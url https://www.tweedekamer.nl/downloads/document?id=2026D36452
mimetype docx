--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,2549 +1,810 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A21884" w:rsidR="00A21884" w:rsidP="00A21884" w:rsidRDefault="00A21884" w14:paraId="11A8CCEF" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00A21884" w:rsidR="001E24ED">
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="001A0BB6" w:rsidRDefault="00416C18" w14:paraId="4324A569" w14:textId="0303A97A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6" w:rsidR="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21884">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>573</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6" w:rsidR="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6" w:rsidR="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Migratiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="001A0BB6" w:rsidP="001A0BB6" w:rsidRDefault="001A0BB6" w14:paraId="4AC6D4C1" w14:textId="3E89545C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="001A0BB6" w:rsidP="001A0BB6" w:rsidRDefault="001A0BB6" w14:paraId="7748367C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6" w:rsidR="00416C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>243</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="001A0BB6" w:rsidP="001A0BB6" w:rsidRDefault="001A0BB6" w14:paraId="1CF44111" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="001A0BB6" w:rsidP="001A0BB6" w:rsidRDefault="001A0BB6" w14:paraId="0B4933D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="001A0BB6" w:rsidRDefault="00416C18" w14:paraId="63F81ECB" w14:textId="44A83D76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Mede namens de ministers van Sociale Zaken en Werkgelegenheid, Buitenlandse Zaken, Buitenlandse Handel en Ontwikkelingssamenwerking, Volkshuisvesting en Ruimtelijke Ordening en Werk en Participatie, bied ik u de Staat van Migratie 2026 aan. Deze jaarlijkse rapportage is tot stand gekomen in afstemming met alle voorgenoemde departementen en nauwe betrokkenheid van uitvoeringsorganisaties in de migratieketen. Verder zijn gegevens opgenomen van het Centraal Bureau voor de Statistiek (CBS) en het Europees statistiekbureau Eurostat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="40C243DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="77B24142" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals de Staatscommissie Demografie Ontwikkelingen 2050 ons liet zien, is meer grip op migratie nodig om onze demografische ontwikkeling in overeenstemming te brengen met de spankracht van de samenleving. Dit vraagt om een overheid die keuzes maakt, ook over migratie. Voor een evenwichtig debat en de goede onderbouwing van beleid, is inzicht nodig in de feiten en cijfers over migratie. Daarvoor is de Staat van Migratie een belangrijke bouwsteen. Aanvullend zijn vanaf heden de belangrijkste cijfers uit de rapportage ook beschikbaar via een nieuwe website, te weten migratiecijfers.nl. In de toekomst wordt deze site verder uitgebreid, met als doel het hebben van één centraal punt voor de cijfers uit de migratieketen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="0C7E883A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="6D3CC74C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Staat van Migratie geeft, met cijfers over 2025, weer wie er in Nederland binnen komt en wie ook weer vertrekt. Ook worden cijfers gepresenteerd over de situatie in Nederland, zoals de bezetting bij het COA, asiel, vreemdelingentoezicht, de arbeidsmarktpositie van migranten, het aantal gehuisveste vergunninghouders, de opvang van Oekraïense ontheemden en het aantal inburgeringsplichtige personen. De Staat van Migratie is al jaren een stabiele rapportage maar beweegt tevens mee met de informatiebehoeften van uw Kamer en de samenleving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="4FB6B195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="2EC78E73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de aantallen in Nederland in perspectief te kunnen plaatsen, begint ieder hoofdstuk met de aantallen op internationaal en Europees niveau. Ook wordt een vergelijking gemaakt met de cijfers van 2024. Waar mogelijk worden ook verklaringen gegeven voor de (verschuivingen in) aantallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="38B0AC24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="6CC8BD2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Staat van Migratie bevat naast de cijfers ook een terugblik op de belangrijkste beleidsmatige ontwikkelingen op migratiegebied in 2025, zowel op nationaal als internationaal vlak. Tenslotte geven we een beleidsmatige doorkijk op het eerste halfjaar van 2026 omdat daar forse hervormingen zijn gerealiseerd met name op het vlak van asiel en migratie om de instroom te beperken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="6C0DD729" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="6A04371A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2022 zagen we een piek in het aantal mensen dat Nederland kwam. Dit kwam met name door de grootschalige invasie van Rusland in Oekraïne in 2022, waardoor miljoenen Oekraïners gedwongen waren om te vluchten. Sindsdien neemt het aantal migranten af, ook voor asiel. Deze afname in het aantal eerste asielaanvragen was niet alleen in Nederland zichtbaar, maar ook in de rest van de EU. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarnaast is het vertrek uit Nederland toegenomen, met name door vrijwillig vertrek van Syriërs en Mongoliërs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="3EC2E059" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="5525927E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 was er een daling zichtbaar ten opzichte van eerdere jaren voor wat betreft het inwilligingspercentage van eerste asielaanvragen. Het inwilligingspercentage is in 2025 gezakt van 54% naar 34%. Dit komt mede door de wijzigingen in het landgebonden asielbeleid voor Syrië. Doordat het inwilligingspercentage flink lager is, is ook de instroom van nareisaanvragen in het afgelopen jaar aanzienlijk gedaald (-74%). Tegelijkertijd waren er eind december 2025 nog 52.700 mensen in het buitenland in afwachting van een besluit op hun nareisaanvraag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="1D71D5A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="331E0E08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De cijfers laten ook een aantal bestaande uitdagingen zien. Zo is er druk op de asielopvang; eind 2025 was 23% van de COA-bewoners statushouder en er geldt een achterstand op de taakstelling. Er wordt tegelijkertijd gewerkt aan het wegwerken van de openstaande asielaanvragen en het verkorten van de doorlooptijden bij de IND. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="230D22BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="00416C18" w:rsidRDefault="00416C18" w14:paraId="49FACB0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzet van het huidige kabinet is erop gericht om het migratievraagstuk duurzaam het hoofd te bieden. Daarom wordt er onverminderd hard aan gewerkt om maatregelen te nemen om grip op migratie te bevorderen. Zo is op 12 juni het Europese Asiel- en migratiepact in werking getreden, dat eveneens onze grip op asielmigratie zal verstevigen. De wet tweestatusstelsel moet bijdragen aan het reguleren van de instroom door voorwaarden te stellen aan nareis. Daarnaast is Nederland in overleg met een kopgroep van landen in Europa om de terugkeer van vertrekplichtige vreemdelingen te versnellen en te werken aan asielaanvragen buiten de Europese Unie. Ook zijn recentelijk de tijdelijke binnengrenscontroles verlengd, tot en met uiterlijk 30 september 2026 en wordt gewerkt aan de verruiming van het juridische kader voor het reguliere toezicht in de binnengrensstreek: het Mobiel Toezicht Veiligheid (MTV). Na de inwerkingtreding van het verruimde kader worden de binnengrenscontroles opgeheven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="001A0BB6" w:rsidRDefault="00416C18" w14:paraId="354CD7D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="001A0BB6" w:rsidRDefault="00416C18" w14:paraId="266885A2" w14:textId="158BDEB8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6" w:rsidR="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A21884">
-[...91 lines deleted...]
-      <w:r w:rsidRPr="00A21884">
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="001A0BB6" w:rsidRDefault="001A0BB6" w14:paraId="2C9EB3F0" w14:textId="5955EC08">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A0BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A0BB6" w:rsidR="00416C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van den Brink</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2C7E" w:rsidRDefault="00CC2C7E" w14:paraId="686667DE" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="001A0BB6" w:rsidR="00416C18" w:rsidP="001A0BB6" w:rsidRDefault="00416C18" w14:paraId="5F69D82D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001A0BB6" w:rsidR="00416C18">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43DEB852" w14:textId="77777777" w:rsidR="00CF2830" w:rsidRDefault="00CF2830">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12AA155B" w14:textId="77777777" w:rsidR="00E31503" w:rsidRDefault="00E31503" w:rsidP="00416C18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B3B3A2D" w14:textId="77777777" w:rsidR="00CF2830" w:rsidRDefault="00CF2830">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="43FD2C5A" w14:textId="77777777" w:rsidR="00E31503" w:rsidRDefault="00E31503" w:rsidP="00416C18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13E32A7C" w14:textId="77777777" w:rsidR="00CC2C7E" w:rsidRDefault="00CC2C7E">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="7A0B4B93" w14:textId="77777777" w:rsidR="00416C18" w:rsidRPr="00416C18" w:rsidRDefault="00416C18" w:rsidP="00416C18">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="489D34A0" w14:textId="77777777" w:rsidR="00416C18" w:rsidRPr="00416C18" w:rsidRDefault="00416C18" w:rsidP="00416C18">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="332BF7F1" w14:textId="77777777" w:rsidR="00416C18" w:rsidRPr="00416C18" w:rsidRDefault="00416C18" w:rsidP="00416C18">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="659F0510" w14:textId="77777777" w:rsidR="00CF2830" w:rsidRDefault="00CF2830">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4DB591F6" w14:textId="77777777" w:rsidR="00E31503" w:rsidRDefault="00E31503" w:rsidP="00416C18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="206FF301" w14:textId="77777777" w:rsidR="00CF2830" w:rsidRDefault="00CF2830">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19F5ED6E" w14:textId="77777777" w:rsidR="00E31503" w:rsidRDefault="00E31503" w:rsidP="00416C18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="327E18E3" w14:textId="77777777" w:rsidR="00CC2C7E" w:rsidRDefault="00EF4E16">
-[...286 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1F9F9091" w14:textId="77777777" w:rsidR="00416C18" w:rsidRPr="00416C18" w:rsidRDefault="00416C18" w:rsidP="00416C18">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4782BAB3" w14:textId="77777777" w:rsidR="00CC2C7E" w:rsidRDefault="00EF4E16">
-[...1157 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2491EF11" w14:textId="77777777" w:rsidR="00416C18" w:rsidRPr="00416C18" w:rsidRDefault="00416C18" w:rsidP="00416C18">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BBF4709" w14:textId="77777777" w:rsidR="00416C18" w:rsidRPr="00416C18" w:rsidRDefault="00416C18" w:rsidP="00416C18">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF4E16"/>
-[...83 lines deleted...]
-    <w:rsid w:val="00FF23BC"/>
+    <w:rsidRoot w:val="00416C18"/>
+    <w:rsid w:val="001A0BB6"/>
+    <w:rsid w:val="00416C18"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00A06DED"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00DF6714"/>
+    <w:rsid w:val="00E31503"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="527525C6"/>
+  <w14:docId w14:val="3E670916"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{56F881D0-9F1B-4687-932D-8EA74F9C1460}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2552,77 +813,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2647,75 +908,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2750,55 +1011,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2870,879 +1131,631 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...25 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...33 lines deleted...]
-    <w:next w:val="Standaard"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00416C18"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...256 lines deleted...]
-    <w:rsid w:val="0019697D"/>
+    <w:rsid w:val="00416C18"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000229BC"/>
+    <w:rsid w:val="00416C18"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000229BC"/>
-[...9 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00416C18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00416C18"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00416C18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A0BB6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3907,65 +1920,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3986,65 +1999,93 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>756</ap:Words>
-  <ap:Characters>4160</ap:Characters>
+  <ap:Words>783</ap:Words>
+  <ap:Characters>4307</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4907</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5080</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>