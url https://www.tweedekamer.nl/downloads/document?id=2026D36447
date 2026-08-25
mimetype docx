--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,290 +1,471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00741F3C" w:rsidRDefault="00CA3DC2" w14:paraId="46864AA3" w14:textId="72BE73F5">
+    <w:p w:rsidRPr="008F352E" w:rsidR="00E35540" w:rsidRDefault="00E35540" w14:paraId="0139A203" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21 501-02</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Raad Algemene Zaken en Raad Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E35540" w:rsidP="00741F3C" w:rsidRDefault="00E35540" w14:paraId="1D36EC6D" w14:textId="1B08F674">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
+    </w:p>
+    <w:p w:rsidR="00E35540" w:rsidP="00741F3C" w:rsidRDefault="00E35540" w14:paraId="56FF1C89" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00741F3C" w:rsidRDefault="00E35540" w14:paraId="46864AA3" w14:textId="0FF7A1E5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00074BFB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3459</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00CA3DC2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>VERSLAG  VAN EEN SCHRIFTELIJK OVERLEG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="28EA2BC1" w14:textId="78D8E351">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="28EA2BC1" w14:textId="2C975BF4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vastgesteld, .. </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vastgesteld</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35540">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 juli</w:t>
+      </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="3A9D4B1A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-284" w:firstLine="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00D21AD8" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="7CC54899" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00E35540" w14:paraId="3F5702EE" w14:textId="095F06C0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Binnen de vaste commissie voor Buitenlandse Zaken hebben de onderstaande fracties de behoefte vragen en opmerkingen voor te leggen aan de minister van Buitenlandse Zaken over de </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00CA3DC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
+        <w:t xml:space="preserve">e vaste commissie voor Buitenlandse Zaken </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>heeft een aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00CA3DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen en opmerkingen voor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00CA3DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de minister van Buitenlandse Zaken over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00D21AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Geannoteerde agenda voor de Raad Buitenlandse Zaken van 13 juli 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="002C60E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Kamerstuk 21501-02-3452)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB">
+        <w:t xml:space="preserve"> (Kamerstuk 21501-02</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="002C60E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3452)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00D21AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00A65BA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> het Verslag Raad Buitenlandse Zaken</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00636DEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00A65BA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d.d. 15 juni 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00D97CEE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Kamerstuk 21501-02-3451)</w:t>
+        <w:t xml:space="preserve"> (Kamerstuk 21501-02</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00D97CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3451)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00A01619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="0818402D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="2562BE6A" w14:textId="357BAD59">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">De op </w:t>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="2562BE6A" w14:textId="581B4603">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35540">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen en opmerkingen zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00A01619">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6 juli </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026 aan de minister toegezonden vragen en opmerkingen zijn met de door de minister bij brief van … toegezonden antwoorden hieronder afgedrukt. </w:t>
+        <w:t xml:space="preserve">2026 aan de minister </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35540">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorgelegd. Bij brief van 10 juli 2026 zijn de vragen beantwoord.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="582FA799" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="373D702D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -311,610 +492,122 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Klaver</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="20E0B6F4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="67D771A0" w14:textId="77777777">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00E35540" w14:paraId="67D771A0" w14:textId="41F52002">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
-[...5 lines deleted...]
-        <w:t>De adjunct-griffier van de commissie,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00CA3DC2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>djunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00A01619" w14:paraId="4F2EEFCD" w14:textId="41005969">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Muller</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00703566" w:rsidP="00696BA4" w:rsidRDefault="00703566" w14:paraId="3957B9C8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="56B25BCB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00CA3DC2" w:rsidP="00696BA4" w:rsidRDefault="00CA3DC2" w14:paraId="13787029" w14:textId="77777777">
-[...494 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00C35213" w:rsidP="00696BA4" w:rsidRDefault="00C35213" w14:paraId="321B2C67" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="0087381D" w:rsidP="00696BA4" w:rsidRDefault="0087381D" w14:paraId="3611DDC6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="007E5CB0" w:rsidP="00696BA4" w:rsidRDefault="007E5CB0" w14:paraId="309A109D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -1067,81 +760,123 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="007E5CB0" w:rsidP="00696BA4" w:rsidRDefault="007E5CB0" w14:paraId="737D93CF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00BB3466" w:rsidP="00696BA4" w:rsidRDefault="00BB3466" w14:paraId="6CAA8D63" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00E2271F" w:rsidP="13717321" w:rsidRDefault="0087381D" w14:paraId="1A2D9FDB" w14:textId="75D048FD">
+    <w:p w:rsidR="00F6785F" w:rsidRDefault="00F6785F" w14:paraId="5E83C32C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00E2271F" w:rsidP="13717321" w:rsidRDefault="0087381D" w14:paraId="1A2D9FDB" w14:textId="579732C6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vragen en opmerkingen </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00E2271F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vanuit de fracties</w:t>
       </w:r>
+      <w:r w:rsidR="00074BFB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00074BFB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Antwoord / Reactie van de minister</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00E2271F" w:rsidP="00696BA4" w:rsidRDefault="00E2271F" w14:paraId="1AFD2243" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A01F5F" w:rsidP="00696BA4" w:rsidRDefault="00A01F5F" w14:paraId="4B0B5558" w14:textId="210E093B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:i/>
@@ -1269,51 +1004,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, waarin hij aangeeft dat aanvullende financiering nodig is om het initiatief op het slagveld te behouden, onder meer door inzet van de resterende middelen uit de Europese Vredesfaciliteit en aanpassing van het EUMAM-mandaat zodat trainingen ook op Oekraïens grondgebied kunnen plaatsvinden. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="5A28259C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe beoordeelt het kabinet deze voorstellen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="000A7087" w:rsidP="000A7087" w:rsidRDefault="000A7087" w14:paraId="0378B71D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D30CFB" w:rsidR="00D363F9" w:rsidP="00D30CFB" w:rsidRDefault="5A28259C" w14:paraId="2413D1B7" w14:textId="1FC06A57">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -1398,51 +1133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00974262" w:rsidP="00696BA4" w:rsidRDefault="00974262" w14:paraId="0D76A9F5" w14:textId="4B2271E8">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Is het kabinet bereid zich in de Raad actief in te zetten voor besteding van de gereserveerde 6,6 miljard euro aan nieuwe militaire leveranties, in plaats van uitsluitend aan compensatie van eerdere steun? Is het kabinet tevens bereid steun te geven aan aanpassing van het EUMAM-mandaat, zodat trainingen ook in Oekraïne zelf kunnen plaatsvinden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009B2135" w:rsidP="13717321" w:rsidRDefault="5A28259C" w14:paraId="27A62C99" w14:textId="7548F570">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00650C15" w:rsidP="00491E4D" w:rsidRDefault="13AEF43A" w14:paraId="53E24A81" w14:textId="111EAE42">
       <w:pPr>
         <w:rPr>
@@ -1495,72 +1230,71 @@
         <w:t xml:space="preserve"> constateren dat de EU er bij de vorige Europese Raad voor heeft gekozen Oekraïne via gezamenlijke leningen van 90 miljard euro te steunen, in plaats van via een reparatielening op basis van de circa 180 miljard euro aan bevroren Russische tegoeden. Blijft het kabinet zich onverkort inzetten voor het vrijmaken en inzetten van deze tegoeden ten behoeve van Oekraïne? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00491E4D" w:rsidP="00696BA4" w:rsidRDefault="00491E4D" w14:paraId="0CB3C9D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00491E4D" w:rsidP="00696BA4" w:rsidRDefault="00491E4D" w14:paraId="32487658" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="0F99C38A" w:rsidP="00962009" w:rsidRDefault="00650C15" w14:paraId="79F7022F" w14:textId="541C704C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="0F99C38A" w:rsidP="00491E4D" w:rsidRDefault="0F99C38A" w14:paraId="6A1CC870" w14:textId="4FB7A035">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het blijft noodzakelijk om Oekraïne te </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -1658,51 +1392,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jl. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hebben enkele lidstaten, waaronder Nederland, gepleit voor voortzetting van het gesprek over het gebruik van de geïmmobiliseerde Russische centrale banktegoeden. Dit is in lijn met het regeerakkoord en de motie </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00144BE1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dassen </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00144BE1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en met inachtneming van het krachtenveld in de Raad</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00607A8C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, waaronder de zorgen van </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00D133CD">
         <w:rPr>
@@ -1735,51 +1469,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Indien nadere voorstellen volgen, zal de Kamer hierover via de gebruikelijke routes worden geïnformeerd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00650C15" w:rsidP="00696BA4" w:rsidRDefault="00974262" w14:paraId="0BC7D790" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziet het kabinet creatieve manieren om de juridische en financiële risico's voor België, en eventuele andere lidstaten waar tegoeden worden aangehouden, weg te nemen, bijvoorbeeld via gezamenlijke garanties of een eerlijke verdeling van aansprakelijkheid over alle lidstaten? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00650C15" w:rsidRDefault="00650C15" w14:paraId="51B7A95F" w14:textId="7DF15083">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="63EA287D" w:rsidRDefault="63EA287D" w14:paraId="25A90D9B" w14:textId="4B97F1F8">
@@ -1811,51 +1545,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>banktegoeden zorgvuldig te verkennen, waarbij lastendeling en de financiële en juridische houdbaarheid van belang zijn. Het uitwerken van deze aspecten is tevens noodzakelijk voor het verkrijgen van draagvlak in de Raad voor de inzet van geïmmobiliseerd</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Russische centrale banktegoeden. In dit licht had Nederland begrip voor de noodzaak voor bilaterale garanties van lidstaten om eerlijke juridische risicodeling te bewerkstelligen in het Commissievoorstel van 3 december jl.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze garanties bleken echter onvoldoende om de zorgen van een aantal lidstaten tegemoet te komen. Indien nieuwe voorstellen volgen, zal de Kamer hierover via de gebruikelijke routes worden geïnformeerd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="3792BD6C" w:rsidRDefault="3792BD6C" w14:paraId="0AA73700" w14:textId="359B5AA0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00974262" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="1C62DDA5" w14:textId="5283A756">
@@ -1874,51 +1608,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een andere denkbare route is het onder Europees beheer brengen van deze tegoeden, zodat de tegoeden niet langer op de balans van één enkele lidstaat of instelling als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Euroclear</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijven staan, maar het risico via een Europese constructie collectief wordt gedragen. Welke van dergelijke opties ondersteunt Nederland concreet in de gesprekken hierover?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00650C15" w:rsidRDefault="00650C15" w14:paraId="20E73C0A" w14:textId="1E6B01AD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="31D2D3D1" w:rsidRDefault="12A2DDCB" w14:paraId="554DA75B" w14:textId="2AF5E99F">
@@ -1944,51 +1678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet blijft c</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00615C1B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onform</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="31D2D3D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de conclusies van de Europese Raad van december jl. pleiten voor het verkennen van opties voor de inzet van de geïmmobiliseerde Russische centrale banktegoeden, waarbij het van belang is dat 1) de opties financieel en juridisch houdbaar zijn; 2) juridische en uitvoeringstechnische risico’s en lasten gezamenlijk worden gedragen; en 3) eventuele stappen in EU-verband worden gezet en in nauwe samenwerking met de G7 genomen worden. Het kabinet steunt het verkennen van constructies die aan bovenstaande voldoen, waarbij ook de motie van het lid Dassen</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00F04B5F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="31D2D3D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in acht wordt genomen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00650C15" w:rsidP="00491E4D" w:rsidRDefault="13717321" w14:paraId="30E4BD92" w14:textId="6B415375">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2013,65 +1747,56 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de voormalig Lukoil-topman </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alekperov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Is het kabinet bereid zich </w:t>
-[...8 lines deleted...]
-        <w:t>onverminderd hard te maken voor handhaving van beide sancties, en welke stappen onderneemt het om het Bulgaarse verzet weg te nemen zonder concessies te doen op de inhoud van het pakket?</w:t>
+        <w:t>. Is het kabinet bereid zich onverminderd hard te maken voor handhaving van beide sancties, en welke stappen onderneemt het om het Bulgaarse verzet weg te nemen zonder concessies te doen op de inhoud van het pakket?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00650C15" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="52496141" w14:textId="16E4FA27">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -2236,51 +1961,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alumina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het eerste kwartaal van 2026 83 procent van haar productie naar Rusland exporteerde, de hoogste hoeveelheid sinds het begin van de oorlog, en dat dit aluminiumoxide via Siberische smelterijen in de Russische wapenindustrie terechtkomt en direct wordt gebruikt voor raketten en drones. Hoewel deze leden zich sterk kunnen vinden in de Ierse agenda voor het voorzitterschap, vinden zij deze aanhoudende export én de geprioriteerde steun aan Oekraïne moreel en beleidsmatig niet met elkaar te verenigen. Is het kabinet bereid dit tijdens de RBZ nadrukkelijk aan de orde te stellen en Ierland hier direct op aan te spreken? En is het kabinet bereid te pleiten voor opname van aluminiumoxide in aankomende sanctiepakketten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00650C15" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="338D332E" w14:textId="420304E4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -2401,51 +2126,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00974262">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> hopen dat Nederland deze zomer concrete stappen zet om de gevaarlijke Russische schaduwvloot op de Noordzee daadwerkelijk te handhaven, zeker na recente bevindingen dat de drones die eind vorig jaar onder meer boven vliegbasis Volkel werden waargenomen, werden aangestuurd vanaf schepen die tot deze schaduwvloot behoren. Kan het kabinet toelichten welke stappen op dit moment concreet worden gezet? En op welke termijn verwacht het kabinet nationale wetgeving ter bevordering van de handhaving van de schaduwvloot te kunnen presenteren?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00630D13" w:rsidP="00630D13" w:rsidRDefault="13717321" w14:paraId="10613F98" w14:textId="0D3DAA0D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -2762,65 +2487,56 @@
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Naast fysieke handhaving vragen deze leden welke stappen het kabinet ziet om veelgebruikte, of vals gebruikte, vlaggenstaten van de schaduwvloot aan te spreken en te ontmoedigen. Ziet het kabinet iets in het voorstel voor een EU-risico-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>listing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van landen waarvan transacties gepaard gaan met een verhoogd risico op het faciliteren van de schaduwvloot, naar voorbeeld van de bestaande EU-lijst voor witwassen </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">en terrorismefinanciering? Een dergelijke lijst zou financiële instellingen kunnen waarschuwen en zo veelgebruikte vlaggenstaten kunnen ontmoedigen, zo denken deze leden. </w:t>
+        <w:t xml:space="preserve"> van landen waarvan transacties gepaard gaan met een verhoogd risico op het faciliteren van de schaduwvloot, naar voorbeeld van de bestaande EU-lijst voor witwassen en terrorismefinanciering? Een dergelijke lijst zou financiële instellingen kunnen waarschuwen en zo veelgebruikte vlaggenstaten kunnen ontmoedigen, zo denken deze leden. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidDel="10B5F078" w:rsidP="008420FE" w:rsidRDefault="13717321" w14:paraId="00D583BA" w14:textId="5C50B135">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -3039,252 +2755,231 @@
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hoogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan daarbij averechts werken doordat deze als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>naming</w:t>
+        <w:t>naming-and-shaming</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>-and-</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de EU wordt ervaren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="4C5E590C" w:rsidRDefault="4C5E590C" w14:paraId="672FBE47" w14:textId="6B297CC3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidDel="336F6D80" w:rsidP="00144BE1" w:rsidRDefault="0B621294" w14:paraId="7FF705E5" w14:textId="586B3F62">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook is de effectiviteit beperkt, omdat schaduwvlootschepen frequent van vlag wisselen. Dit maakt dat een dergelijke lijst continu moet worden geactualiseerd en daarmee structureel achter de feiten dreigt aan te lopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="6D64D68F" w:rsidP="00191207" w:rsidRDefault="0B621294" w14:paraId="031AEC32" w14:textId="677529C9">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een nieuw instrument kost daar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="5BF0B616">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veel uitvoerings- en handhavingscapaciteit voor een onzekere impact en minimale verbetering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="5BF0B616">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="6D64D68F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gezien het grote belang dat het kabinet hecht aan het tegengaan van de schaduwvloot, kiest het kabinet ervoor de beschikbare capaciteit zo gericht mogelijk in te zetten op maatregelen die aantoonbaar bijdragen aan een effectieve aanpak van de schaduwvloot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="004C66D4" w:rsidP="004C66D4" w:rsidRDefault="004C66D4" w14:paraId="28D2B5D2" w14:textId="4FA6EE38">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet beziet daarbij alle opties die aantoonbare toegevoegde waarde kunnen hebben. Vooralsnog bestaat er geen draagvlak voor het instellen van een afzonderlijke EU </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>shaming</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidDel="336F6D80" w:rsidP="00144BE1" w:rsidRDefault="0B621294" w14:paraId="7FF705E5" w14:textId="586B3F62">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor vlagstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="23554EA2" w:rsidP="007A3A31" w:rsidRDefault="23554EA2" w14:paraId="19CBE70A" w14:textId="631709D4">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:b/>
-[...105 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie zijn voorstander van een grotere Europese rol in de volgende onderhandelingsronde met Iran. Het Iraanse nucleaire en raketprogramma vormt ook een directe dreiging voor Europees grondgebied, en Europese betrokkenheid zal essentieel zijn voor het welslagen van welke economische afspraken dan ook die uit deze onderhandelingen voortvloeien. Welke concrete stappen zet het kabinet, of is het voornemens te zetten, om deze grotere Europese rol te bewerkstelligen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidP="00D77340" w:rsidRDefault="00D77340" w14:paraId="0FD93C8A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk234318353" w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidRDefault="00D77340" w14:paraId="1BF44391" w14:textId="0C9B3A18">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D77340" w:rsidP="00491E4D" w:rsidRDefault="008103D8" w14:paraId="651C759F" w14:textId="0921054D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet staat in voortdurend contact met de relevante partijen over de ontwikkelingen ten aanzien van de onderhandelingen</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="001E6119">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3441,51 +3136,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deze leden maken zich zorgen over de Amerikaanse neiging om de aandacht voor democratische krachten en mensenrechtenschendingen in Iran naar de achtergrond te laten verdwijnen. Voor deze leden is het van groot belang dat de mensenrechtensituatie structureel onderdeel blijft van ieder gesprek met de Iraanse leiding. Kan het kabinet toezeggen zich hiervoor te blijven inzetten, en zijn huid duur te verkopen wanneer het gaat om het signaleren van bereidheid tot sanctieverlichting? Deelt het kabinet de opvatting dat te grote bereidwilligheid op dit punt een verkeerd signaal afgeeft, zolang Iran geen aantoonbare stappen heeft gezet in het terugdraaien van zijn nucleaire en raketprogramma?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidP="00D77340" w:rsidRDefault="00D77340" w14:paraId="583130E7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="000A62A3" w:rsidP="13717321" w:rsidRDefault="00D77340" w14:paraId="3A5E8977" w14:textId="706E3CED">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D77340" w:rsidP="00491E4D" w:rsidRDefault="00527E8A" w14:paraId="7FC5894C" w14:textId="470A62AF">
       <w:pPr>
@@ -3530,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00D77340" w:rsidP="00491E4D" w:rsidRDefault="13717321" w14:paraId="4FFFEEFE" w14:textId="259173BE">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deze leden vragen het kabinet opnieuw actief te pleiten voor een EU-breed handelsverbod met illegale nederzettingen. Kan het kabinet de laatste stand van zaken geven van het door HV Kallas gevraagde overzicht van handelsmaatregelen, en zet het zich in voor spoedige besluitvorming hierover tijdens deze Raad?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004B00DB" w:rsidP="009B2135" w:rsidRDefault="00D77340" w14:paraId="5D04F358" w14:textId="3C26506D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidP="00696BA4" w:rsidRDefault="00106303" w14:paraId="1EBCE73E" w14:textId="21F86EEE">
@@ -3627,72 +3322,71 @@
     </w:p>
     <w:p w:rsidR="005D501A" w:rsidP="00D77340" w:rsidRDefault="005D501A" w14:paraId="0B8E05B1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005D501A" w:rsidP="00D77340" w:rsidRDefault="005D501A" w14:paraId="71CE4911" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidRDefault="00D77340" w14:paraId="2DF7AC17" w14:textId="24E842A9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="16A8673B" w:rsidP="6E43E3E9" w:rsidRDefault="19E09F75" w14:paraId="4F2AC7A0" w14:textId="301C0DF6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -3814,51 +3508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Šuica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kort daarna wél welkom was voor een bezoek. Wat deze leden betreft verdient een strengere lijn de voorkeur boven warme bezoeken die weinig druk of resultaat opleveren. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="5A28259C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe kijkt het kabinet hiernaar, en is het bereid te pleiten voor een meer uniforme, duidelijke opstelling van de Commissie en de EDEO?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="4C0B9FDF" w14:textId="17677182">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004051BD" w:rsidP="006542A1" w:rsidRDefault="13717321" w14:paraId="2A7599B2" w14:textId="0574BA96">
@@ -3933,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005D501A" w:rsidR="00D77340" w:rsidP="005D501A" w:rsidRDefault="00974262" w14:paraId="7AD695E8" w14:textId="442E19F2">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De EU heeft opgeroepen tot terugtrekking van alle troepen uit Libanees grondgebied en het ontwapenen van niet-statelijke gewapende groepen. Hoe kijkt het kabinet naar de volgordelijkheid van deze afspraken, zo vragen deze leden? Voorts vragen deze leden hoe Nederland aankijkt tegen een eventuele EU-missie ter ondersteuning van het Libanese leger na het vertrek van UNIFIL eind 2026. Is het kabinet bereid hieraan bij te dragen, en zo ja, onder welke voorwaarden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="1541ECC1" w14:textId="4ADD6A68">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -4067,51 +3761,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vinden het van belang dat de Europese Veiligheidsstrategie realistisch is over de veranderende rol van de Verenigde Staten. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00974262">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> menen dat het verder operationaliseren van artikel 42.7 VEU onderdeel moet zijn van iedere Europese veiligheidsstrategie, en hechten eraan dat versneld wordt gewerkt aan commandostructuren waaronder Europese krijgsmachten zo nodig ook onafhankelijk van de Verenigde Staten kunnen opereren. Ziet het kabinet ruimte om deze thematiek te laten terugkomen in de Europese Veiligheidsstrategie, en is het bereid zich hiervoor in te zetten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D77340" w:rsidP="00A1103B" w:rsidRDefault="00D77340" w14:paraId="51CE1691" w14:textId="4E422CAB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -4157,66 +3851,65 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="007E64A6" w:rsidP="00630D13" w:rsidRDefault="007E64A6" w14:paraId="416B39FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00974262" w:rsidP="00630D13" w:rsidRDefault="00974262" w14:paraId="40F8FEC8" w14:textId="19631B17">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Daarnaast zijn deze leden voorstander van hervorming van de Verenigde Naties, waaronder de VN-Veiligheidsraad, om deze effectiever en representatiever te maken voor de huidige mondiale verhoudingen. Is het kabinet bereid zich hiervoor actief in te zetten, zowel in de aanloop naar de 81e zitting van de Algemene Vergadering als daarna?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="12AA1DAE" w:rsidP="00A1103B" w:rsidRDefault="12AA1DAE" w14:paraId="12222149" w14:textId="60B27D23">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00F45D51" w:rsidP="00A1103B" w:rsidRDefault="00F45D51" w14:paraId="61F49396" w14:textId="5035DD28">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -4307,51 +4000,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van mensen wereldwijd helpt beschermen - in Nederland en daarbuiten.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het Koninkrijk steunt daarom het VN80-initiatief van de secretaris-generaal en zet zich in voor de uitvoering ervan, ook door erop aan te dringen dat de nieuwe secretaris-generaal de hervormingsprioriteiten van de lidstaten voortvarend ter hand neemt. Uw Kamer ontvangt na het zomerreces een Kamerbrief met de inzet van het Koninkrijk voor de 81e zitting van de Algemene Vergadering.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="78626B09" w:rsidP="004C1E62" w:rsidRDefault="78626B09" w14:paraId="5727976E" w14:textId="466ACA7F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="7A246943" w:rsidP="00A1103B" w:rsidRDefault="13717321" w14:paraId="3BEAB43B" w14:textId="5283A756">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="7A246943" w:rsidP="00A1103B" w:rsidRDefault="13717321" w14:paraId="3BEAB43B" w14:textId="392F2300">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Koninkrijk</w:t>
@@ -4509,69 +4202,101 @@
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intergovernmental Negotiations on the question of equitable representation on and increase in the membership of the Security Council and other matters related to the Council</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IGN). </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gedurende het 80e zittingsjaar vervulde het Koninkrijk daarin een actieve, leidende en zichtbare rol, waarmee ook invulling werd gegeven aan de motie Ceder c.s. over het pleiten voor hervorming van de VN-Veiligheidsraad. Het Koninkrijk werd voor AVVN80, samen met Koeweit, aangesteld als </w:t>
+        <w:t>Gedurende het 80e zittingsjaar vervulde het Koninkrijk daarin een actieve, leidende en zichtbare rol, waarmee ook invulling werd gegeven aan de motie Ceder c.s. over het pleiten voor hervorming van de VN-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veiligheidsraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6785F" w:rsidR="00E35540">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 26150, nr. 231)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het Koninkrijk werd voor AVVN80, samen met Koeweit, aangesteld als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004B35EB">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>co-voorzitter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004B35EB">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> van het IGN-proces. De </w:t>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het IGN-proces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>co-voorzitters</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> engageerden op transparante, open en inclusieve wijze met het gehele VN-lidmaatschap en presenteerden onder meer een compromisvoorstel over vaste regionale zetels, om de uiteenlopende posities over de vormgeving van een hervormde VNVR dichter bij elkaar te brengen. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="5A28259C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4672,51 +4397,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deze leden onderschrijven het belang van brede en voortgezette steun aan Oekraïne en steunen de inzet van het kabinet om de druk op Rusland verder op te voeren, onder meer via sancties en de aanpak van de schaduwvloot.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004B0CCB" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="0820E312" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat betreft het 21ste sanctiepakket vragen deze leden de minister naar de stand van zaken en de verwachte inhoud hiervan. Kan de minister aangeven welke concrete maatregelen het kabinet in dit pakket wil opnemen om de Russische oorlogsmachine verder financieel te isoleren?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004B0CCB" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="181A3F14" w14:textId="6FF1E0BA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -4817,79 +4542,78 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat het kabinet betreft moet dit pakket zich richten op het verder ondermijnen van het Russische verdienvermogen op internationale energiemarkten, het tegengaan van de schaduwvloot en het financieel verder isoleren van Rusland.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A1103B" w:rsidP="00A1103B" w:rsidRDefault="00A1103B" w14:paraId="7D3C0CEA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004B0CCB" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="2F844232" w14:textId="74541BA1">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In het bijzonder vragen deze leden, onder verwijzing naar de aangenomen motie van het lid Verkuijlen c.s. (</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00FE5A45">
+      <w:r w:rsidRPr="00F6785F" w:rsidR="00FE5A45">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B35EB">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>21 501-02, nr. 3407), op welke wijze het kabinet in Europees verband het voortouw neemt om de export van aluinaarde en aluminium naar Rusland via internationale ketens effectief aan banden te leggen. Het is voor de leden van de VVD-fractie volstrekt onaanvaardbaar dat Europese bedrijven via deze indirecte handelsroutes nog steeds bijdragen aan het draaiende houden van de Russische oorlogsmachine. Wordt deze specifieke grondstoffenrestrictie meegenomen in de onderhandelingen over het 21ste sanctiepakket?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="009B2135" w:rsidP="009D43CA" w:rsidRDefault="5A28259C" w14:paraId="0D4145C9" w14:textId="2DD3F5F3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -4967,51 +4691,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">grote voorstanders van het oprichten van een krachtige Europese sanctieautoriteit naar het model van het Amerikaanse OFAC. Een dergelijke centrale instelling kan bijdragen aan het sneller opleggen van sancties die doelgerichter en moeilijker te omzeilen zijn. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="004C697D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zij</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> achten het van groot belang dat de versnippering van toezicht over 27 afzonderlijke lidstaten wordt doorbroken en handhavingsexpertise effectief wordt gebundeld. Zolang een dergelijke autoriteit echter nog niet bestaat, vragen deze leden de minister welke mogelijkheden hij wél ziet voor het verdiepen van de informatiedeling tussen Europese overheden en diensten. Is er op dit moment bijvoorbeeld informatie waar handhavingsinstanties, zoals de Nederlandse Douane, nog onvoldoende toegang toe hebben en die hen in de praktijk zou kunnen helpen om mazen in het net sneller en effectiever te dichten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="004B0CCB" w:rsidP="006542A1" w:rsidRDefault="004B0CCB" w14:paraId="20EB1FC1" w14:textId="6575E12E">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -5157,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondanks deze stappen ziet het kabinet ruimte voor verdere </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00FA4C09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>samenwerking</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Dat geldt zowel voor de concrete verbeterpunten die zijn opgenomen in het Nederlandse non-paper over het versterken van de Europese samenwerking</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00B22B6F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, als voor de mogelijke oprichting van een Europese sanctie‑instelling. Een dergelijke instelling zou bijvoorbeeld een rol kunnen spelen bij risico-identificatie, samenwerking en gegevensdeling en bij het toezicht op een goede implementatie van sancties in de lidstaten.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00B22B6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5263,65 +4987,56 @@
     <w:p w:rsidRPr="004B35EB" w:rsidR="009E74C0" w:rsidP="06749DB8" w:rsidRDefault="009E74C0" w14:paraId="366E4D51" w14:textId="268FAA75">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008B6A92" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="0F423A0A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de VVD-fractie constateren dat Nederland zich internationaal heeft ontwikkeld tot een koploper op het gebied van dronetechnologie en de inzet van drones ten behoeve van Oekraïne. Deze </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">leden zijn van mening dat deze voortrekkersrol verder kan worden uitgebouwd. Ziet de minister mogelijkheden om de Nederlandse dronecapaciteit en -productie verder op te schalen, ook in samenwerking met andere lidstaten, en is hij bereid zich hiervoor tijdens de Raad in te zetten? </w:t>
+        <w:t xml:space="preserve">De leden van de VVD-fractie constateren dat Nederland zich internationaal heeft ontwikkeld tot een koploper op het gebied van dronetechnologie en de inzet van drones ten behoeve van Oekraïne. Deze leden zijn van mening dat deze voortrekkersrol verder kan worden uitgebouwd. Ziet de minister mogelijkheden om de Nederlandse dronecapaciteit en -productie verder op te schalen, ook in samenwerking met andere lidstaten, en is hij bereid zich hiervoor tijdens de Raad in te zetten? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="004B0CCB" w:rsidP="009D43CA" w:rsidRDefault="13717321" w14:paraId="31992B3B" w14:textId="0055F3C3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -5351,51 +5066,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> de constatering dat de Nederlandse drone-sector zich in rap tempo ontwikkelt én daarmee concreet verschil maakt in de steun aan Oekraïne tegen de Russische agressie. Nederland heeft met het Actieplan Productiezekerheid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6E43E3E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onbemenste</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6E43E3E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Systemen een concreet plan om verder te ontwikkelen en op te schalen</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00B22B6F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6E43E3E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Uit dit plan vloeit ook ons leiderschap (in samenwerking met Letland, Kroatië, Denemarken en Spanje) in de </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6E43E3E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Priority </w:t>
@@ -5467,51 +5182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008B6A92" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="7AB93A51" w14:textId="498B69D6">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In het verlengde hiervan pleit de VVD-fractie nadrukkelijk voor het openbreken van de gesloten nationale defensiemarkten in Europa. De Nederlandse defensie-industrie loopt nu nog te vaak vast op protectionisme van andere lidstaten. Een slagvaardige Europese defensie-industrie vereist juist specialisatie en de bereidheid om de beste capaciteiten van elkaar af te nemen. Deelt de minister deze analyse?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="004B0CCB" w:rsidP="009D43CA" w:rsidRDefault="13717321" w14:paraId="4E4CA374" w14:textId="7B3485A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -5548,51 +5263,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In dat licht maken deze leden zich grote zorgen over de protectionistische koers rondom het Europese defensiefonds SAFE (Security Action for Europe). Mede door stevige Franse lobby zijn eisen gesteld waardoor Britse defensiebedrijven deels worden buitengesloten, met als gevolg dat vitale gezamenlijke projecten – zoals de productie van Storm </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shadow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-raketten door MBDA – financiering mis kunnen lopen. De leden van de VVD-fractie achten dit een onverstandige gang van zaken. Om als NAVO te kunnen groeien en Europa veilig te houden, hebben we de Britse defensie-industrie en grensoverschrijdende toeleveringsketens keihard nodig. Kan de minister aangeven hoe hij zich in Europa gaat verzetten tegen dit soort contraproductief protectionisme en zich wél hard gaat maken voor het structureel betrekken van Europese NAVO-bondgenoten zoals het Verenigd Koninkrijk bij Europese defensie-initiatieven?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="004B0CCB" w:rsidP="009D43CA" w:rsidRDefault="13717321" w14:paraId="7BACDDDA" w14:textId="663C90A7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord van het kabinet  </w:t>
       </w:r>
     </w:p>
@@ -5743,65 +5458,56 @@
     <w:p w:rsidRPr="006542A1" w:rsidR="006542A1" w:rsidP="006542A1" w:rsidRDefault="006542A1" w14:paraId="2D16CF3A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008B6A92" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="0D99EBC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de VVD-fractie constateren dat zich rond de steun aan Oekraïne inmiddels een kopgroep van gelijkgestemde landen heeft gevormd. Deze leden zijn van mening dat deze samenwerking verder moet worden verdiept, onder meer op het gebied van gezamenlijke defensie-industrie, droneontwikkeling, </w:t>
-[...8 lines deleted...]
-        <w:t>productiecapaciteit en gezamenlijke inkoop. Hoe zet het kabinet zich ervoor in om deze kopgroep structureler vorm te geven? Welke lidstaten ziet de minister als de meest logische partners? En hoe voorkomt het kabinet dat besluitvorming binnen de EU de slagkracht van deze samenwerking beperkt?</w:t>
+        <w:t>De leden van de VVD-fractie constateren dat zich rond de steun aan Oekraïne inmiddels een kopgroep van gelijkgestemde landen heeft gevormd. Deze leden zijn van mening dat deze samenwerking verder moet worden verdiept, onder meer op het gebied van gezamenlijke defensie-industrie, droneontwikkeling, productiecapaciteit en gezamenlijke inkoop. Hoe zet het kabinet zich ervoor in om deze kopgroep structureler vorm te geven? Welke lidstaten ziet de minister als de meest logische partners? En hoe voorkomt het kabinet dat besluitvorming binnen de EU de slagkracht van deze samenwerking beperkt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="00484F7F" w:rsidP="009D43CA" w:rsidRDefault="13717321" w14:paraId="5FD40296" w14:textId="785CAF7E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
@@ -5826,74 +5532,56 @@
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet onderzoekt doorlopend mogelijkheden om met gelijkgestemde partnerlanden binnen en buiten de EU samen te werken op het gebied van defensie-industrie en gezamenlijke aankoop. Het kabinet acht het van belang om dit soort samenwerkingsverbanden flexibel vorm te geven; voor iedere soort industrie- of materieelsamenwerking zijn weer andere landen de meest opportune samenwerkingspartners. In het algemeen geldt dat het kabinet met de landen die veel steun aan Oekraïne verlenen intensivering van de samenwerking in deze domeinen nastreeft. EU-instrumenten kunnen dit soort samenwerkingsverbanden bevorderen via coördinatie en financiering.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008B6A92" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="64F617B0" w14:textId="4154203B">
       <w:pPr>
         <w:spacing w:before="300" w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze leden wijzen tot slot op de rol van Belarus in het faciliteren van de Russische agressieoorlog. Deze leden zijn van mening dat de sancties tegen president </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> en andere functionarissen onverminderd van kracht moeten blijven en waar nodig dienen te worden aangescherpt. Is de minister bereid om tijdens te Raad te pleiten voor aanvullende sancties tegen Belarus? Welke stappen zet de EU daarnaast om de handhaving van sancties door lidstaten te verbeteren en omzeiling via derde landen tegen te gaan?</w:t>
+        <w:t>Deze leden wijzen tot slot op de rol van Belarus in het faciliteren van de Russische agressieoorlog. Deze leden zijn van mening dat de sancties tegen president Loekasjenko en andere functionarissen onverminderd van kracht moeten blijven en waar nodig dienen te worden aangescherpt. Is de minister bereid om tijdens te Raad te pleiten voor aanvullende sancties tegen Belarus? Welke stappen zet de EU daarnaast om de handhaving van sancties door lidstaten te verbeteren en omzeiling via derde landen tegen te gaan?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="009C6BFB" w:rsidP="009D43CA" w:rsidRDefault="13717321" w14:paraId="501CDDE2" w14:textId="4634C0D2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -6038,152 +5726,159 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sanctiepakket tegen Kirgizië is gebeurd. De EU-sanctiegezant David </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O’Sullivan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bezoekt regelmatig landen om te spreken over sanctie-omzeiling en betrokken landen waar nodig hierop aan te spreken. Ook Nederland spreekt deze landen hierop aan als standaard onderdeel van de gespreksonderwerpen op alle niveaus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B6A92" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="6BBC7DCD" w14:textId="498B69D6">
+    <w:p w:rsidR="00F6785F" w:rsidRDefault="00F6785F" w14:paraId="1A51CECA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="006542A1" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="2031AD69" w14:textId="3DC9E5DE">
       <w:pPr>
         <w:spacing w:before="300" w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deze leden benadrukken ook dat de vrije doorvaart door de Straat van Hormuz van cruciaal belang is voor de internationale energiezekerheid en te allen tijde gewaarborgd moet blijven, conform het internationaal zeerecht. Welke stappen onderneemt de EU, naast diplomatieke druk, om de vrije doorvaart daadwerkelijk te garanderen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="006542A1" w:rsidP="00696BA4" w:rsidRDefault="006542A1" w14:paraId="2031AD69" w14:textId="77777777">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009C6BFB" w:rsidP="009D43CA" w:rsidRDefault="009C6BFB" w14:paraId="183FBD77" w14:textId="58BA286B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00AD6595" w:rsidP="009D43CA" w:rsidRDefault="00AD6595" w14:paraId="209D8565" w14:textId="05191E9F">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor het kabinet blijft het essentieel dat de vrije doorvaart </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00A95C4A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">door </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de Straat van Hormuz snel en volledig wordt hersteld. Hiertoe trekt Nederland samen op met Europese partners</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en onderhoudt Nederland nauwe contacten met andere internationale partners. Voorts speelt de EU een leidende rol op het gebied van sancties en exportbeperkingen tegen Iran. Hierbij wordt samenwerking gezocht met andere internationale partners. Daarnaast zijn verschillende EU-lidstate</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n, waaronder Frankrijk en Nederland, nauw betrokken bij de Hormuz-coalitie. Volgend op een Nederlands initiatief met vier andere lidstaten om de mogelijkheid te creëren tot EU sancties op het gebied van vrije doorvaart, is het Iran UAV/raketsanctieregime uitgebreid met deze mogelijkheid en zijn hieronder inmiddels drie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
@@ -6204,51 +5899,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aangenomen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008B6A92" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="3933207A" w14:textId="2B2AB639">
       <w:pPr>
         <w:spacing w:before="300" w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie roepen op tot het voorkomen van verdere escalatie in de regio en onderstrepen dat de Europese Unie hierbij een actieve rol dient te spelen. Voor een duurzame vrede is het essentieel dat de terreurbewegingen die bij blijven dragen aan destabilisatie in de regio aan worden gepakt. Deze leden missen in de geannoteerde agenda de urgentie op het gebied van terrorismebestrijding. Zij vragen de minister welke concrete stappen het kabinet tijdens de Raad zal zetten om in EU-verband de druk op te voeren voor aanvullende sancties tegen terreurorganisaties zoals Hamas, de Palestijnse Islamitische Jihad (PIJ) en IS (Islamitische Staat).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="009C6BFB" w:rsidP="009D43CA" w:rsidRDefault="009C6BFB" w14:paraId="6B5ED7B7" w14:textId="00E53E1D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -6304,51 +5999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008B6A92" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="1B85F854" w14:textId="5283A756">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie nemen kennis van het implementatierapport van de HV en de Commissie inzake de Zwarte Zee. Deze leden onderschrijven het belang van deze regio voor de Europese veiligheid en energiediversificatie en zien met name kansen op het gebied van het mijnenvrij maken van vaarroutes, de bescherming van onderzeese infrastructuur, en het versterken van energieconnectiviteit tussen Centraal-Azië en Europa als alternatief voor Russische aanvoer. Kan de minister aangeven welke concrete resultaten dit implementatierapport laat zien op de genoemde punten, en welke vervolgstappen worden voorzien richting de bijeenkomst tussen ministers van de Zwarte Zee-regio en Centraal-Azië?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="009C6BFB" w:rsidP="009D43CA" w:rsidRDefault="009C6BFB" w14:paraId="172B8A1C" w14:textId="4A0B6C2C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00040F8B" w:rsidP="20EBABBE" w:rsidRDefault="20EBABBE" w14:paraId="47D8EA06" w14:textId="54B388C2">
@@ -6454,65 +6149,56 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009C6BFB" w:rsidP="00696BA4" w:rsidRDefault="00D32744" w14:paraId="7945C907" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zij</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="008B6A92">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> achten het positief dat tijdens deze Raad aandacht wordt besteed aan de humanitaire aspecten van de Russische agressie tegen Oekraïne, in het bijzonder de situatie van burgergevangenen. Deze leden vragen </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">in het bijzonder naar de situatie van drie OVSE-medewerkers die al vier jaar gevangen worden gehouden door de Russen. Is er iets dat de EU of de Commissie kan doen om hun zaak te bepleiten? </w:t>
+        <w:t xml:space="preserve"> achten het positief dat tijdens deze Raad aandacht wordt besteed aan de humanitaire aspecten van de Russische agressie tegen Oekraïne, in het bijzonder de situatie van burgergevangenen. Deze leden vragen in het bijzonder naar de situatie van drie OVSE-medewerkers die al vier jaar gevangen worden gehouden door de Russen. Is er iets dat de EU of de Commissie kan doen om hun zaak te bepleiten? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="009C6BFB" w:rsidP="009D43CA" w:rsidRDefault="13717321" w14:paraId="28908A6D" w14:textId="10FACE74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -6895,51 +6581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009C6BFB" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="5AB4CC49" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze leden delen de zorgen over de toename van het aantal burgerslachtoffers en de berichten over marteling en mishandeling van burgergevangenen. Welke rol ziet de minister voor de EU in het garanderen van de terugkomst van Oekraïense burgergevangenen die door Rusland worden vastgehouden? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="009C6BFB" w:rsidP="009D43CA" w:rsidRDefault="009C6BFB" w14:paraId="1A3E3638" w14:textId="4B90028D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -7025,75 +6711,115 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Accountability </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aggression</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> against Ukraine</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
         <w:rPr>
           <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aggression</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>against</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’ in VN-verband aandacht voor deze Russische misstanden</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="37797EE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Daarnaast </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="075B1DC6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">draagt </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="37797EE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -7167,51 +6893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008B6A92" w:rsidP="00696BA4" w:rsidRDefault="008B6A92" w14:paraId="0BC58513" w14:textId="650E0201">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En is de minister bereid om ook de mentale gezondheidszorg voor Oekraïners, waaronder teruggekeerde soldaten, vrouwen en kinderen, onder de aandacht te brengen binnen de EU-steun aan Oekraïne?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009D43CA" w:rsidR="009C6BFB" w:rsidP="009D43CA" w:rsidRDefault="009C6BFB" w14:paraId="5AE49624" w14:textId="40010AB2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7418,51 +7144,50 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00417C0D" w:rsidP="00696BA4" w:rsidRDefault="00417C0D" w14:paraId="4548129C" w14:textId="3E091A42">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00417C0D" w:rsidP="00696BA4" w:rsidRDefault="00417C0D" w14:paraId="5A3884B6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FB58DB" w:rsidP="00FB58DB" w:rsidRDefault="00417C0D" w14:paraId="30026B6F" w14:textId="7E396ED9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7489,51 +7214,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie lezen dat Nederland andere EU-lidstaten zal wijzen op het belang van substantiële bilaterale steun aan Oekraïne. Welke lidstaten leveren op dit moment volgens het kabinet duidelijk minder dan zij zouden kunnen leveren? Is de minister bereid dit in EU-verband scherper te benoemen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008E4208" w:rsidP="00696BA4" w:rsidRDefault="008E4208" w14:paraId="53DCED32" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008E4208" w:rsidRDefault="008E4208" w14:paraId="68553221" w14:textId="21AD896B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -7793,51 +7518,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie vragen hoe Nederland de handhaving van sancties wil versterken. Welke rol spelen derde landen bij het omzeilen van sancties? Welke landen spreekt Nederland hierop aan? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FB58DB" w:rsidP="00696BA4" w:rsidRDefault="00FB58DB" w14:paraId="2A49DF91" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009567A9" w:rsidRDefault="009567A9" w14:paraId="11891A40" w14:textId="197D894B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -8135,136 +7860,144 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan te spreken. Ook Nederland spreekt deze landen hierop aan als standaard onderdeel van de gespreksonderwerpen</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="05A613F5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> op alle niveaus.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D5435C" w:rsidP="00D5435C" w:rsidRDefault="00D5435C" w14:paraId="3D87CEA9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00417C0D" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="4541CF47" w14:textId="54B388C2">
+    <w:p w:rsidR="00F6785F" w:rsidRDefault="00F6785F" w14:paraId="56ADE757" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00417C0D" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="4541CF47" w14:textId="1CCBEF74">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tot slot lezen de leden van de CDA-fractie dat Nederland het belang van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>outreach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naar het mondiale zuiden wil benadrukken. Dat is terecht, aangezien Rusland actief desinformatie verspreidt over de oorlog, sancties, voedselzekerheid en energieprijzen. Hoe wil het kabinet landen in Afrika, Azië en Latijns-Amerika overtuigen dat Rusland de agressor is en dat steun aan Oekraïne ook in hun belang is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006542A1" w:rsidP="13717321" w:rsidRDefault="006542A1" w14:paraId="018144C5" w14:textId="77777777">
-[...7 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006542A1" w:rsidP="13717321" w:rsidRDefault="006542A1" w14:paraId="16AD5AC2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00845F2D" w:rsidP="00696BA4" w:rsidRDefault="00845F2D" w14:paraId="34E56C85" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00845F2D" w:rsidRDefault="00845F2D" w14:paraId="637301C8" w14:textId="597C907F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="62FF11C6" w:rsidP="6E43E3E9" w:rsidRDefault="0013C5CF" w14:paraId="4614D8B9" w14:textId="3339772D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8467,51 +8200,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie vinden het goed dat tijdens het informele ontbijt aandacht is voor humanitaire aspecten van de Russische agressie en voor burgergevangenen. Deze leden vragen het kabinet wat Nederland concreet doet voor Oekraïense burgergevangenen en hun families. Wordt er gewerkt aan betere registratie, opsporing en internationale druk op Rusland? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00B03295" w:rsidP="00696BA4" w:rsidRDefault="00B03295" w14:paraId="391F4EEB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DF1F55" w:rsidRDefault="00DF1F55" w14:paraId="2D7EF9BA" w14:textId="4889F953">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -8596,181 +8329,283 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICRC Central </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tracing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Agency for the </w:t>
+        <w:t xml:space="preserve"> Agency </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>international</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>armed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conflict </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Russian </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Russian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Federation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Ukraine</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ukraine</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Centrale Opsporingsbureau voor het internationale gewapende conflict tussen de Russische Federatie en Oekraïne), dat het hiervoor genoemde mandaat uitvoert.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00DF1F55" w:rsidP="00DF1F55" w:rsidRDefault="00DF1F55" w14:paraId="5BAE4386" w14:textId="77777777">
+    <w:p w:rsidR="00F6785F" w:rsidRDefault="00F6785F" w14:paraId="5BAE4386" w14:textId="03579B65">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00DF1F55" w:rsidP="00DF1F55" w:rsidRDefault="00DF1F55" w14:paraId="52F11FFF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CC5DFB" w:rsidP="00696BA4" w:rsidRDefault="00417C0D" w14:paraId="6A07BF6B" w14:textId="7B630938">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welke rol ziet de minister voor het Rode Kruis, de VN en andere internationale organisaties?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009D43CA" w:rsidP="00696BA4" w:rsidRDefault="009D43CA" w14:paraId="312D024C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00B4617D" w:rsidRDefault="00B4617D" w14:paraId="155DB8F7" w14:textId="1AC04A1B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -8804,79 +8639,79 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="2EB2F9AB" w:rsidRDefault="2EB2F9AB" w14:paraId="2C2752BE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00417C0D" w:rsidP="00696BA4" w:rsidRDefault="00417C0D" w14:paraId="61A33ED7" w14:textId="3C3C262E">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00417C0D" w:rsidP="00696BA4" w:rsidRDefault="00417C0D" w14:paraId="61A33ED7" w14:textId="471EEB85">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie steunen nieuwe sancties tegen Hamas en Palestijnse Islamitische Jihad. Welke personen, financiers en netwerken wil Nederland op de sanctielijst krijgen? Wordt hierbij ook gekeken naar fondsenwerving en beïnvloeding in Europa?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="001364AB" w:rsidP="00696BA4" w:rsidRDefault="001364AB" w14:paraId="3CA008B8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="001364AB" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="1E72188C" w14:textId="120466C7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -9016,74 +8851,73 @@
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="05A613F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00417C0D" w:rsidP="00696BA4" w:rsidRDefault="00161788" w14:paraId="1F30CC8A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00417C0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen of de minister bereid is in EU-verband aan te dringen op concrete en meetbare afspraken over humanitaire toegang tot Gaza. Denk aan aantallen vrachtwagens, toegangsroutes, bescherming van hulpverleners en onafhankelijke monitoring. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00E1229F" w:rsidP="00696BA4" w:rsidRDefault="00E1229F" w14:paraId="5F1220A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00E1229F" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="57EAFFD1" w14:textId="35D82DB4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -9254,51 +9088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zij</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00417C0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> maken zich ook grote zorgen over de situatie op de Westelijke Jordaanoever. Toenemend kolonistengeweld en uitbreiding van illegale nederzettingen ondermijnen de kans op vrede. Welke aanvullende sancties tegen gewelddadige kolonisten en hun organisaties liggen nu concreet op tafel? De steun van welke lidstaten  is nodig om hier vervolgstappen in te kunnen zetten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00ED36FE" w:rsidP="00696BA4" w:rsidRDefault="00ED36FE" w14:paraId="2D1945E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00ED36FE" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="6F014F06" w14:textId="702EBB64">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -9458,51 +9292,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie lezen dat de Raad spreekt over mogelijke handelsmaatregelen en oorsprongsregels voor producten uit illegale nederzettingen. Kan de minister uitleggen welke opties de Commissie precies voorbereidt? Hoe zorgt Nederland dat consumenten en bedrijven niet onbedoeld bijdragen aan illegale nederzettingen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CC5DFB" w:rsidP="00696BA4" w:rsidRDefault="00CC5DFB" w14:paraId="5C61EA7A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00452F52" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="578882FA" w14:textId="415E1C92">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -9693,72 +9527,71 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie delen de zorgen over de situatie in Libanon. De soevereiniteit en territoriale integriteit van Libanon moeten worden gerespecteerd. Tegelijk moeten gewapende groepen de Libanese staat niet verder ondermijnen. Welke rol ziet de minister voor de EU bij versterking van de Libanese staat, het leger en humanitaire hulp?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DF602E" w:rsidP="00696BA4" w:rsidRDefault="00DF602E" w14:paraId="63F6ED74" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DF602E" w:rsidRDefault="00DF602E" w14:paraId="38ABA4A4" w14:textId="4EF5630D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="5A1B269B" w:rsidP="5A1B269B" w:rsidRDefault="5A1B269B" w14:paraId="184B9D82" w14:textId="0F8675C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
@@ -9882,78 +9715,78 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00503C41" w:rsidP="00696BA4" w:rsidRDefault="00417C0D" w14:paraId="362D6912" w14:textId="71F9804F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Italië en Frankrijk hebben onlangs gepleit om na het aflopen van de VN-vredesmissie UNIFIL een nieuwe vredesmacht op te zetten in Libanon.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> De leden van de CDA-fractie vragen wat het standpunt van het kabinet is in deze discussie. Vindt het kabinet dat de missie op dezelfde manier, met hetzelfde mandaat, voortgezet zou moeten worden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A4554F" w:rsidP="00696BA4" w:rsidRDefault="00A4554F" w14:paraId="4D7B9A8B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A4554F" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="7F57FB7C" w14:textId="36E5B660">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -10018,51 +9851,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Palestine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Donor Group plaatsvindt. Wat is de Nederlandse inzet bij deze bijeenkomst? Wordt bijvoorbeeld gesproken over hervorming van de Palestijnse Autoriteit, corruptiebestrijding, onderwijs, veiligheid en basisvoorzieningen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009D43CA" w:rsidP="00696BA4" w:rsidRDefault="009D43CA" w14:paraId="79C36773" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00C839A7" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="4DAFB74A" w14:textId="0F03D652">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10381,73 +10214,72 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, regionale veiligheid en druk op Hamas en Iran. Komen deze onderwerpen aan de orde tijdens de EU-GCC-bijeenkomst?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00835923" w:rsidP="00696BA4" w:rsidRDefault="00835923" w14:paraId="31268AE7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00C839A7" w:rsidP="00696BA4" w:rsidRDefault="00C839A7" w14:paraId="7CD6BE1B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00C839A7" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="1DC69B79" w14:textId="79A39C2D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="7A57D1C7" w:rsidP="5BD2A11E" w:rsidRDefault="7A57D1C7" w14:paraId="6DE7A182" w14:textId="498B69D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -10603,51 +10435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gevraagd wordt om bijvoorbeeld overheidsfunctionarissen of organisaties die bijdragen aan de vestiging van nederzettingen te raken? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009857E5" w:rsidP="00696BA4" w:rsidRDefault="009857E5" w14:paraId="785C2737" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009857E5" w:rsidP="00BA4C02" w:rsidRDefault="13717321" w14:paraId="20084901" w14:textId="61BB7BCE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -10765,130 +10597,130 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">op de concrete individuele sancties die worden voorbereid, omdat de besluitvorming daarover binnen de </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="7C695FD7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EU nog gaande is en deze daarom vertrouwelijk zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="009857E5" w:rsidP="00696BA4" w:rsidRDefault="009857E5" w14:paraId="3A8CA8C0" w14:textId="1807FDFC">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00826AE9" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="172E361A" w14:textId="54B388C2">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00826AE9" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="172E361A" w14:textId="7803212C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tevens wensen de leden te vragen of het kabinet zal pleiten voor sancties tegen Israëlische Ministers die uitspraken doen en handelingen verrichten die bijdragen aan de illegale nederzettingenpolitiek, zoals Ben-Gvir en Smotrich? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00551736" w:rsidP="00696BA4" w:rsidRDefault="00551736" w14:paraId="2068CBC8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00551736" w:rsidR="20EBABBE" w:rsidP="00551736" w:rsidRDefault="05D01187" w14:paraId="57328A2B" w14:textId="6C620E96">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00551736" w:rsidR="00551736" w:rsidP="00551736" w:rsidRDefault="00551736" w14:paraId="40E578A1" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00826AE9" w:rsidP="00551736" w:rsidRDefault="05D01187" w14:paraId="62DE3439" w14:textId="54B388C2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet blijft</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00A164E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10925,51 +10757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ze </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">leden te vragen in welk stadium de gesprekken over een nieuw sanctiepakket tegen kolonisten zich nu bevinden. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006128A0" w:rsidP="00696BA4" w:rsidRDefault="006128A0" w14:paraId="23426727" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006128A0" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="04CD2313" w14:textId="7DDB1A16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -11066,82 +10898,81 @@
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="11C281B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006128A0" w:rsidP="00696BA4" w:rsidRDefault="00826AE9" w14:paraId="0FBF7427" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ook wensen de</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00265086">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden te vragen wat de Nederlandse positie zal zijn ten aanzien van mogelijke handelsmaatregelen tegen Israël. Zal Nederland expliciet pleiten voor het opschorten van het handelsdeel van het EU-associatieakkoord met Israël en voor een EU-handelsverbod met de illegale nederzettingen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006128A0" w:rsidP="00696BA4" w:rsidRDefault="006128A0" w14:paraId="6A6797A1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006128A0" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="43EFD44E" w14:textId="4227BA83">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -11381,93 +11212,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t tevens al aangeven of het OM onderzoek zal doen naar aanleiding van de aangifte die is gedaan?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00100664" w:rsidP="00696BA4" w:rsidRDefault="00100664" w14:paraId="7322B358" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00491E4D" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="75BBD95D" w14:textId="683363B2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00491E4D" w:rsidP="00491E4D" w:rsidRDefault="00491E4D" w14:paraId="2A31E4C8" w14:textId="4766E443">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00662DAA" w:rsidP="009A1603" w:rsidRDefault="005C0240" w14:paraId="428ECD61" w14:textId="7DD2CF55">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet heeft kennisgenomen van de berichtgeving over de aangifte van de Nederlandse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
@@ -11477,51 +11308,51 @@
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Flotilladeelnemers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Zoals aan uw Kamer medegedeeld in het verslag</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="000972C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de informele Raad Buitenlandse Zaken Gymnich van 27 en 28 mei 2026, steunt het kabinet de oproep van de Canadese minister-president van 26 mei jl. richting de Israëlische autoriteiten tot onafhankelijk onderzoek naar de behandeling van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -11545,51 +11376,51 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> door de Israëlische autoriteiten, en heeft in dat kader ook andere EU-lidstaten opgeroepen zich aan te sluiten bij de Canadese oproep, conform de motie Van Baarle</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="000972C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="000972C1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het kabinet zal in dat kader in contact blijven met landen die hier ook duidelijkheid over willen, ook in Europees verband. Het is aan het Openbaar Ministerie om te beslissen over een eventueel onderzoek naar aanleiding van de aangifte van de Nederlandse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -11635,51 +11466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ten aanzien van de humanitaire situatie in Gaza wensen de leden van de fractie van DENK te vragen hoe het kabinet binnen de EU zal bepleiten om de druk op Israël op te voeren, zodat de humanitaire toegang tot Gaza onbelemmerd plaats kan vinden. Kan het kabinet concreet inzetten op het openen van alle grensovergangen en het schrappen van administratieve eisen die als gevolg hebben dat hulpgoederen worden teruggestuurd? Deelt het kabinet de mening dat het door Israël belemmeren van humanitaire toegang een duidelijke schending vormt van het internationaal recht en dientengevolge duidelijk zal moeten worden veroordeeld, wensen de leden te vragen</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="5A28259C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00532EEA" w:rsidP="00696BA4" w:rsidRDefault="00532EEA" w14:paraId="514003CC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00532EEA" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="6F0AD2CE" w14:textId="5419DA91">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -11702,60 +11533,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Israël heeft de verplichting om, conform het humanitair oorlogsrecht, de bevolking in de gehele Gazastrook te voorzien van essentiële goederen en de levering van deze goederen door derden niet te belemmeren. Dit wordt ook onderschreven in het advies van</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="13717321">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> het Internationaal Gerechtshof </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">van </w:t>
-[...8 lines deleted...]
-        <w:t>oktober 2025.</w:t>
+        <w:t>van oktober 2025.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="13717321">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professionele, gemandateerde humanitaire organisaties dienen veilige, ongehinderde en onvoorwaardelijke humanitaire toegang te krijgen tot Gaza. Nederland roept de Israëlische autoriteiten op om de toegang van desbetreffende humanitaire organisaties te verbeteren en meer hulp toe te laten, zowel bilateraal als in EU-verband. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00532EEA" w:rsidP="00532EEA" w:rsidRDefault="00532EEA" w14:paraId="57C6949F" w14:textId="5F784C50">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00696BA4" w:rsidP="00696BA4" w:rsidRDefault="00696BA4" w14:paraId="7B69BEAB" w14:textId="3FC2064F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11857,51 +11679,51 @@
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> sanctiepakket tegen Rusland toe. Kan het kabinet aangeven, liefst onderbouwd met concrete voorbeelden, hoe als onderdeel hiervan ook sancties tegen Belarus worden opgeschroefd? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00696BA4" w:rsidRDefault="00DB4C43" w14:paraId="2914143E" w14:textId="5F784C50">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="27AEB70E" w14:textId="1684896B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -11988,51 +11810,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Kan het kabinet daarnaast aangeven hoe het faciliteren van sanctieontwijking door derde landen hierbij aangepakt wordt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00696BA4" w:rsidRDefault="00DB4C43" w14:paraId="60BCDE1D" w14:textId="734ECFCA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00143E48" w:rsidRDefault="05D01187" w14:paraId="101EC7D7" w14:textId="7A7E18C5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -12147,120 +11969,143 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sanctieomzeiling</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en betrokken landen waar nodig hierop aan te spreken. Ook Nederland spreekt deze landen hierop aan als standaard onderdeel van de gespreksonderwerpen op alle niveaus.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00696BA4" w:rsidRDefault="00DB4C43" w14:paraId="06BF8C7A" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00696BA4" w:rsidRDefault="00696BA4" w14:paraId="39227561" w14:textId="7C6F4019">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00696BA4" w:rsidRDefault="00696BA4" w14:paraId="39227561" w14:textId="2593D420">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Hoe geeft het kabinet uitvoering aan de motie-Diederik van Dijk c.s. (</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B35EB" w:rsidR="000E6E28">
+      <w:r w:rsidRPr="00F6785F" w:rsidR="000E6E28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstuk </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B35EB">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">23987-404), die oproept tot gerichte sancties tegen ministers en andere functionarissen van de Russisch-gezinde Georgische regeringspartij Georgische Droom?  </w:t>
+        <w:t>23987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6785F" w:rsidR="00E35540">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>404), die oproept tot gerichte sancties tegen ministers en andere functionarissen van de Russisch-gezinde Georgische regeringspartij Georgische Droom?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00696BA4" w:rsidRDefault="00DB4C43" w14:paraId="196364A0" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB4C43" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="56C86E2F" w14:textId="08634F6E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="05A613F5" w:rsidP="05A613F5" w:rsidRDefault="05A613F5" w14:paraId="5CE9D115" w14:textId="3DD7D925">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet steunt al langere tijd het in Europees verband treffen van sancties tegen verantwoordelijken van het geweld tegen demonstranten en journalisten tijdens de grootschalige anti-regeringsdemonstraties eind 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6AE53E0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -12293,106 +12138,122 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mogelijk dergelijke sancties te treffen, daar de benodigde </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="01348A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>unanimiteit</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="10C9454B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ontbreekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00696BA4" w:rsidP="13717321" w:rsidRDefault="00696BA4" w14:paraId="22C4AC9F" w14:textId="3FC2064F">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00696BA4" w:rsidP="13717321" w:rsidRDefault="00696BA4" w14:paraId="22C4AC9F" w14:textId="3ED4E539">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="13717321">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze leden vragen het kabinet om, naar aanleiding van het recente Tweeminutendebat Oekraïne (2/7) en de beknopte appreciatie van motie-Dassen (Kamerstuk 36045-300), nader in te gaan op de specifieke juridische en beleidsmatige belemmeringen bij het voorstel om </w:t>
+        <w:t>Deze leden vragen het kabinet om, naar aanleiding van het recente Tweeminutendebat Oekraïne (2/7) en de beknopte appreciatie van motie-Dassen (Kamerstuk 36045</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35540">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="13717321">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">300), nader in te gaan op de specifieke juridische en beleidsmatige belemmeringen bij het voorstel om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="13717321">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Euroclear</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="13717321">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>-tegoeden onder Europees beheer te brengen. Deze leden vernemen graag als hierover gesproken wordt tijdens de komende RBZ en moedigen het kabinet aan om te bezien of door andere lidstaten aangedragen oplossingsrichtingen voor de geconstateerde belemmeringen kunnen bijdragen aan het wegnemen daarvan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="003A534D" w:rsidP="00696BA4" w:rsidRDefault="003A534D" w14:paraId="5F4CBF58" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="003A534D" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="64ECA7F9" w14:textId="64EADC71">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -12475,51 +12336,51 @@
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>van de SGP-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> staat steun voor het aankopen van defensiematerieel niet ter discussie, maar zij vernemen graag welke landen naast Japan en Noorwegen bereidwillig zijn om financieel bij te dragen, zodat de lasten van de Oekraïense verdediging evenredig verdeeld worden.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00840075" w:rsidP="00696BA4" w:rsidRDefault="00840075" w14:paraId="1F4E64E1" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00840075" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="59F72122" w14:textId="26FBEF8F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -12588,51 +12449,51 @@
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden graag of de drones die recent boven Nederlandse bases zijn gesignaleerd, vermoedelijk afkomstig zijn van Russische schepen die voorkomen op de voorgestelde Europese sanctielijst voor de schaduwvloot van 30 schepen. Zo niet, kan het kabinet zich ervoor inzetten dat deze schepen alsnog aan de sanctielijst van de Europese Commissie worden toegevoegd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00840075" w:rsidP="00696BA4" w:rsidRDefault="00840075" w14:paraId="6308F2B7" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00840075" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="5AB4FD38" w14:textId="0144EE2E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00696BA4" w:rsidP="00696BA4" w:rsidRDefault="087492C5" w14:paraId="23AF0E4C" w14:textId="156620B1">
@@ -12698,51 +12559,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de SGP-fractie betreuren de vermoedelijke uitspraken van de Hoge Vertegenwoordiger die Israël en de behandeling van Palestijnen vergeleken zou hebben met een apartheidsstaat. Heeft het kabinet de Commissie opgeroepen om hier afstand van te nemen? Heeft het kabinet de Hoge Vertegenwoordiger aangesproken hierop? Hoe kijkt het kabinet aan tegen het feit dat Israël geen contact meer wil met Kallas, en wat zijn de mogelijke gevolgen hiervan? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00F94251" w:rsidP="00696BA4" w:rsidRDefault="00F94251" w14:paraId="3C0E525F" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00F94251" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="769288EE" w14:textId="5035067D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -12778,61 +12639,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ook door vertegenwoordigers van de EU</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dat is zowel in het belang van Israël als de EU om de situatie op de grond te verbeteren. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk234494742" w:id="2"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="008E790F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">De minister van Buitenlandse Zaken heeft dit en </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">marge van de Raad Buitenlandse Zaken van juni jl. ter sprake gebracht.  </w:t>
+        <w:t xml:space="preserve">De minister van Buitenlandse Zaken heeft dit en marge van de Raad Buitenlandse Zaken van juni jl. ter sprake gebracht.  </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet onderstreept dat het </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="63BC3974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zelf </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12914,51 +12765,51 @@
         </w:rPr>
         <w:t>Sa’ar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2/7), aangeven hoe de Israëlische regering het Europese plan waardeert voor ondersteuning van het Libanese leger zodra het UNIFIL-mandaat afloopt? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="0016625F" w:rsidP="00696BA4" w:rsidRDefault="0016625F" w14:paraId="01DC117C" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="0016625F" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="4B383309" w14:textId="1D46BC49">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -13155,51 +13006,51 @@
         </w:rPr>
         <w:t xml:space="preserve">van de SGP-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00696BA4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>horen graag hoe de EU geloofsvrijheid inbrengt tijdens de AVVN en zien uit naar het schriftelijk overleg over de Nederlandse inzet, dat plaatsvindt na het reces.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CC5DFB" w:rsidP="00696BA4" w:rsidRDefault="00CC5DFB" w14:paraId="341042AA" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D95404" w:rsidP="00BA4C02" w:rsidRDefault="5A28259C" w14:paraId="405B9A59" w14:textId="3DB1EBF3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -13208,51 +13059,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="000843EA" w:rsidP="000843EA" w:rsidRDefault="000843EA" w14:paraId="7FB98569" w14:textId="512B3B1D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zoals met steun van Nederland is vastgesteld in de Raadsconclusies EU prioriteiten in VN mensenrechtenfora 2026, is het beschermen en bevorderen van vrijheid van religie en levensovertuiging ook dit jaar een EU prioriteit in de VN.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00805C64">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> De EU zal dan ook deelnemen aan alle relevante debatten in de AVVN en de VN Mensenrechtenraad over dit onderwerp en waar mogelijk het gezamenlijke diplomatieke gewicht van de 27 lidstaten in de schaal leggen. Dit is in lijn met de Nederlandse inzet voor de bescherming van alle religieuze en levensbeschouwelijke minderheden, waaronder vervolgde christenen.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00020297">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarnaast verkent het kabinet mogelijke detachering van een medewerker bij het kantoor van de EU gezant voor Godsdienstvrijheid om de koppeling tussen EU inzet en Nederlands beleid te versterken. </w:t>
       </w:r>
@@ -13271,51 +13122,51 @@
     <w:p w:rsidR="005D501A" w:rsidP="00F1737C" w:rsidRDefault="6D2F4A72" w14:paraId="070E9AA9" w14:textId="79CB664C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de SGP-fractie steunen de Europese bijdrage aan de versterking van de Moldavische luchtverdedigingscapaciteiten. De noodzaak van deze defensieve steun neemt niet weg dat de EU behoedzaam moet blijven opereren in het dossier-Moldavië. Kan het kabinet toezeggen dat het zijn zorgen overbrengt aan de Roemeense regering over de recent aangenomen parlementsmotie die oproept tot eenwording met van Roemenië en Moldavië? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005D501A" w:rsidP="00F1737C" w:rsidRDefault="005D501A" w14:paraId="6B241DB4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005F657C" w:rsidP="00F1737C" w:rsidRDefault="6D2F4A72" w14:paraId="29079038" w14:textId="2E5F94E5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005F657C" w:rsidP="00696BA4" w:rsidRDefault="003200B6" w14:paraId="62834C3A" w14:textId="0B6E73A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -13328,72 +13179,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De motie in kwestie komt van Roemeense partij SOS. Omdat er niet binnen 45 dagen over de motie is gestemd in de Roemeense Kamer van Afgevaardigden, is deze op technische gronden naar de Senaat gegaan. De Roemeense regering heeft reeds een negatief advies over de motie uitgebracht.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6D2F4A72">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00503C41" w:rsidP="00696BA4" w:rsidRDefault="6D2F4A72" w14:paraId="783762A3" w14:textId="7933B327">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deze leden gaan ervanuit dat de Roemeense regering afstand neemt van dit onzalige idee, ongeacht de uitkomst van de latere stemming in de Senaat. Is het kabinet ten slotte bereid zich in te zetten voor een passage in de eindconclusies van deze RBZ, dan wel de volgende Europese top of de NAVO-top in Ankara waarin de soevereiniteit van Moldavië benadrukt wordt, zowel in het licht van Roemeens-nationalistische aspiraties als ook de latente dreiging uit Transnistrië en recente Russische schendingen van het Moldavische luchtruim?     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005F657C" w:rsidP="00696BA4" w:rsidRDefault="6D2F4A72" w14:paraId="70C87994" w14:textId="33886DE7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005F657C" w:rsidP="00FB75F9" w:rsidRDefault="6D2F4A72" w14:paraId="790B891B" w14:textId="5DB73C0C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -13473,51 +13323,51 @@
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fasher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zich schuldig heeft gemaakt aan etnische zuivering, specifiek op niet-Arabische stammen. De VN geeft aan dat er bij deze belegering ‘tekenen van genocide’ zijn vertoond en het onderzoek daarnaar loopt nog. Ook seksueel geweld werd en wordt ingezet door de RSF. Hoe gaat het kabinet een volledige genocide voorkomen, zoals haar plicht aan het Genocide-verdrag stelt? Hoe gaat het kabinet specifiek de kinderen beschermen die doelwit zijn bij de aanvallen van de RSF?</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="005F657C" w:rsidP="005F657C" w:rsidRDefault="05D01187" w14:paraId="29810B36" w14:textId="1900478E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -13654,51 +13504,71 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mission for the Sudan</w:t>
+        <w:t xml:space="preserve"> Mission </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Sudan</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="73F2C483">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="26C16937">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ook</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13816,84 +13686,83 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005F657C" w:rsidP="00696BA4" w:rsidRDefault="005F657C" w14:paraId="1B3AF7CF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00432F79" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="18D7F52A" w14:textId="3FC2064F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De RSF belegert El-Obeid. Hoe gaat het kabinet gehoor geven aan de oproep van de Hoge Commissaris van de Mensenrechten van de VN en VN-secretaris-generaal voor internationale actie om te voorkomen dat in deze stad hetzelfde gebeurt als in gebeurd in El-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fasher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00432F79" w:rsidP="00696BA4" w:rsidRDefault="00432F79" w14:paraId="7F927CB3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00432F79" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="1FAE39BF" w14:textId="64618450">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -14010,65 +13879,78 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mission </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>for the Sudan</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Sudan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00FD08A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aangevraagd.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00FD08A9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="7B229347">
         <w:rPr>
           <w:b/>
@@ -14119,138 +14001,189 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welke stappen gaat Nederland zetten, samen met de coalitie voor het voorkomen van wreedheden en gerechtigheid voor Soedan, mocht blijken dat de waarschuwing die zij hebben afgegeven niet voldoende is om de belegering te stoppen? Wordt het tijd voor sancties op buitenlandse sponsoren van de RSF?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00432F79" w:rsidP="00696BA4" w:rsidRDefault="00432F79" w14:paraId="3493C647" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00432F79" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="242A6591" w14:textId="285398BB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A91D21" w:rsidP="13717321" w:rsidRDefault="004B539A" w14:paraId="19DA56F6" w14:textId="3FC2064F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coalition for </w:t>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Atrocity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prevention and </w:t>
+        <w:t xml:space="preserve"> Prevention </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Justice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Sudan </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">werkt Nederland samen met Canada, Duitsland, Frankrijk, Ierland, </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -14413,95 +14346,95 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In het RBZ verslag hoopt het kabinet over de concrete EU-maatregelen te kunnen rapporteren.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00E2117A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00C83D4A" w:rsidP="00696BA4" w:rsidRDefault="00C83D4A" w14:paraId="25F98BE6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00E2117A" w:rsidP="00696BA4" w:rsidRDefault="00E2117A" w14:paraId="4CA1AD5F" w14:textId="2C5ACAEA">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00E2117A" w:rsidP="00696BA4" w:rsidRDefault="00E2117A" w14:paraId="4CA1AD5F" w14:textId="6A7BB825">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De leden van de SP</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00C83D4A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fractie zien dat een staakt-het-vuren in Soedan uitblijft, ondanks inspanningen van Nederland en Europa. Ook op de Conferentie in Berlijn zijn er geen nieuwe stappen gezet voor een vredesbestand. Welke vervolgstappen is dit kabinet bereid te nemen om de druk op de strijdende partijen op te voeren om te komen tot het staakt-het-vuren zodat deze bloederige oorlog na drie jaar stopt? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00432F79" w:rsidP="00696BA4" w:rsidRDefault="00432F79" w14:paraId="75769B7D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00432F79" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="11CD6F5C" w14:textId="182A9B4F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -14522,87 +14455,138 @@
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland spant zich bilateraal, in multilaterale fora en binnen de EU in om de druk op de strijdende partijen </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="316E1390">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">op te voeren </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">om tot een staakt-het-vuren te komen. In de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coalition for </w:t>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Atrocity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prevention and </w:t>
+        <w:t xml:space="preserve"> Prevention </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Justice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Sudan</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en in EU-verband wordt op dit moment nadrukkelijk gekeken naar de oorlogseconomie om te zorgen dat beweegredenen om het conflict te laten voortduren worden weggenomen. Nederland speelt hierin een aanjagende rol. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DC5DF1" w:rsidP="13717321" w:rsidRDefault="00DC5DF1" w14:paraId="474A56E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -14645,52 +14629,63 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> States</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>States</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intergovernmental</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14734,60 +14729,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de Quad (VS, Egypte, Saudi Arabi</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="34F7F4A1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ë</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en de VAE) van groot belang. Nederland blijft deze samenwerkingsverbanden aansporen en waar </w:t>
-[...8 lines deleted...]
-        <w:t>mogelijk ondersteunen. Een voorbeeld van dit laatste is ee</w:t>
+        <w:t xml:space="preserve"> en de VAE) van groot belang. Nederland blijft deze samenwerkingsverbanden aansporen en waar mogelijk ondersteunen. Een voorbeeld van dit laatste is ee</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="4B39601A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n recente</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> expert-bijeenkomst </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="4B39601A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">die Nederland organiseerde </w:t>
       </w:r>
@@ -14823,157 +14809,217 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Verenigde Arabische Emiraten spelen een belangrijke rol in de wapenstromen richting Soedan. Uit onderzoek blijkt nu dat via een netwerk van militaire kampen in Libië de RSF de oorlog in Soedan voort kan zetten en dat deze gesteund wordt door de VAE. Hier worden RSF-leden getraind, en ook de Colombiaanse huurlingen -gesteund door de VAE en bekend geworden uit een eerder onderzoek- hebben hier getraind. Meerdere moties hebben opgeroepen tot het stoppen van wapenstromen vanuit de VAE richting Soedan. Ook zijn er moties aangenomen om als Nederland binnen de EU actiever in te zetten om betrokkenen bij oorlogsmisdaden in Soedan op Europese sanctielijsten te krijgen. Toch blijft de VAE een bondgenoot en handelspartner, zowel voor Nederland als de EU. Hoe rijmt het kabinet deze positie met het handelen van de VAE in Soedan? Wanneer gaat het kabinet uitvoering aan deze moties geven?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00432F79" w:rsidP="00D140DD" w:rsidRDefault="00432F79" w14:paraId="604BD89C" w14:textId="4163389D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="718C00CC" w:rsidP="00100664" w:rsidRDefault="5A28259C" w14:paraId="7D648150" w14:textId="3BFB5ADC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00AB1987" w:rsidP="00AB1987" w:rsidRDefault="00AB1987" w14:paraId="635DF0F1" w14:textId="13D2FBFC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het conflict in Soedan gaat gepaard met veelvuldig en ernstig geweld tegen burgers. Militaire, logistieke en/of financiële steun aan betrokken partijen draagt bij aan het voortduren van dit geweld. Conform motie Dobbe c.s.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00D14E4C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijft het kabinet zich inzetten voor maatregelen om wapenstromen richting strijdende partijen in Soedan te stoppen. Wat betreft het eigen wapenexportbeleid toetst het kabinet alle vergunningaanvragen voor de uitvoer van militaire goederen per geval en zorgvuldig conform het EU Gemeenschappelijk Standpunt</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00A36A2F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inzake wapenexportcontrole, met onder andere specifieke aandacht voor het risico op omleiding van de goederen naar ongewenste eindgebruikers. Daarbij wordt ook zorgvuldig gekeken naar het eventuele risico op omleiding naar Soedan. In dit kader heeft het kabinet herhaaldelijk gepleit voor intensievere informatie-uitwisseling tussen lidstaten over het omleidingsrisico. Daarnaast heeft Nederland meermaals gepleit voor het uitbreiden van het VN-wapenembargo op Darfoer naar heel Soedan in EU-verband en in andere internationale overleggen, waaronder de Coalition for </w:t>
+        <w:t xml:space="preserve"> inzake wapenexportcontrole, met onder andere specifieke aandacht voor het risico op omleiding van de goederen naar ongewenste eindgebruikers. Daarbij wordt ook zorgvuldig gekeken naar het eventuele risico op omleiding naar Soedan. In dit kader heeft het kabinet herhaaldelijk gepleit voor intensievere informatie-uitwisseling tussen lidstaten over het omleidingsrisico. Daarnaast heeft Nederland meermaals gepleit voor het uitbreiden van het VN-wapenembargo op Darfoer naar heel Soedan in EU-verband en in andere internationale overleggen, waaronder de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Atrocity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prevention and </w:t>
+        <w:t xml:space="preserve"> Prevention </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Justice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Sudan. Voorts spreekt Nederland met alle relevante landen in de regio, waaronder ook de VAE, over Soedan, waarbij wij zorgen uiten over de humanitaire- en mensenrechtensituatie</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00023422">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -15036,51 +15082,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>danwel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in EU-verband, om de genocide in Gaza en oorlogsmisdaden in de Westelijke Jordaanoever te stoppen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00115F14" w:rsidP="00D140DD" w:rsidRDefault="00115F14" w14:paraId="5F9F5B3F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00115F14" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="791C18F3" w14:textId="29653025">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -15261,66 +15307,65 @@
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00E2117A" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="7B926101" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nederlandse onderzoekers komen deze week tot de conclusie dat het leven van kinderen in Gaza gelijkstaat aan marteling en dat alle kinderrechten worden geschonden, naar aanleiding van interviews met Palestijnse kinderen die zijn afgenomen. Een commissie van de Verenigde Naties meldde vorige week nog dat het Israëlische leger structureel doelbewust kinderen aanvalt ‘met de intentie om ze te doden’, ook na het staakt-het-vuren. Palestijnse kinderen zowel in Gaza als op de Westbank worden gearresteerd en gemarteld. Sinds 7 oktober zijn er minstens 20.179 kinderen vermoord en 44.143 kinderen verwond. Wat gaat het kabinet doen om Palestijnse kinderen te beschermen? Gaat Nederland meer visa uitgeven zodat deze kinderen in veiligheid worden gebracht? Is het kabinet bereid een medische corridor in het leven te roepen zodat alle verwonde kinderen zo snel mogelijk de juiste hulp kunnen krijgen? Is het kabinet bereid zowel de medische capaciteit in de regio als de medische evacuaties naar Nederland te organiseren na deze berichten? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00100664" w:rsidP="00D140DD" w:rsidRDefault="00100664" w14:paraId="2C34B00B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00000ED1" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="40483BBD" w14:textId="7EE195B5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -15550,51 +15595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> doordat hulpgoederen worden afgewezen. Hoe gaat het kabinet ervoor zorgen dat de blokkade van hulpgoederen bij de grens, een actie van de Israëlische regering die in strijd met het humanitair oorlogsrecht, wordt opgeheven? </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="5A28259C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat gaat de minister doen als hulporganisaties uit Gaza worden gezet door de Israëlische registratieregels?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="00D140DD" w14:paraId="172CD124" w14:textId="14DD41F3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidDel="61059CEB" w:rsidP="00E00928" w:rsidRDefault="05D01187" w14:paraId="4B1888AA" w14:textId="4266C9C9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -15852,51 +15897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze leden </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00E2117A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">maken zich grote zorgen over de Israëlische plannen om illegale nederzettingen te bouwen in het beruchte E1-gebied, dat de Westelijke Jordaanoever in tweeën breekt. Op 6 juli zou de aanbestedingsprocedure hiervoor aflopen, waarna de bouw kan beginnen. De minister zei een aantal weken geleden echter dat een motie die vraagt om maatregelen tegen Israël ontijdig is omdat de bouwplannen zijn uitgesteld. Tot wanneer zijn de plannen uitgesteld? Trekt Israël de plannen om te bouwen in E1-gebied hiermee ook terug of is er enkel sprake van uitstel? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005D501A" w:rsidP="00D140DD" w:rsidRDefault="005D501A" w14:paraId="20A9FB58" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00FB14E5" w:rsidRDefault="05D01187" w14:paraId="3B5D35B9" w14:textId="0C330AEE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabine</w:t>
       </w:r>
       <w:r w:rsidR="005D501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -15959,66 +16004,65 @@
         <w:t xml:space="preserve">terugtrekking. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00FE2D33">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00E2117A" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="580D2F86" w14:textId="56FA9B54">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de SP blijven de minister oproepen om maatregelen tegen Israël voor te bereiden, bij voorkeur in EU-verband of in ieder geval met gelijkgestemde andere landen, zodat gehandeld kan worden als de bouw van nederzettingen in het E1-gebied plaatsvinden. Is de minister hiertoe bereid?     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="00D140DD" w14:paraId="7D870F92" w14:textId="540141FC">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="05D01187" w14:paraId="2B55F54B" w14:textId="3ED1AC6B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="12718A2B" w:rsidP="50B8C8AC" w:rsidRDefault="50B8C8AC" w14:paraId="1B9BA1E6" w14:textId="2EDD775C">
       <w:pPr>
         <w:rPr>
@@ -16178,51 +16222,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vocational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Training Centre (QVTC), gerund door UNWRA, mogelijk moet sluiten door de Israëlische bezetting binnen de Palestijnse gebieden. Is het kabinet van plan om deze actie te veroordelen, gezien onze steun aan UNWRA? Welke stappen gaat deze minister zetten om ervoor te zorgen dat de Israëlische regering UNWRA haar werk laat doen? Indien nodig, bent u bereid de financiering van UNWRA te verhogen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="00D140DD" w14:paraId="21E54DEA" w14:textId="677529C9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00741F3C" w:rsidRDefault="05D01187" w14:paraId="405F3203" w14:textId="2AE0495A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="13717321" w14:paraId="75BD061C" w14:textId="6A5F4C46">
       <w:pPr>
         <w:rPr>
@@ -16238,115 +16282,97 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet is bekend met deze berichten. Nederland steunt het door het AVVN-verleende mandaat van UNRWA en hun cruciale werk om levensreddende humanitaire hulp te bieden in Gaza. Het beperken en belemmeren van activiteiten van UNRWA in de bezette Palestijnse Gebieden is zorgwekkend. Nederland blijft Israël oproepen om UNRWA toe te staan alle activiteiten onder dit mandaat uit te voeren, waaronder het leveren van onderwijs aan Palestijnse vluchtelingen. Zoals vermeld in de Kamerbrief van 30 maart 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="005A27A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jl.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is het kabinet voornemens de financiering aan UNRWA te herstellen in de suppletoire begroting september.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00CC022E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="00D140DD" w14:paraId="7028A50A" w14:textId="6ECFD052">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="13717321" w14:paraId="36BBCF12" w14:textId="3E48503D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uit onderzoek van SOMO blijkt dat Nederland de belangrijkste bestemming voor Israëlisch kapitaal is. In 2024 bleek 45 miljard euro van Israëlische wapenfabrikanten, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> en andere investeerders door Nederland te stromen. Dat is twee keer zoveel als door de Verenigde Staten. Kan de minister inzage geven in de Israëlische kapitaalstromen uit 2025? Wat zijn de exacte getallen hiervan en door welke bedrijven? Zijn de geldstromen gestegen of gedaald? Is het kabinet van plan om zware sancties op te leggen om deze kapitaalstromen te beperken, zo ook bij Rusland is gedaan?</w:t>
+        <w:t>Uit onderzoek van SOMO blijkt dat Nederland de belangrijkste bestemming voor Israëlisch kapitaal is. In 2024 bleek 45 miljard euro van Israëlische wapenfabrikanten, techbedrijven en andere investeerders door Nederland te stromen. Dat is twee keer zoveel als door de Verenigde Staten. Kan de minister inzage geven in de Israëlische kapitaalstromen uit 2025? Wat zijn de exacte getallen hiervan en door welke bedrijven? Zijn de geldstromen gestegen of gedaald? Is het kabinet van plan om zware sancties op te leggen om deze kapitaalstromen te beperken, zo ook bij Rusland is gedaan?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="00D140DD" w14:paraId="55E92F4D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00D140DD" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="40D30098" w14:textId="3E51821B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -16567,66 +16593,65 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="00D140DD" w14:paraId="2DF61DFD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00E2117A" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="2641A067" w14:textId="3508CEC9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Is het kabinet bereid om gehoor te geven aan de oproep van het Internationaal Gerechtshof om zich ‘te onthouden van economische betrekkingen met Israël’? Zo ja, hoe is het kabinet dit bereid te gaan doen? Zo niet, hoe verantwoord het kabinet dit dan als gastland van het internationaal recht?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00D140DD" w:rsidP="00D140DD" w:rsidRDefault="00D140DD" w14:paraId="60BD29E6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00D140DD" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="0B695E82" w14:textId="0FD84EC4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -16903,51 +16928,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de SP-fractie zien de laatste tijd een normalisering van nucleaire wapens binnen Europa en de NAVO. De VS is in gesprek met Oost-Europese landen om de nucleaire samenwerking op te schroeven en ook Nederland is in gesprek met Frankrijk om bij te dragen aan haar nucleaire programma. Het is dan ook de grootste prioriteit, volgens de leden van de SP-fractie, om in te zetten op ontmanteling van kernwapens zoals in lijn met het Non-Proliferatieverdrag. Is het kabinet het daarmee eens? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00DB6CD9" w:rsidP="00D140DD" w:rsidRDefault="00DB6CD9" w14:paraId="326BA3CB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00DB6CD9" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="32149F61" w14:textId="43DC4671">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -17034,66 +17059,65 @@
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="213140A0" w:rsidP="213140A0" w:rsidRDefault="213140A0" w14:paraId="0DCD9304" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00100664" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="5308FDC0" w14:textId="5E7417D5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wat betreft de gesprekken tussen de Verenigde Staten en de EU-lidstaten in het oosten van Europa omtrent nucleaire wapens, kan de minister aangeven waarover precies gesproken wordt? Als er geen volledige transparantie gegeven kan worden, kan er aangegeven worden welke informatie er wel beschikbaar is? Als Nederland niet bekend is met zo’n dergelijke voorstel, is het kabinet dan bereid om te informeren bij de betreffende landen over deze gesprekken en een brief hierover naar de Kamer te sturen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A97D22" w:rsidP="00D140DD" w:rsidRDefault="00A97D22" w14:paraId="2DD2BA31" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00A97D22" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="1382CC8D" w14:textId="611593C6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -17215,121 +17239,139 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NAVO blijft werken aan het versterken van de nucleaire afschrikkingsmissie om zijn veiligheidsbelangen te bereiken</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00811C48">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nadere details van deze bijeenkomst worden in het openbaar niet gedeeld. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A97D22" w:rsidP="00D140DD" w:rsidRDefault="00A97D22" w14:paraId="42AFD176" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00491E4D" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="23B949EF" w14:textId="1E817801">
+    <w:p w:rsidR="00F6785F" w:rsidRDefault="00F6785F" w14:paraId="1EBD3DD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00491E4D" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="23B949EF" w14:textId="44AC3D6C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Is Nederland voorstander van plaatsing van Amerikaanse kernwapens in het oosten van Europa dan</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00CA4A17">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wel van een grotere rol van deze landen in het kernwapenbeleid van de NAVO? Heeft Nederland, via de NAVO of de EU, een rol in het beslissen van het plaatsen van meer nucleaire wapens op Europees grondgebied? Zo niet, is het kabinet van mening dat de veiligheid van het continent mogelijk in het geding is? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00491E4D" w:rsidP="00D140DD" w:rsidRDefault="00491E4D" w14:paraId="7E75F7B8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00A97D22" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="7949F99D" w14:textId="5ED16730">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -17436,51 +17478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welke stappen verwacht het kabinet van Rusland mochten er meer kernwapens komen in Oost-Europa en gaat dit bijdragen aan een vredesakkoord? Als het kabinet ontkent dat deze stappen worden ondernomen, wat zou dan hypothetisch de gevolgen hiervan kunnen zijn voor de oorlog met Rusland?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A97D22" w:rsidP="00D140DD" w:rsidRDefault="00A97D22" w14:paraId="61B778C8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="00A97D22" w:rsidP="00491E4D" w:rsidRDefault="5A28259C" w14:paraId="2E326B47" w14:textId="194FA264">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -17516,143 +17558,135 @@
         </w:rPr>
         <w:t xml:space="preserve"> kabinet acht het niet opportuun om hier over te speculeren. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A97D22" w:rsidP="00D140DD" w:rsidRDefault="00A97D22" w14:paraId="55E9786F" w14:textId="0664504B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="4D4D7348" w:rsidP="4D4D7348" w:rsidRDefault="6E43E3E9" w14:paraId="47DA7646" w14:textId="498B69D6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rusland investeert reeds geruime tijd in de eigen militaire versterking, waaronder ook nucleaire afschrikking. Het is deze capaciteitsopbouw en de gedemonstreerde bereidheid steeds verder de grens op te zoeken van wat getolereerd wordt, die in de eerste plaats de internationale veiligheid ondermijnt. Om de veiligheid van de inwoners van het NAVO-bondgenootschap en onze manier van leven te beschermen is geloofwaardige en effectieve nucleaire afschrikking door de NAVO van essentieel belang. In deze </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">veiligheidscontext blijft NAVO werken aan het versterken van de nucleaire afschrikkingsmissie om zijn veiligheidsbelangen te bereiken. De nucleaire missie draagt bij aan de collectieve afschrikking en verdediging van het NAVO grondgebied. Het fundamentele doel van de nucleaire capaciteit van de NAVO is om vrede te bewaren, dwang te voorkomen en agressie af te schrikken. </w:t>
+        <w:t xml:space="preserve">Rusland investeert reeds geruime tijd in de eigen militaire versterking, waaronder ook nucleaire afschrikking. Het is deze capaciteitsopbouw en de gedemonstreerde bereidheid steeds verder de grens op te zoeken van wat getolereerd wordt, die in de eerste plaats de internationale veiligheid ondermijnt. Om de veiligheid van de inwoners van het NAVO-bondgenootschap en onze manier van leven te beschermen is geloofwaardige en effectieve nucleaire afschrikking door de NAVO van essentieel belang. In deze veiligheidscontext blijft NAVO werken aan het versterken van de nucleaire afschrikkingsmissie om zijn veiligheidsbelangen te bereiken. De nucleaire missie draagt bij aan de collectieve afschrikking en verdediging van het NAVO grondgebied. Het fundamentele doel van de nucleaire capaciteit van de NAVO is om vrede te bewaren, dwang te voorkomen en agressie af te schrikken. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA4A17" w:rsidP="00D140DD" w:rsidRDefault="00CA4A17" w14:paraId="4443A6F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004D3B15" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="5C070FDC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omtrent de nucleaire samenwerking tussen Nederland en Frankrijk hebben de leden van de SP-fractie ook nog een aantal vraagtekens. In welke fase bevinden de gesprekken tussen Nederland en Frankrijk zich? Wat is er tot nu toe besproken? Welke inzet heeft Nederland omtrent nucleaire uitbreiding, zoals beschreven in het regeerakkoord en de Internationale Veiligheidsstrategie? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004D3B15" w:rsidP="00D140DD" w:rsidRDefault="004D3B15" w14:paraId="79DC3941" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="004D3B15" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="5BF51751" w14:textId="6B48145A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004D3B15" w:rsidP="13717321" w:rsidRDefault="6E43E3E9" w14:paraId="4E13811B" w14:textId="1D8A9344">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uw Kamer is recent geïnformeerd over het kabinetsbesluit om in te gaan op het Franse aanbod voor een strategische dialoog over Europese nucleaire en conventionele afschrikking</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00E81265">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. De samenwerking bevindt zich in een verkennende fase. Gezien de aard van deze onderwerpen kan het Kabinet, conform de met de Kamer overeengekomen praktijk, geen nadere details over de beoogde samenwerking openbaar maken. Wanneer wenselijk en mogelijk, zal het kabinet uw Kamer op passende wijze op de hoogte houden van de ontwikkelingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004D3B15" w:rsidP="13717321" w:rsidRDefault="6E43E3E9" w14:paraId="3351D196" w14:textId="0CF70E34">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -17709,51 +17743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deelt u de mening</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat kernwapens volgens de NPV beperkt moeten worden in plaats van uitgebreid? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004D3B15" w:rsidP="00D140DD" w:rsidRDefault="004D3B15" w14:paraId="0C3DFE10" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="004D3B15" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="66E56B53" w14:textId="274A78EE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -17879,100 +17913,91 @@
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrichment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Company</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Urenco), waar ook Nederland en Duitsland onderdeel van zijn, gaat inzetten voor nationale defensiedoeleinden in plaats van de oorspronkelijke civiele doeleinden. Specifiek gaat het VK ondersteuning vragen van Urenco voor het opbouwen van de Britse nucleaire brandstofcyclus voor </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">reactorbrandstof voor defensiedoeleinden. Volgens de brief is dit in lijn met het internationaal recht. De leden van de SP-fractie hebben hier nog wel een aantal vragen bij. </w:t>
+        <w:t xml:space="preserve"> (Urenco), waar ook Nederland en Duitsland onderdeel van zijn, gaat inzetten voor nationale defensiedoeleinden in plaats van de oorspronkelijke civiele doeleinden. Specifiek gaat het VK ondersteuning vragen van Urenco voor het opbouwen van de Britse nucleaire brandstofcyclus voor reactorbrandstof voor defensiedoeleinden. Volgens de brief is dit in lijn met het internationaal recht. De leden van de SP-fractie hebben hier nog wel een aantal vragen bij. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00CA4A17" w:rsidP="00D140DD" w:rsidRDefault="00CA4A17" w14:paraId="166C97C6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004D3B15" w:rsidP="00D140DD" w:rsidRDefault="00E2117A" w14:paraId="56C666B5" w14:textId="3127BD67">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe ziet deze ondersteuning vanuit Urenco er precies uit? Is uitgesloten dat faciliteiten van Urenco in Nederland hier op enigerlei wijze bij betrokken raken? Is uitgesloten dat in Nederland verrijkt uranium, wellicht na verdere verrijking elders, gebruikt wordt voor het nucleaire wapenprogramma in het VK?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00491E4D" w:rsidP="00D140DD" w:rsidRDefault="00491E4D" w14:paraId="16BC3900" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="004D3B15" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="32321801" w14:textId="1C72C329">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
@@ -18010,51 +18035,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan de minister uitleggen hoe de betrokkenheid van Urenco verenigbaar is met het internationaal recht in relatie tot het Non-Proliferatieverdrag? Is uitgesloten dat door Urenco verrijkt uranium gebruikt gaat worden in kernwapens? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004D3B15" w:rsidP="00D140DD" w:rsidRDefault="004D3B15" w14:paraId="5D09D980" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00491E4D" w:rsidR="004D3B15" w:rsidP="00491E4D" w:rsidRDefault="05D01187" w14:paraId="1A05316B" w14:textId="21590E72">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
@@ -18273,51 +18298,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zich ernstige zorgen over de verslechterende mensenrechtensituatie in de bezette Palestijnse gebieden, de voortdurende oorlog in Sudan en de ontwikkelingen rondom Afghanistan. Naar aanleiding </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>daarvan hebben zij</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de volgende vragen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006A34AD" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="22DA17A6" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="132B81A3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18335,150 +18360,140 @@
       <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PvdD-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00F46A44">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>constateren</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat de Hoge Commissaris voor de Mensenrechten in zijn rapport aan de Mensenrechtenraad concludeert dat de bezette Palestijnse gebieden nog altijd worden gekenmerkt door systematische schendingen van de mensenrechten, apartheid en de facto annexatie. Het rapport stelt daarnaast dat sprake is van ernstige schendingen van het internationaal humanitair recht en het internationaal mensenrechtenrecht, waaronder oorlogsmisdrijven, misdrijven tegen de menselijkheid, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> dat de Hoge Commissaris voor de Mensenrechten in zijn rapport aan de Mensenrechtenraad concludeert dat de bezette Palestijnse gebieden nog altijd worden gekenmerkt door systematische schendingen van de mensenrechten, apartheid en de facto annexatie. Het rapport stelt daarnaast dat sprake is van ernstige schendingen van het internationaal humanitair recht en het internationaal mensenrechtenrecht, waaronder oorlogsmisdrijven, misdrijven tegen de menselijkheid, genocide en etnische zuivering. Tevens roept de Hoge Commissaris alle staten op de levering van wapens en militair materieel aan Israël te beëindigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00BA1FD4">
+        <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00BA1FD4">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ze leden </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00BA1FD4">
+        <w:t>hebben hierover de volgende vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ze leden </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="7CFAF29F" w14:textId="0718FBD2">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>hebben hierover de volgende vragen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
+      </w:pPr>
+      <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="7CFAF29F" w14:textId="0718FBD2">
+        <w:t xml:space="preserve">Hoe beoordeelt het kabinet de bevindingen van de Hoge Commissaris voor de Mensenrechten dat sprake is van structurele apartheid, de facto annexatie en mogelijke oorlogsmisdrijven, misdrijven tegen de menselijkheid, genocide en etnische zuivering in de bezette Palestijnse gebieden? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="00A47D12" w14:paraId="648D87EB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="013C77E7" w:rsidP="00BA4C02" w:rsidRDefault="5A28259C" w14:paraId="3DF28AB0" w14:textId="35D0F53E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="013C77E7" w:rsidP="013C77E7" w:rsidRDefault="013C77E7" w14:paraId="488E19C3" w14:textId="12189F97">
       <w:pPr>
@@ -18752,51 +18767,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke aanvullende maatregelen is Nederland bereid binnen de Europese Unie te bepleiten om uitvoering te geven aan de verplichting van staten om ernstige schendingen van het internationaal recht niet te ondersteunen en accountability te bevorderen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="00A47D12" w14:paraId="352515FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="330F44E3" w:rsidP="4174592C" w:rsidRDefault="05D01187" w14:paraId="1CD0CC60" w14:textId="0204D673">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="330F44E3" w14:paraId="21DFE524" w14:textId="4672054C">
       <w:pPr>
@@ -18838,51 +18853,51 @@
         </w:rPr>
         <w:t>Het kabinet zet zich daarnaast consistent in voor aanvullende sancties tegen Hamas en PIJ</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="004C7486">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In lijn met de motie van het lid Dobbe</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> riep Nederland in de vorige RBZ op tot onafhankelijk onderzoek n.a.v. de dood van een 7</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00BF02F7">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18918,51 +18933,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kan het kabinet toelichten welke inzet Nederland tijdens de Raad Buitenlandse Zaken zal leveren ten aanzien van de verdere uitbreiding van illegale nederzettingen en de voortgaande de facto annexatie van de Westelijke Jordaanoever?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="005D501A" w:rsidP="00696BA4" w:rsidRDefault="005D501A" w14:paraId="275E526B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="705B67FF" w14:textId="35FE6206">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -19103,98 +19118,89 @@
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="006A34AD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wijzen erop dat tijdens het rondetafelgesprek met juridische experts </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00DD15A4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>werd</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="006A34AD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aangegeven dat een handelsverbod dat uitsluitend ziet op goederen slechts gedeeltelijk uitvoering geeft aan het advies van het Internationaal Gerechtshof van juli 2024. Daarbij is erop gewezen dat ook diensten en investeringen </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">bijdragen aan het in stand houden van de illegale nederzettingen en dat daarvoor volgens de experts eveneens werkbare juridische grondslagen bestaan. </w:t>
+        <w:t xml:space="preserve"> aangegeven dat een handelsverbod dat uitsluitend ziet op goederen slechts gedeeltelijk uitvoering geeft aan het advies van het Internationaal Gerechtshof van juli 2024. Daarbij is erop gewezen dat ook diensten en investeringen bijdragen aan het in stand houden van de illegale nederzettingen en dat daarvoor volgens de experts eveneens werkbare juridische grondslagen bestaan. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="5944AB70" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Is het kabinet bereid zich er binnen de Europese Unie voor in te zetten dat een toekomstig handelsverbod wordt uitgebreid naar diensten en investeringen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="00A47D12" w14:paraId="3EC5E2C8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="2DF279FF" w14:textId="458C2EEF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="008A6AD5" w:rsidP="008A6AD5" w:rsidRDefault="00E07B09" w14:paraId="02B1C4E0" w14:textId="65094D30">
       <w:pPr>
@@ -19392,51 +19398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe wil het kabinet voorkomen dat een toekomstig handelsverbod wordt omzeild en welke aanvullende handhavingsmaatregelen acht het kabinet daarvoor noodzakelijk?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00696BA4" w:rsidRDefault="00A47D12" w14:paraId="3E919E92" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00A47D12" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="34C71B0E" w14:textId="20B16473">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -19565,51 +19571,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="261B7728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>omzeiling.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tegelijkertijd erkent het kabinet dat een maatregel op EU-niveau het meest effectief zou zijn om producten uit onrechtmatige nederzettingen daadwerkelijk te weren. Daarom blijft het kabinet onverminderd inzetten op een maatregel op EU-niveau.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006A34AD" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="543BA25F" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="13717321" w:rsidRDefault="006A34AD" w14:paraId="13B26F13" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19651,51 +19657,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> maakt zich grote zorgen over de aanhoudende oorlog in Sudan. Uit recente berichtgeving van Reuters en Trouw blijkt dat de Rapid Support </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RSF) nog altijd steun zouden ontvangen vanuit de Verenigde Arabische Emiraten (VAE), waaronder via trainingskampen en militaire ondersteuning.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tegelijkertijd wordt door voornamelijk de RSF seksueel geweld stelselmatig als oorlogswapen tegen vrouwen en meisjes.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19765,105 +19771,94 @@
         </w:rPr>
         <w:t>Hoe beoordeelt het kabinet de recente berichtgeving over militaire ondersteuning aan de RSF vanuit de VAE? Heeft het kabinet Ethiopië hierop aangesproken? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="60B5B20F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="5A28259C" w14:paraId="13930DFB" w14:textId="00760D6B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="004B539A" w:rsidP="004B539A" w:rsidRDefault="004B539A" w14:paraId="645191E1" w14:textId="14DD41F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet heeft kennisgenomen van de berichtgeving over de steun aan RSF via buurlanden van Soedan. Deze berichtgeving is zorgelijk. Rapporten van gerenommeerde </w:t>
-[...10 lines deleted...]
-        <w:t>mensenrechtenorganisaties en media nemen wij serieus. Dit soort berichtgeving draagt bij aan het bredere inzicht in de internationalisering van het conflict in Soedan.</w:t>
+        <w:t>Het kabinet heeft kennisgenomen van de berichtgeving over de steun aan RSF via buurlanden van Soedan. Deze berichtgeving is zorgelijk. Rapporten van gerenommeerde mensenrechtenorganisaties en media nemen wij serieus. Dit soort berichtgeving draagt bij aan het bredere inzicht in de internationalisering van het conflict in Soedan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00012922" w:rsidP="00012922" w:rsidRDefault="00012922" w14:paraId="567B2A97" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="004B539A" w:rsidRDefault="004B539A" w14:paraId="17DC98BD" w14:textId="11C08264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -20008,51 +20003,51 @@
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bereid deze berichten binnen de Raad Buitenlandse Zaken aan de orde te stellen en aan te dringen op onafhankelijk internationaal onderzoek naar de rol van VAE bij het voortduren van het conflict? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="2FA47564" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="5A28259C" w14:paraId="00E9D98E" w14:textId="6DA22130">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -20193,51 +20188,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke mogelijkheden ziet het kabinet om, zowel nationaal als in EU-verband, maatregelen te nemen tegen staten of entiteiten die de strijdende partijen blijven voorzien van militaire ondersteuning of wapens? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="6867BB05" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="6A050838" w14:textId="7FE016A9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
@@ -20367,138 +20362,209 @@
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00D313EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>herinnert aan hun verplichtingen onder het internationaal recht.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conform motie Dobbe c.s.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> blijft het kabinet zich inzetten voor maatregelen om wapenstromen richting strijdende partijen in Soedan te stoppen. Nederland heeft meermaals gepleit voor het uitbreiden van het VN-wapenembargo op Darfoer naar heel Soedan in EU-verband en in andere internationale overleggen, waaronder de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coalition for </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Atrocity</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prevention and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Justice</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Atrocity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in Sudan</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="2DA14522" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="006A34AD" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="692CFCB2" w14:textId="3B7FCC0E">
@@ -20510,51 +20576,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op welke wijze zet Nederland zich ervoor in dat accountability voor conflict gerelateerd seksueel geweld een centrale plaats krijgt in de internationale aanpak van de oorlog in Sudan?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="5DBEA83A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="000972C1" w:rsidRDefault="05D01187" w14:paraId="5A219BD7" w14:textId="67A2C292">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -20584,95 +20650,156 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nederland zet zich in voor accountability voor conflict</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="076D7162">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gerelateerd seksueel geweld in Soedan. In dat kader is Nederland in februari toegetreden tot de </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coalition for </w:t>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Atrocity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prevention and </w:t>
+        <w:t xml:space="preserve"> Prevention </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Justice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Sudan</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, waarin we samenwerken met gelijkgestemde landen om accountabilitymechanismen in en voor Soedan te versterken.</w:t>
       </w:r>
     </w:p>
@@ -20758,322 +20885,311 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>protection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> teams</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> die conflicten en seksueel- en gender gerelateerd geweld vroegtijdig </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB">
+        <w:t xml:space="preserve"> die conflicten en seksueel- en gender gerelateerd geweld vroegtijdig signaleren en aanpakken. Ook binnen humanitaire inzet worden veiligheidsrisico’s geadresseerd, zoals bij waterpunten waar het risico op seksueel- en gender-gerelateerd geweld hoog is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="0016225A" w:rsidP="0016225A" w:rsidRDefault="0016225A" w14:paraId="3C7D81D0" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="004B35EB" w:rsidR="0016225A" w:rsidP="0016225A" w:rsidRDefault="0016225A" w14:paraId="3C7D81D0" w14:textId="77777777">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="0016225A" w:rsidP="0016225A" w:rsidRDefault="0016225A" w14:paraId="0955AB4A" w14:textId="35E9CF98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Ten slotte levert Nederland een financiële bijdrage aan een door de VN-georganiseerde regionale conferentie voor openbaar aanklagers uit verschillende Afrikaanse landen, waaronder Soedan, die plaatsvindt in Nairobi, om samenwerking en capaciteit voor vervolging van conflict gerelateerd seksueel geweld verder te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00EC6B72" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="699566E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
-          <w:b/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004B35EB">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00F46A44">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00F46A44">
+        <w:t xml:space="preserve"> leden van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> leden van de</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB">
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00F133F6">
+        <w:t xml:space="preserve">vdD-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">vdD-fractie </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">heeft met zorg kennisgenomen van de berichtgeving over gesprekken tussen vertegenwoordigers van EU-lidstaten, waaronder Nederland, en vertegenwoordigers van de Taliban over de terugkeer van Afghaanse asielzoekers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">heeft met zorg kennisgenomen van de berichtgeving over gesprekken tussen vertegenwoordigers van EU-lidstaten, waaronder Nederland, en vertegenwoordigers van de Taliban over de terugkeer van Afghaanse asielzoekers. </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00592BD6">
+        <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00592BD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Hoewel praktische contacten soms noodzakelijk kunnen zijn met het faciliteren van noodhulp, mogen deze gesprekken er niet toe leiden dat het Talibanregime verder wordt gelegitimeerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00863F77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00FE3D72">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B35EB">
+      <w:r w:rsidRPr="004B35EB" w:rsidR="00FE3D72">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoewel praktische contacten soms noodzakelijk kunnen zijn met het faciliteren van noodhulp, mogen deze gesprekken er niet toe leiden dat het Talibanregime verder wordt gelegitimeerd. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00863F77">
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00FE3D72">
+        <w:t xml:space="preserve"> zich grote zorgen over de voortgaande genderapartheid in Afghanistan. Vrouwen en meisjes worden door de Taliban systematisch uitgesloten van onderwijs, werk en vrijwel alle aspecten van het openbare leven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00EC6B72" w:rsidP="00696BA4" w:rsidRDefault="00EC6B72" w14:paraId="2F03FB66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="10F9E457" w14:textId="3AAADD2A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>leden</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B35EB" w:rsidR="00FE3D72">
+        <w:t xml:space="preserve">Daarnaast blijven journalisten, mensenrechtenverdedigers, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>maken</w:t>
-      </w:r>
+        <w:t>lhbtqia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zich grote zorgen over de voortgaande genderapartheid in Afghanistan. Vrouwen en meisjes worden door de Taliban systematisch uitgesloten van onderwijs, werk en vrijwel alle aspecten van het openbare leven.</w:t>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="10F9E457" w14:textId="3AAADD2A">
+        <w:t xml:space="preserve">+-personen en etnische en religieuze minderheden blootstaan aan ernstige risico's. Deze leden hebben hierover de volgende vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="362A3FD5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="006A34AD" w14:paraId="5684D230" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daarnaast blijven journalisten, mensenrechtenverdedigers, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>lhbtqia</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B35EB">
+        <w:t xml:space="preserve">Welke rol heeft Nederland gespeeld bij de totstandkoming van de gesprekken met vertegenwoordigers van de Taliban en wat is daarbij de Nederlandse inzet? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="6E3D7F68" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">+-personen en etnische en religieuze minderheden blootstaan aan ernstige risico's. Deze leden hebben hierover de volgende vragen. </w:t>
-[...38 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="24EEC468" w14:textId="6823E29A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -21171,51 +21287,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe verhouden deze gesprekken zich tot het Nederlandse en Europese uitgangspunt om het Talibanregime niet te erkennen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="3431E2F0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="7B1EE645" w14:textId="0B9B7888">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="0192A495" w:rsidP="0192A495" w:rsidRDefault="0192A495" w14:paraId="24E8225F" w14:textId="30900F8F">
       <w:pPr>
@@ -21305,104 +21421,83 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deelt u de opvatting dat gesprekken over terugkeer van afgewezen asielzoekers het risico met zich meebrengen dat de Taliban internationaal verder worden genormaliseerd? Zo nee, waarom niet? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="5CC74A1B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00835923" w:rsidP="00696BA4" w:rsidRDefault="00835923" w14:paraId="620843DB" w14:textId="77777777">
+    <w:p w:rsidRPr="004B35EB" w:rsidR="00835923" w:rsidP="00696BA4" w:rsidRDefault="00835923" w14:paraId="2CDA8393" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00835923" w:rsidP="00696BA4" w:rsidRDefault="00835923" w14:paraId="5541A419" w14:textId="77777777">
-[...18 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="0A0E7231" w14:textId="1CA6DEDE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="0192A495" w:rsidP="0192A495" w:rsidRDefault="0192A495" w14:paraId="25D86F1F" w14:textId="6C0BE41C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nee, het betrof een operationeel gesprek. Het normaliseren van de relatie met de Taliban is niet aan de orde. Nederland erkent de Taliban niet als legitieme vertegenwoordiging van het Afghaanse volk.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="26E2A91E" w14:textId="77777777">
@@ -21424,51 +21519,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beschouwt het kabinet de systematische uitsluiting van vrouwen en meisjes van onderwijs, werk en het openbare leven als genderapartheid? Kan het kabinet zijn antwoord toelichten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00491E4D" w:rsidP="00696BA4" w:rsidRDefault="00491E4D" w14:paraId="112C175C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="39915329" w14:textId="04A1C609">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="6C1896FF" w:rsidP="6C1896FF" w:rsidRDefault="6E43E3E9" w14:paraId="0DA80BDD" w14:textId="028E785E">
       <w:pPr>
@@ -21536,51 +21631,51 @@
         </w:rPr>
         <w:t>Welke concrete stappen zet Nederland om Afghaanse meisjes en vrouwen toegang te blijven bieden tot onderwijs, waaronder online onderwijs en onderwijsprogramma's vanuit het buitenland? Bent u bereid deze inzet uit te breiden? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00802857">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00696BA4" w:rsidRDefault="00274463" w14:paraId="0FB8DAD8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="754DD300" w14:textId="5CBE8CF2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00274463" w:rsidRDefault="6E43E3E9" w14:paraId="0E035CCD" w14:textId="6C95F938">
       <w:pPr>
         <w:rPr>
@@ -21669,51 +21764,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welke mogelijkheden ziet het kabinet om, in samenwerking met Nederlandse kennisinstellingen, aanvullende studiebeurzen beschikbaar te stellen voor vrouwen uit Afghanistan en andere landen waar vrouwen en meisjes stelselmatig van onderwijs worden uitgesloten? Is het kabinet bereid dergelijke mogelijkheden te verkennen?</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="00802857">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00100664" w:rsidP="00696BA4" w:rsidRDefault="00100664" w14:paraId="7F0045AF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="435638D5" w14:textId="2BEC4835">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="2049B5BE" w:rsidRDefault="2049B5BE" w14:paraId="354790B0" w14:textId="23F623F1">
       <w:pPr>
@@ -21744,94 +21839,93 @@
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="00696BA4" w:rsidRDefault="00FF2941" w14:paraId="03DFFF6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="13717321" w:rsidRDefault="13717321" w14:paraId="001EBBD8" w14:textId="31A4A7F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoe beoordeelt het kabinet de huidige mensenrechtensituatie in Afghanistan, in het bijzonder ten aanzien van vrouwen, meisjes, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lhbtqia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>+-personen, journalisten, mensenrechtenverdedigers en etnische en religieuze minderheden?</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="00696BA4" w:rsidRDefault="00FF2941" w14:paraId="751B7A0E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="01DAAB1E" w14:textId="562630C4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="565D5026" w:rsidP="565D5026" w:rsidRDefault="6B20031C" w14:paraId="3FEB039D" w14:textId="6DAF5907">
       <w:pPr>
@@ -21904,51 +21998,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan het kabinet toelichten op welke wijze de veiligheid van personen die naar Afghanistan terugkeren kan worden gemonitord, gelet op het ontbreken van onafhankelijke rechtsbescherming en de beperkte toegang voor internationale organisaties? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="00696BA4" w:rsidRDefault="00FF2941" w14:paraId="50D3CF0E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="00BA4C02" w:rsidRDefault="05D01187" w14:paraId="4EE695BB" w14:textId="1229B482">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord van het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -21971,95 +22065,105 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De beginselen van </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement </w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en de verplichtingen onder het Europees Verdrag voor de Rechten van de Mens (EVRM) bevat bindende vereisten die onder alle omstandigheden door Nederland zullen worden nageleefd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00FF2941" w:rsidP="00696BA4" w:rsidRDefault="00FF2941" w14:paraId="728D5A05" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidR="00F6785F" w:rsidRDefault="00F6785F" w14:paraId="3D261ADE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00835923" w:rsidP="00835923" w:rsidRDefault="006A34AD" w14:paraId="45E7FF6B" w14:textId="21DD2D78">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B35EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Blijft Nederland zich binnen de Europese Unie verzetten tegen gedwongen terugkeer naar Afghanistan zolang sprake is van ernstige en systematische mensenrechtenschendingen door de Taliban?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00835923" w:rsidR="00835923" w:rsidP="00835923" w:rsidRDefault="00835923" w14:paraId="4F188691" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00835923" w:rsidR="00835923" w:rsidP="00835923" w:rsidRDefault="00835923" w14:paraId="1A94BCFB" w14:textId="5801E00E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835923">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord van het kabinet  </w:t>
       </w:r>
@@ -22164,276 +22268,90 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6E43E3E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> facto</w:t>
       </w:r>
       <w:r w:rsidRPr="004B35EB" w:rsidR="6E43E3E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> autoriteiten in Afghanistan, zowel in EU- als in VN-verband.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B35EB" w:rsidR="00017395" w:rsidRDefault="00017395" w14:paraId="649CD3F3" w14:textId="69E9A025">
+    <w:p w:rsidRPr="00074BFB" w:rsidR="00DB188D" w:rsidP="00074BFB" w:rsidRDefault="00DB188D" w14:paraId="7C0ACC40" w14:textId="436D8B02">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B35EB">
-[...186 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00074BFB" w:rsidR="00DB188D" w:rsidSect="00A63E08">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1559" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58E989E0" w14:textId="77777777" w:rsidR="00683CC9" w:rsidRDefault="00683CC9" w:rsidP="00607AB3">
+    <w:p w14:paraId="60E1078B" w14:textId="77777777" w:rsidR="006D0170" w:rsidRDefault="006D0170" w:rsidP="00607AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50BFAF5B" w14:textId="77777777" w:rsidR="00683CC9" w:rsidRDefault="00683CC9" w:rsidP="00607AB3">
+    <w:p w14:paraId="631FFD1C" w14:textId="77777777" w:rsidR="006D0170" w:rsidRDefault="006D0170" w:rsidP="00607AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60849E39" w14:textId="77777777" w:rsidR="00683CC9" w:rsidRDefault="00683CC9"/>
+    <w:p w14:paraId="2EF58E5B" w14:textId="77777777" w:rsidR="006D0170" w:rsidRDefault="006D0170"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -22460,1449 +22378,1060 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...120 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24E74C71" w14:textId="77777777" w:rsidR="00683CC9" w:rsidRDefault="00683CC9" w:rsidP="00607AB3">
+    <w:p w14:paraId="5B8B59B2" w14:textId="77777777" w:rsidR="006D0170" w:rsidRDefault="006D0170" w:rsidP="00607AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E6D92C5" w14:textId="77777777" w:rsidR="00683CC9" w:rsidRDefault="00683CC9" w:rsidP="00607AB3">
+    <w:p w14:paraId="0320EB97" w14:textId="77777777" w:rsidR="006D0170" w:rsidRDefault="006D0170" w:rsidP="00607AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D0A4E52" w14:textId="77777777" w:rsidR="00683CC9" w:rsidRDefault="00683CC9"/>
+    <w:p w14:paraId="4F1FFA23" w14:textId="77777777" w:rsidR="006D0170" w:rsidRDefault="006D0170"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2D930618" w14:textId="6C4144EE" w:rsidR="00144BE1" w:rsidRPr="00835923" w:rsidRDefault="00144BE1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="2D930618" w14:textId="6C4144EE" w:rsidR="00144BE1" w:rsidRPr="00F6785F" w:rsidRDefault="00144BE1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Kamerstuk 36</w:t>
       </w:r>
-      <w:r w:rsidR="00491E4D" w:rsidRPr="00835923">
+      <w:r w:rsidR="00491E4D" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>045</w:t>
       </w:r>
-      <w:r w:rsidR="00491E4D" w:rsidRPr="00835923">
+      <w:r w:rsidR="00491E4D" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6F3CE5FD" w14:textId="006D0EA6" w:rsidR="73DF9C06" w:rsidRPr="00835923" w:rsidRDefault="73DF9C06" w:rsidP="00191207">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6F3CE5FD" w14:textId="006D0EA6" w:rsidR="73DF9C06" w:rsidRPr="00F6785F" w:rsidRDefault="73DF9C06" w:rsidP="00191207">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="48A8E5D7" w:rsidRPr="00835923">
+      <w:r w:rsidR="48A8E5D7" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>"https://open.overheid.nl/documenten/43eb8f86-6e0b-4d26-9d18-c7692a7ce4d5/file"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Brief aan Eerste of Tweede Kamer - Commissievoorstel voor financiële steun aan Oekraïne</w:t>
       </w:r>
-      <w:r w:rsidR="00630D13" w:rsidRPr="00835923">
+      <w:r w:rsidR="00630D13" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="48A8E5D7" w:rsidRPr="00835923">
+      <w:r w:rsidR="48A8E5D7" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Brief aan Eerste of Tweede Kamer - Commissievoorstel voor financiële steun aan Oekraïne</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5C407846" w14:textId="3547E294" w:rsidR="00F04B5F" w:rsidRPr="00835923" w:rsidRDefault="00F04B5F">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5C407846" w14:textId="3547E294" w:rsidR="00F04B5F" w:rsidRPr="00F6785F" w:rsidRDefault="00F04B5F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 36</w:t>
       </w:r>
-      <w:r w:rsidR="00491E4D" w:rsidRPr="00835923">
+      <w:r w:rsidR="00491E4D" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>045</w:t>
       </w:r>
-      <w:r w:rsidR="00491E4D" w:rsidRPr="00835923">
+      <w:r w:rsidR="00491E4D" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5BBF9B50" w14:textId="373D056E" w:rsidR="00B22B6F" w:rsidRPr="00835923" w:rsidRDefault="00B22B6F">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5BBF9B50" w14:textId="373D056E" w:rsidR="00B22B6F" w:rsidRPr="00F6785F" w:rsidRDefault="00B22B6F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 2024D45715</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="290CD069" w14:textId="175521F5" w:rsidR="00B22B6F" w:rsidRPr="00835923" w:rsidRDefault="00B22B6F">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="290CD069" w14:textId="175521F5" w:rsidR="00B22B6F" w:rsidRPr="00F6785F" w:rsidRDefault="00B22B6F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk 27</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>830</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Verdana" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>511</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="41628F0F" w14:textId="49FEB571" w:rsidR="00AD6595" w:rsidRPr="00835923" w:rsidRDefault="00AD6595">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="41628F0F" w14:textId="49FEB571" w:rsidR="00AD6595" w:rsidRPr="00F6785F" w:rsidRDefault="00AD6595">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Zie</w:t>
+        <w:t>o.a.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> het Joint Leaders’ Statement on the US-Iran peace deal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>o.a.</w:t>
+        <w:t>d.d.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...20 lines deleted...]
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 Juni 2026:  https://www.government.nl/documents/2026/06/16/joint-e4-leaders-statement-on-the-us-iran-peace-deal</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4DDBD060" w14:textId="75FF22B5" w:rsidR="00417C0D" w:rsidRPr="00835923" w:rsidRDefault="00417C0D" w:rsidP="00417C0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="4DDBD060" w14:textId="75FF22B5" w:rsidR="00417C0D" w:rsidRPr="00F6785F" w:rsidRDefault="00417C0D" w:rsidP="00417C0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E40E1" w:rsidRPr="00835923">
+      <w:r w:rsidR="003E40E1" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">BNR Nieuwsradio. (2026, 25 juni). </w:t>
       </w:r>
-      <w:r w:rsidR="003E40E1" w:rsidRPr="00835923">
+      <w:r w:rsidR="003E40E1" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Italië en Frankrijk willen nieuwe UNIFIL-vredesmissie in Libanon</w:t>
       </w:r>
-      <w:r w:rsidR="003E40E1" w:rsidRPr="00835923">
+      <w:r w:rsidR="003E40E1" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00826AE9" w:rsidRPr="00835923">
+        <w:r w:rsidR="00826AE9" w:rsidRPr="00F6785F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.bnr.nl/nieuws/internationaal/10604360/italie-en-frankrijk-willen-nieuwe-unifil-vredesmissie-in-libanon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="76CF401A" w14:textId="6DCC7BF1" w:rsidR="000972C1" w:rsidRPr="00835923" w:rsidRDefault="000972C1" w:rsidP="000972C1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="76CF401A" w14:textId="6DCC7BF1" w:rsidR="000972C1" w:rsidRPr="00F6785F" w:rsidRDefault="000972C1" w:rsidP="000972C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Kamerstuk 21</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>501-02, nr. 3431</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1CBF7CA3" w14:textId="58BBCE8D" w:rsidR="000972C1" w:rsidRPr="00835923" w:rsidRDefault="000972C1">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1CBF7CA3" w14:textId="58BBCE8D" w:rsidR="000972C1" w:rsidRPr="00F6785F" w:rsidRDefault="000972C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Kamerstuk 21</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>501-02, nr. 3420</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="77404FDF" w14:textId="77777777" w:rsidR="00805C64" w:rsidRPr="00835923" w:rsidRDefault="00805C64" w:rsidP="00805C64">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="77404FDF" w14:textId="77777777" w:rsidR="00805C64" w:rsidRPr="00F6785F" w:rsidRDefault="00805C64" w:rsidP="00805C64">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00835923">
+        <w:r w:rsidRPr="00F6785F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>United Nations Human Rights Fora: Council approves EU priorities for 2026 - Consilium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="1CE20505" w14:textId="0EF29B0D" w:rsidR="00D14E4C" w:rsidRPr="00835923" w:rsidRDefault="00D14E4C">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1CE20505" w14:textId="0EF29B0D" w:rsidR="00D14E4C" w:rsidRPr="00F6785F" w:rsidRDefault="00D14E4C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3404.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="1AE47791" w14:textId="703AEB57" w:rsidR="00A36A2F" w:rsidRPr="00835923" w:rsidRDefault="00A36A2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1AE47791" w14:textId="703AEB57" w:rsidR="00A36A2F" w:rsidRPr="00F6785F" w:rsidRDefault="00A36A2F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008/944/GBVB</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="19FD0A37" w14:textId="31AEA7CD" w:rsidR="00CC022E" w:rsidRPr="00835923" w:rsidRDefault="00CC022E" w:rsidP="00CC022E">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="19FD0A37" w14:textId="31AEA7CD" w:rsidR="00CC022E" w:rsidRPr="00F6785F" w:rsidRDefault="00CC022E" w:rsidP="00CC022E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A27A2" w:rsidRPr="00835923">
+      <w:r w:rsidR="005A27A2" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk 26</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A27A2" w:rsidRPr="00835923">
+      <w:r w:rsidR="005A27A2" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidR="005A27A2" w:rsidRPr="00835923">
+      <w:r w:rsidR="005A27A2" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>243</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="11DC9AE5" w14:textId="0DFDFE2B" w:rsidR="00811C48" w:rsidRPr="00835923" w:rsidRDefault="00811C48">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="11DC9AE5" w14:textId="5CDEDA76" w:rsidR="00811C48" w:rsidRPr="00F6785F" w:rsidRDefault="00811C48">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> https://www.nato.int/en/about-us/official-texts-and-resources/official-texts/2026/06/18/2026-nuclear-planning-group-statement</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidR="00F6785F" w:rsidRPr="00B41CE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://www.nato.int/en/about-us/official-texts-and-resources/official-texts/2026/06/18/2026-nuclear-planning-group-statement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F6785F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="1C0EFB13" w14:textId="77777777" w:rsidR="00E81265" w:rsidRPr="00835923" w:rsidRDefault="00E81265" w:rsidP="00E81265">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1C0EFB13" w14:textId="77777777" w:rsidR="00E81265" w:rsidRPr="00F6785F" w:rsidRDefault="00E81265" w:rsidP="00E81265">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D1C2FD6" w14:textId="355E0459" w:rsidR="00E81265" w:rsidRPr="00835923" w:rsidRDefault="00E81265">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5D1C2FD6" w14:textId="355E0459" w:rsidR="00E81265" w:rsidRPr="00F6785F" w:rsidRDefault="00E81265">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 33</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>279, nr. 40</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="5797117F" w14:textId="5FE55990" w:rsidR="006A34AD" w:rsidRPr="00835923" w:rsidRDefault="006A34AD" w:rsidP="13717321">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5797117F" w14:textId="5FE55990" w:rsidR="006A34AD" w:rsidRPr="00F6785F" w:rsidRDefault="006A34AD" w:rsidP="13717321">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB59A2" w:rsidRPr="00835923">
+      <w:r w:rsidR="00AB59A2" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">United Nations Office at Geneva. (2026, June 15). </w:t>
       </w:r>
-      <w:r w:rsidR="00AB59A2" w:rsidRPr="00835923">
+      <w:r w:rsidR="00AB59A2" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UN High Commissioner for Human Rights Volker Türk global update at the 62nd Human Rights Council</w:t>
       </w:r>
-      <w:r w:rsidR="00AB59A2" w:rsidRPr="00835923">
+      <w:r w:rsidR="00AB59A2" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidR="00AB59A2" w:rsidRPr="00835923">
+      <w:hyperlink r:id="rId4" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidR="00AB59A2" w:rsidRPr="00F6785F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.unognewsroom.org/story/en/3156/un-high-commissioner-for-human-rights-volker-tuerk-global-update-at-the-62nd-human-rights-council</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB59A2" w:rsidRPr="00835923">
+      <w:r w:rsidR="00AB59A2" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00835923">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00F6785F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.unognewsroom.org/story/en/3156/un-high-commissioner-for-human-rights-volker-tuerk-global-update-at-the-62nd-human-rights-council</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DC70C4" w:rsidRPr="00835923">
+      <w:r w:rsidR="00DC70C4" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00DC70C4" w:rsidRPr="00835923">
+        <w:t xml:space="preserve"> en Office of the United Nations High Commissioner for Human Rights. (2026, February 16). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC70C4" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Human rights situation in the Occupied Palestinian Territory, including East Jerusalem, and the obligation to ensure accountability and justice</w:t>
       </w:r>
-      <w:r w:rsidR="00DC70C4" w:rsidRPr="00835923">
+      <w:r w:rsidR="00DC70C4" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (A/HRC/61/26). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidR="00DC70C4" w:rsidRPr="00835923">
+      <w:hyperlink r:id="rId6" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidR="00DC70C4" w:rsidRPr="00F6785F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.ohchr.org/en/documents/country-reports/ahrc6126-human-rights-situation-occupied-palestinian-territory-including</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DC70C4" w:rsidRPr="00835923">
+      <w:r w:rsidR="00DC70C4" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="398C9B12" w14:textId="72D9A0CC" w:rsidR="330F44E3" w:rsidRPr="00835923" w:rsidRDefault="330F44E3" w:rsidP="330F44E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="398C9B12" w14:textId="72D9A0CC" w:rsidR="330F44E3" w:rsidRPr="00F6785F" w:rsidRDefault="330F44E3" w:rsidP="330F44E3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00886490" w:rsidRPr="00835923">
+      <w:r w:rsidR="00886490" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E52D5A" w:rsidRPr="00835923">
+      <w:r w:rsidR="00E52D5A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidR="005D501A" w:rsidRPr="00835923">
+      <w:r w:rsidR="005D501A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E52D5A" w:rsidRPr="00835923">
+      <w:r w:rsidR="00E52D5A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>501-02</w:t>
       </w:r>
-      <w:r w:rsidR="00B510D9" w:rsidRPr="00835923">
+      <w:r w:rsidR="00B510D9" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00E52D5A" w:rsidRPr="00835923">
+      <w:r w:rsidR="00E52D5A" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3445</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="59872634" w14:textId="18E02A2D" w:rsidR="006A34AD" w:rsidRPr="00835923" w:rsidRDefault="006A34AD" w:rsidP="13717321">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="59872634" w14:textId="18E02A2D" w:rsidR="006A34AD" w:rsidRPr="00F6785F" w:rsidRDefault="006A34AD" w:rsidP="13717321">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BF42CC" w:rsidRPr="00835923">
+      <w:r w:rsidR="00BF42CC" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Schrikker</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BF42CC" w:rsidRPr="00835923">
+      <w:r w:rsidR="00BF42CC" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, N., &amp; Van Dijken, K. (2026, 1 juli). </w:t>
       </w:r>
-      <w:r w:rsidR="00BF42CC" w:rsidRPr="00835923">
+      <w:r w:rsidR="00BF42CC" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Emiraten steunen Soedanese paramilitairen via geheime trainingskampen in Libië, blijkt uit onderzoek</w:t>
       </w:r>
-      <w:r w:rsidR="00BF42CC" w:rsidRPr="00835923">
+      <w:r w:rsidR="00BF42CC" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00BF42CC" w:rsidRPr="00835923">
+      <w:r w:rsidR="00BF42CC" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Trouw</w:t>
       </w:r>
-      <w:r w:rsidR="00BF42CC" w:rsidRPr="00835923">
+      <w:r w:rsidR="00BF42CC" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidR="00BF42CC" w:rsidRPr="00835923">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidR="00BF42CC" w:rsidRPr="00F6785F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.trouw.nl/buitenland/emiraten-steunen-soedanese-paramilitairen-via-geheime-trainingskampen-in-libie-blijkt-uit-onderzoek~b13f1f98/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="45A716D9" w14:textId="1517FED2" w:rsidR="006E44CF" w:rsidRPr="00835923" w:rsidRDefault="006E44CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="45A716D9" w14:textId="1517FED2" w:rsidR="006E44CF" w:rsidRPr="00F6785F" w:rsidRDefault="006E44CF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3404</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="30D17667" w14:textId="16CAF182" w:rsidR="006A34AD" w:rsidRPr="00835923" w:rsidRDefault="006A34AD" w:rsidP="006A34AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="30D17667" w14:textId="16CAF182" w:rsidR="006A34AD" w:rsidRPr="00F6785F" w:rsidRDefault="006A34AD" w:rsidP="006A34AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00835923">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00F6785F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C1B57" w:rsidRPr="00835923">
+      <w:r w:rsidR="008C1B57" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">De Koning, M., &amp; Van den Dool, P. (2026, 23 juni). </w:t>
       </w:r>
-      <w:r w:rsidR="008C1B57" w:rsidRPr="00835923">
+      <w:r w:rsidR="008C1B57" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nederlandse ambtenaren praten vandaag in Brussel met taliban: ‘Gewetenloos en hypocriet’</w:t>
       </w:r>
-      <w:r w:rsidR="008C1B57" w:rsidRPr="00835923">
+      <w:r w:rsidR="008C1B57" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008C1B57" w:rsidRPr="00835923">
+      <w:r w:rsidR="008C1B57" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Algemeen Dagblad</w:t>
       </w:r>
-      <w:r w:rsidR="008C1B57" w:rsidRPr="00835923">
+      <w:r w:rsidR="008C1B57" w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidR="008C1B57" w:rsidRPr="00835923">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidR="008C1B57" w:rsidRPr="00F6785F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.ad.nl/buitenland/nederlandse-ambtenaren-praten-vandaag-in-brussel-met-taliban-gewetenloos-en-hypocriet~a1d2c04d/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText>￼￼</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText>https://www.ad.nl/buitenland/nederlandse-ambtenaren-praten-vandaag-in-brussel-met-taliban-gewetenloos-en-hypocriet~a1d2c04d/</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00835923">
+      <w:r w:rsidRPr="00F6785F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A62208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84DED86A"/>
     <w:lvl w:ilvl="0" w:tplc="D8B05D08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31146,50 +30675,51 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1443256686">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="798184192">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="39406415">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="605888980">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="66"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002721C6"/>
     <w:rsid w:val="00000ED1"/>
     <w:rsid w:val="00000FCF"/>
     <w:rsid w:val="000022D6"/>
     <w:rsid w:val="00002307"/>
     <w:rsid w:val="00004C65"/>
@@ -31235,50 +30765,51 @@
     <w:rsid w:val="00047D64"/>
     <w:rsid w:val="0005038F"/>
     <w:rsid w:val="00053A5E"/>
     <w:rsid w:val="0005523C"/>
     <w:rsid w:val="00056D9F"/>
     <w:rsid w:val="00057258"/>
     <w:rsid w:val="0005737B"/>
     <w:rsid w:val="00057F2D"/>
     <w:rsid w:val="00060241"/>
     <w:rsid w:val="0006104A"/>
     <w:rsid w:val="00061C09"/>
     <w:rsid w:val="000639C1"/>
     <w:rsid w:val="00064EA6"/>
     <w:rsid w:val="0006580C"/>
     <w:rsid w:val="00065E71"/>
     <w:rsid w:val="0006656F"/>
     <w:rsid w:val="00066D48"/>
     <w:rsid w:val="00066E9E"/>
     <w:rsid w:val="0006717A"/>
     <w:rsid w:val="000676DC"/>
     <w:rsid w:val="00070211"/>
     <w:rsid w:val="000716E0"/>
     <w:rsid w:val="00072840"/>
     <w:rsid w:val="00073C91"/>
     <w:rsid w:val="0007490A"/>
+    <w:rsid w:val="00074BFB"/>
     <w:rsid w:val="000761A9"/>
     <w:rsid w:val="00076ABE"/>
     <w:rsid w:val="0008033D"/>
     <w:rsid w:val="000807E2"/>
     <w:rsid w:val="00081E35"/>
     <w:rsid w:val="000824C7"/>
     <w:rsid w:val="00082541"/>
     <w:rsid w:val="00082BA5"/>
     <w:rsid w:val="000833B1"/>
     <w:rsid w:val="000843EA"/>
     <w:rsid w:val="00084670"/>
     <w:rsid w:val="00085FB5"/>
     <w:rsid w:val="00086719"/>
     <w:rsid w:val="0009320B"/>
     <w:rsid w:val="00093526"/>
     <w:rsid w:val="00093E8E"/>
     <w:rsid w:val="0009650F"/>
     <w:rsid w:val="00096A61"/>
     <w:rsid w:val="00097155"/>
     <w:rsid w:val="000972C1"/>
     <w:rsid w:val="000974EF"/>
     <w:rsid w:val="000978D6"/>
     <w:rsid w:val="000A0B6A"/>
     <w:rsid w:val="000A3BE2"/>
     <w:rsid w:val="000A415B"/>
@@ -31672,50 +31203,51 @@
     <w:rsid w:val="003770F8"/>
     <w:rsid w:val="00377BEF"/>
     <w:rsid w:val="00380575"/>
     <w:rsid w:val="0038059F"/>
     <w:rsid w:val="00380F89"/>
     <w:rsid w:val="00381963"/>
     <w:rsid w:val="00383568"/>
     <w:rsid w:val="003839D7"/>
     <w:rsid w:val="0039085A"/>
     <w:rsid w:val="00393BA3"/>
     <w:rsid w:val="00393C22"/>
     <w:rsid w:val="00394B7A"/>
     <w:rsid w:val="003954D9"/>
     <w:rsid w:val="00395886"/>
     <w:rsid w:val="00395EFF"/>
     <w:rsid w:val="00395F8D"/>
     <w:rsid w:val="00396A62"/>
     <w:rsid w:val="00396BC4"/>
     <w:rsid w:val="003A092D"/>
     <w:rsid w:val="003A0C7A"/>
     <w:rsid w:val="003A2003"/>
     <w:rsid w:val="003A202D"/>
     <w:rsid w:val="003A4BE4"/>
     <w:rsid w:val="003A4D6C"/>
     <w:rsid w:val="003A534D"/>
+    <w:rsid w:val="003A619A"/>
     <w:rsid w:val="003A6F87"/>
     <w:rsid w:val="003A707C"/>
     <w:rsid w:val="003A71DE"/>
     <w:rsid w:val="003B0656"/>
     <w:rsid w:val="003B0EE9"/>
     <w:rsid w:val="003B1791"/>
     <w:rsid w:val="003B19FC"/>
     <w:rsid w:val="003B1F42"/>
     <w:rsid w:val="003B2919"/>
     <w:rsid w:val="003B2E84"/>
     <w:rsid w:val="003B3EBF"/>
     <w:rsid w:val="003B48E8"/>
     <w:rsid w:val="003B6265"/>
     <w:rsid w:val="003B6C52"/>
     <w:rsid w:val="003B7910"/>
     <w:rsid w:val="003B79E3"/>
     <w:rsid w:val="003C0507"/>
     <w:rsid w:val="003C0517"/>
     <w:rsid w:val="003C0742"/>
     <w:rsid w:val="003C09DA"/>
     <w:rsid w:val="003C24A9"/>
     <w:rsid w:val="003C26A5"/>
     <w:rsid w:val="003C2AA9"/>
     <w:rsid w:val="003C3225"/>
     <w:rsid w:val="003C5047"/>
@@ -32091,50 +31623,51 @@
     <w:rsid w:val="00693BB8"/>
     <w:rsid w:val="0069534F"/>
     <w:rsid w:val="00695739"/>
     <w:rsid w:val="00696767"/>
     <w:rsid w:val="0069681D"/>
     <w:rsid w:val="00696BA4"/>
     <w:rsid w:val="00697232"/>
     <w:rsid w:val="006A2F7D"/>
     <w:rsid w:val="006A34AD"/>
     <w:rsid w:val="006A4934"/>
     <w:rsid w:val="006B0E75"/>
     <w:rsid w:val="006B126A"/>
     <w:rsid w:val="006B202B"/>
     <w:rsid w:val="006B2C09"/>
     <w:rsid w:val="006B2E62"/>
     <w:rsid w:val="006B3562"/>
     <w:rsid w:val="006B37F2"/>
     <w:rsid w:val="006B47AB"/>
     <w:rsid w:val="006B4DDF"/>
     <w:rsid w:val="006B5DB5"/>
     <w:rsid w:val="006B6A30"/>
     <w:rsid w:val="006B76E2"/>
     <w:rsid w:val="006C019D"/>
     <w:rsid w:val="006C1DFD"/>
     <w:rsid w:val="006C40A7"/>
+    <w:rsid w:val="006D0170"/>
     <w:rsid w:val="006D0EFB"/>
     <w:rsid w:val="006D1D09"/>
     <w:rsid w:val="006D3DD9"/>
     <w:rsid w:val="006D471D"/>
     <w:rsid w:val="006D518B"/>
     <w:rsid w:val="006D5522"/>
     <w:rsid w:val="006D72EC"/>
     <w:rsid w:val="006D7710"/>
     <w:rsid w:val="006D7BE3"/>
     <w:rsid w:val="006E0ED7"/>
     <w:rsid w:val="006E10E0"/>
     <w:rsid w:val="006E38CF"/>
     <w:rsid w:val="006E4490"/>
     <w:rsid w:val="006E44CF"/>
     <w:rsid w:val="006E4E2E"/>
     <w:rsid w:val="006E5A8C"/>
     <w:rsid w:val="006E772A"/>
     <w:rsid w:val="006F10DF"/>
     <w:rsid w:val="006F1855"/>
     <w:rsid w:val="006F20D7"/>
     <w:rsid w:val="006F32EF"/>
     <w:rsid w:val="006F3315"/>
     <w:rsid w:val="006F3E8B"/>
     <w:rsid w:val="006F4246"/>
     <w:rsid w:val="006F4E4F"/>
@@ -32248,50 +31781,51 @@
     <w:rsid w:val="007B0DC4"/>
     <w:rsid w:val="007B10AC"/>
     <w:rsid w:val="007B3E10"/>
     <w:rsid w:val="007B4339"/>
     <w:rsid w:val="007B4F80"/>
     <w:rsid w:val="007B54F2"/>
     <w:rsid w:val="007B5A3B"/>
     <w:rsid w:val="007B619B"/>
     <w:rsid w:val="007B6219"/>
     <w:rsid w:val="007B7F4F"/>
     <w:rsid w:val="007C2501"/>
     <w:rsid w:val="007C2C48"/>
     <w:rsid w:val="007C3215"/>
     <w:rsid w:val="007C32AB"/>
     <w:rsid w:val="007C3336"/>
     <w:rsid w:val="007C36A8"/>
     <w:rsid w:val="007C4498"/>
     <w:rsid w:val="007C5640"/>
     <w:rsid w:val="007C63E4"/>
     <w:rsid w:val="007C6704"/>
     <w:rsid w:val="007C759A"/>
     <w:rsid w:val="007C7714"/>
     <w:rsid w:val="007D41E3"/>
     <w:rsid w:val="007D54E2"/>
     <w:rsid w:val="007D58C8"/>
+    <w:rsid w:val="007D5B60"/>
     <w:rsid w:val="007D63B9"/>
     <w:rsid w:val="007D65CB"/>
     <w:rsid w:val="007D691D"/>
     <w:rsid w:val="007D7B7F"/>
     <w:rsid w:val="007E122E"/>
     <w:rsid w:val="007E17D1"/>
     <w:rsid w:val="007E48DA"/>
     <w:rsid w:val="007E5CB0"/>
     <w:rsid w:val="007E64A6"/>
     <w:rsid w:val="007E7938"/>
     <w:rsid w:val="007F0794"/>
     <w:rsid w:val="007F431A"/>
     <w:rsid w:val="007F4768"/>
     <w:rsid w:val="007F4B23"/>
     <w:rsid w:val="007F6833"/>
     <w:rsid w:val="007F7A6A"/>
     <w:rsid w:val="007F7D1C"/>
     <w:rsid w:val="0080043D"/>
     <w:rsid w:val="00800E3F"/>
     <w:rsid w:val="00801740"/>
     <w:rsid w:val="00802056"/>
     <w:rsid w:val="00802857"/>
     <w:rsid w:val="00802D86"/>
     <w:rsid w:val="008035B6"/>
     <w:rsid w:val="00803900"/>
@@ -32603,50 +32137,51 @@
     <w:rsid w:val="00A41FD0"/>
     <w:rsid w:val="00A424E8"/>
     <w:rsid w:val="00A42E3B"/>
     <w:rsid w:val="00A43E8C"/>
     <w:rsid w:val="00A4554F"/>
     <w:rsid w:val="00A45803"/>
     <w:rsid w:val="00A461B9"/>
     <w:rsid w:val="00A46760"/>
     <w:rsid w:val="00A46835"/>
     <w:rsid w:val="00A46EF2"/>
     <w:rsid w:val="00A473B4"/>
     <w:rsid w:val="00A47D12"/>
     <w:rsid w:val="00A50ED3"/>
     <w:rsid w:val="00A52440"/>
     <w:rsid w:val="00A5298A"/>
     <w:rsid w:val="00A536A5"/>
     <w:rsid w:val="00A5444A"/>
     <w:rsid w:val="00A548FD"/>
     <w:rsid w:val="00A555E5"/>
     <w:rsid w:val="00A55794"/>
     <w:rsid w:val="00A564F6"/>
     <w:rsid w:val="00A5672C"/>
     <w:rsid w:val="00A57184"/>
     <w:rsid w:val="00A60A77"/>
     <w:rsid w:val="00A61660"/>
+    <w:rsid w:val="00A63E08"/>
     <w:rsid w:val="00A64D9B"/>
     <w:rsid w:val="00A659AB"/>
     <w:rsid w:val="00A65BA9"/>
     <w:rsid w:val="00A663A1"/>
     <w:rsid w:val="00A66D76"/>
     <w:rsid w:val="00A67C14"/>
     <w:rsid w:val="00A72536"/>
     <w:rsid w:val="00A72E95"/>
     <w:rsid w:val="00A73177"/>
     <w:rsid w:val="00A74DE9"/>
     <w:rsid w:val="00A8077D"/>
     <w:rsid w:val="00A82A9B"/>
     <w:rsid w:val="00A831E9"/>
     <w:rsid w:val="00A8373A"/>
     <w:rsid w:val="00A8391B"/>
     <w:rsid w:val="00A83998"/>
     <w:rsid w:val="00A83C1D"/>
     <w:rsid w:val="00A83EC4"/>
     <w:rsid w:val="00A847F2"/>
     <w:rsid w:val="00A87877"/>
     <w:rsid w:val="00A90565"/>
     <w:rsid w:val="00A9148E"/>
     <w:rsid w:val="00A9196D"/>
     <w:rsid w:val="00A919F7"/>
     <w:rsid w:val="00A91D21"/>
@@ -32719,50 +32254,51 @@
     <w:rsid w:val="00B23B39"/>
     <w:rsid w:val="00B27C94"/>
     <w:rsid w:val="00B30483"/>
     <w:rsid w:val="00B3061E"/>
     <w:rsid w:val="00B310DE"/>
     <w:rsid w:val="00B31490"/>
     <w:rsid w:val="00B31E30"/>
     <w:rsid w:val="00B336F9"/>
     <w:rsid w:val="00B337B5"/>
     <w:rsid w:val="00B346F1"/>
     <w:rsid w:val="00B35BC2"/>
     <w:rsid w:val="00B35F90"/>
     <w:rsid w:val="00B365A9"/>
     <w:rsid w:val="00B37898"/>
     <w:rsid w:val="00B40CF0"/>
     <w:rsid w:val="00B41014"/>
     <w:rsid w:val="00B41369"/>
     <w:rsid w:val="00B423BE"/>
     <w:rsid w:val="00B42B48"/>
     <w:rsid w:val="00B43815"/>
     <w:rsid w:val="00B452AC"/>
     <w:rsid w:val="00B4617D"/>
     <w:rsid w:val="00B47B3A"/>
     <w:rsid w:val="00B50F4F"/>
     <w:rsid w:val="00B510D9"/>
+    <w:rsid w:val="00B51598"/>
     <w:rsid w:val="00B51656"/>
     <w:rsid w:val="00B52099"/>
     <w:rsid w:val="00B53B63"/>
     <w:rsid w:val="00B54176"/>
     <w:rsid w:val="00B55C39"/>
     <w:rsid w:val="00B5717B"/>
     <w:rsid w:val="00B60D3F"/>
     <w:rsid w:val="00B62E97"/>
     <w:rsid w:val="00B6529D"/>
     <w:rsid w:val="00B662A4"/>
     <w:rsid w:val="00B66F55"/>
     <w:rsid w:val="00B677A1"/>
     <w:rsid w:val="00B70970"/>
     <w:rsid w:val="00B721C7"/>
     <w:rsid w:val="00B73372"/>
     <w:rsid w:val="00B74AA9"/>
     <w:rsid w:val="00B74CCD"/>
     <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B75DD7"/>
     <w:rsid w:val="00B76D04"/>
     <w:rsid w:val="00B77239"/>
     <w:rsid w:val="00B77A21"/>
     <w:rsid w:val="00B81254"/>
     <w:rsid w:val="00B81325"/>
     <w:rsid w:val="00B82FCE"/>
@@ -33094,91 +32630,93 @@
     <w:rsid w:val="00E07B09"/>
     <w:rsid w:val="00E11702"/>
     <w:rsid w:val="00E1229F"/>
     <w:rsid w:val="00E139FC"/>
     <w:rsid w:val="00E13FE6"/>
     <w:rsid w:val="00E140E3"/>
     <w:rsid w:val="00E1428A"/>
     <w:rsid w:val="00E158EC"/>
     <w:rsid w:val="00E2117A"/>
     <w:rsid w:val="00E221D7"/>
     <w:rsid w:val="00E2249C"/>
     <w:rsid w:val="00E2271F"/>
     <w:rsid w:val="00E23279"/>
     <w:rsid w:val="00E2376D"/>
     <w:rsid w:val="00E239F0"/>
     <w:rsid w:val="00E2481B"/>
     <w:rsid w:val="00E24F5A"/>
     <w:rsid w:val="00E254EE"/>
     <w:rsid w:val="00E26156"/>
     <w:rsid w:val="00E270D4"/>
     <w:rsid w:val="00E3224C"/>
     <w:rsid w:val="00E32DC9"/>
     <w:rsid w:val="00E3304E"/>
     <w:rsid w:val="00E335F7"/>
     <w:rsid w:val="00E34E8C"/>
+    <w:rsid w:val="00E35540"/>
     <w:rsid w:val="00E365F1"/>
     <w:rsid w:val="00E3785F"/>
     <w:rsid w:val="00E4036D"/>
     <w:rsid w:val="00E41774"/>
     <w:rsid w:val="00E42192"/>
     <w:rsid w:val="00E443E9"/>
     <w:rsid w:val="00E51ED3"/>
     <w:rsid w:val="00E5244B"/>
     <w:rsid w:val="00E52558"/>
     <w:rsid w:val="00E52D5A"/>
     <w:rsid w:val="00E53BB4"/>
     <w:rsid w:val="00E541A3"/>
     <w:rsid w:val="00E546EE"/>
     <w:rsid w:val="00E60031"/>
     <w:rsid w:val="00E6137B"/>
     <w:rsid w:val="00E62AEC"/>
     <w:rsid w:val="00E631F1"/>
     <w:rsid w:val="00E63DB4"/>
     <w:rsid w:val="00E66649"/>
     <w:rsid w:val="00E67344"/>
     <w:rsid w:val="00E71DDA"/>
     <w:rsid w:val="00E72D6A"/>
     <w:rsid w:val="00E732F0"/>
     <w:rsid w:val="00E743FE"/>
     <w:rsid w:val="00E758B3"/>
     <w:rsid w:val="00E7625F"/>
     <w:rsid w:val="00E775DC"/>
     <w:rsid w:val="00E8069C"/>
     <w:rsid w:val="00E80DCA"/>
     <w:rsid w:val="00E81265"/>
     <w:rsid w:val="00E81675"/>
     <w:rsid w:val="00E8521F"/>
     <w:rsid w:val="00E8586F"/>
     <w:rsid w:val="00E86E7D"/>
     <w:rsid w:val="00E87788"/>
     <w:rsid w:val="00E9214A"/>
     <w:rsid w:val="00E927A6"/>
     <w:rsid w:val="00E9289E"/>
     <w:rsid w:val="00E92A1C"/>
     <w:rsid w:val="00E9438C"/>
     <w:rsid w:val="00E9447E"/>
+    <w:rsid w:val="00E948A8"/>
     <w:rsid w:val="00E948F1"/>
     <w:rsid w:val="00E957A2"/>
     <w:rsid w:val="00E96B39"/>
     <w:rsid w:val="00E9757C"/>
     <w:rsid w:val="00EA1A28"/>
     <w:rsid w:val="00EA2928"/>
     <w:rsid w:val="00EA2BDD"/>
     <w:rsid w:val="00EA4828"/>
     <w:rsid w:val="00EA570F"/>
     <w:rsid w:val="00EA69D0"/>
     <w:rsid w:val="00EA74A4"/>
     <w:rsid w:val="00EB07A7"/>
     <w:rsid w:val="00EB0B07"/>
     <w:rsid w:val="00EB173C"/>
     <w:rsid w:val="00EB2A7E"/>
     <w:rsid w:val="00EB2DC2"/>
     <w:rsid w:val="00EB2FA6"/>
     <w:rsid w:val="00EB3989"/>
     <w:rsid w:val="00EB3E37"/>
     <w:rsid w:val="00EB46A4"/>
     <w:rsid w:val="00EB59D1"/>
     <w:rsid w:val="00EB5C6D"/>
     <w:rsid w:val="00EB6D79"/>
     <w:rsid w:val="00EC0E71"/>
     <w:rsid w:val="00EC1C6B"/>
@@ -33238,50 +32776,51 @@
     <w:rsid w:val="00F36A38"/>
     <w:rsid w:val="00F40F33"/>
     <w:rsid w:val="00F411C3"/>
     <w:rsid w:val="00F42528"/>
     <w:rsid w:val="00F4481F"/>
     <w:rsid w:val="00F44D28"/>
     <w:rsid w:val="00F454CA"/>
     <w:rsid w:val="00F45A4D"/>
     <w:rsid w:val="00F45B6F"/>
     <w:rsid w:val="00F45D51"/>
     <w:rsid w:val="00F46593"/>
     <w:rsid w:val="00F4675C"/>
     <w:rsid w:val="00F468EA"/>
     <w:rsid w:val="00F46A44"/>
     <w:rsid w:val="00F47ED3"/>
     <w:rsid w:val="00F51A2D"/>
     <w:rsid w:val="00F52ED2"/>
     <w:rsid w:val="00F532C4"/>
     <w:rsid w:val="00F55FD5"/>
     <w:rsid w:val="00F576A3"/>
     <w:rsid w:val="00F5793A"/>
     <w:rsid w:val="00F60494"/>
     <w:rsid w:val="00F616F8"/>
     <w:rsid w:val="00F61C66"/>
     <w:rsid w:val="00F64CBB"/>
+    <w:rsid w:val="00F6785F"/>
     <w:rsid w:val="00F7128D"/>
     <w:rsid w:val="00F71709"/>
     <w:rsid w:val="00F7211A"/>
     <w:rsid w:val="00F726E8"/>
     <w:rsid w:val="00F72E21"/>
     <w:rsid w:val="00F734CC"/>
     <w:rsid w:val="00F73F2E"/>
     <w:rsid w:val="00F740ED"/>
     <w:rsid w:val="00F74DEB"/>
     <w:rsid w:val="00F75C8C"/>
     <w:rsid w:val="00F76735"/>
     <w:rsid w:val="00F7744A"/>
     <w:rsid w:val="00F77AF4"/>
     <w:rsid w:val="00F8139F"/>
     <w:rsid w:val="00F82291"/>
     <w:rsid w:val="00F83906"/>
     <w:rsid w:val="00F856F5"/>
     <w:rsid w:val="00F86763"/>
     <w:rsid w:val="00F87FCA"/>
     <w:rsid w:val="00F90A45"/>
     <w:rsid w:val="00F9208F"/>
     <w:rsid w:val="00F92FB6"/>
     <w:rsid w:val="00F92FD3"/>
     <w:rsid w:val="00F94251"/>
     <w:rsid w:val="00F953EE"/>
@@ -34175,856 +33714,856 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Colorful List Accent 1,Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002721C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00607AB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00607AB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00607AB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00607AB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E546EE"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E546EE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0087381D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0087381D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="279" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-    <w:name w:val="List Paragraph Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Colorful List Accent 1 Char,Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char"/>
-    <w:link w:val="ListParagraph"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB58DB"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D3B15"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D3B15"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D3B15"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D3B15"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D3B15"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00226FFF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003954D9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
     <w:name w:val="Current List1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00835923"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="74"/>
       </w:numPr>
     </w:pPr>
@@ -35409,55 +34948,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089380204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unognewsroom.org/story/en/3156/un-high-commissioner-for-human-rights-volker-tuerk-global-update-at-the-62nd-human-rights-council" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/buitenland/nederlandse-ambtenaren-praten-vandaag-in-brussel-met-taliban-gewetenloos-en-hypocriet~a1d2c04d/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/01/30/united-nations-human-rights-fora-council-approves-eu-priorities-for-2026/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnr.nl/nieuws/internationaal/10604360/italie-en-frankrijk-willen-nieuwe-unifil-vredesmissie-in-libanon" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trouw.nl/buitenland/emiraten-steunen-soedanese-paramilitairen-via-geheime-trainingskampen-in-libie-blijkt-uit-onderzoek~b13f1f98/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/documents/country-reports/ahrc6126-human-rights-situation-occupied-palestinian-territory-including" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unognewsroom.org/story/en/3156/un-high-commissioner-for-human-rights-volker-tuerk-global-update-at-the-62nd-human-rights-council" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/buitenland/nederlandse-ambtenaren-praten-vandaag-in-brussel-met-taliban-gewetenloos-en-hypocriet~a1d2c04d/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nato.int/en/about-us/official-texts-and-resources/official-texts/2026/06/18/2026-nuclear-planning-group-statement" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trouw.nl/buitenland/emiraten-steunen-soedanese-paramilitairen-via-geheime-trainingskampen-in-libie-blijkt-uit-onderzoek~b13f1f98/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/01/30/united-nations-human-rights-fora-council-approves-eu-priorities-for-2026/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnr.nl/nieuws/internationaal/10604360/italie-en-frankrijk-willen-nieuwe-unifil-vredesmissie-in-libanon" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/documents/country-reports/ahrc6126-human-rights-situation-occupied-palestinian-territory-including" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unognewsroom.org/story/en/3156/un-high-commissioner-for-human-rights-volker-tuerk-global-update-at-the-62nd-human-rights-council" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unognewsroom.org/story/en/3156/un-high-commissioner-for-human-rights-volker-tuerk-global-update-at-the-62nd-human-rights-council" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -35740,97 +35279,97 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>38</ap:Pages>
-  <ap:Words>18095</ap:Words>
-  <ap:Characters>99527</ap:Characters>
+  <ap:Words>18001</ap:Words>
+  <ap:Characters>99010</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>829</ap:Lines>
-  <ap:Paragraphs>234</ap:Paragraphs>
+  <ap:Lines>825</ap:Lines>
+  <ap:Paragraphs>233</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>117388</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>116778</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00F6731A3FAB99514ABEE3B90DAAE1152C</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>1f87692a-5081-40f5-be8d-60562c801ce7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="BZForumOrganisation">
     <vt:lpwstr>2;#Not applicable|0049e722-bfb1-4a3f-9d08-af7366a9af40</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BZDossierBudgetManager">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="BZTheme">
     <vt:lpwstr>1;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="BZDossierSendTo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="BZDossierResponsibleDepartment">
     <vt:lpwstr/>
   </property>