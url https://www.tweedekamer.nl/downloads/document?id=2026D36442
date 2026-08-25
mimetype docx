--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,2968 +1,782 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007C5101" w:rsidP="00774CD1" w:rsidRDefault="004C5394" w14:paraId="4229BF15" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00DC4237" w:rsidP="00DC4237" w:rsidRDefault="00A306AD" w14:paraId="5356ED5C" w14:textId="19304B17">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36180</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237" w:rsidR="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Doen waar Nederland goed in is - Strategie voor Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00DC4237" w:rsidP="00DC4237" w:rsidRDefault="00DC4237" w14:paraId="04B61965" w14:textId="6B02839A">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>230</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00DC4237" w:rsidP="00A306AD" w:rsidRDefault="00DC4237" w14:paraId="62C22514" w14:textId="0021D687">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="007C5101" w:rsidP="00774CD1" w:rsidRDefault="007C5101" w14:paraId="4229BF16" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00DC4237" w:rsidP="00A306AD" w:rsidRDefault="00DC4237" w14:paraId="19EBB121" w14:textId="7FFB051D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="007C5101" w:rsidP="00774CD1" w:rsidRDefault="00207F35" w14:paraId="4229BF17" w14:textId="591D882F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="5F6A04DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...17 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="78B02B69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief zal worden ingegaan op de invulling van de motie van 15 januari jl., ingediend door het lid Bamenga c.s. om succesvolle programma's in het Grote Merengebied, bijvoorbeeld op het gebied van gezondheid, rechtsstaat, handel en grondstoffen, zo veel mogelijk voort te zetten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C5101" w:rsidP="00774CD1" w:rsidRDefault="007C5101" w14:paraId="4229BF18" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="1BA0A3D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D74308" w:rsidP="00774CD1" w:rsidRDefault="00207F35" w14:paraId="70D259C7" w14:textId="7E7C370F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227589930" w:id="0"/>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Grote Meren Programma (GMP) richt zich sinds 2008 op het bevorderen van stabiliteit in de Grote Meren regio, met Oost-DRC als focusgebied. In de beleidsbrief ontwikkelingshulp van 20 februari 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is uw Kamer geïnformeerd over het voornemen tot beëindigen van het Grote Meren Programma. Deze keuze is onder meer het gevolg van de bezuinigingen op het ontwikkelingssamenwerkingsbudget en de doelgerichtere inzet van de beperkte middelen, zoals toegelicht in voorgenoemde Kamerbrief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="7C7F9012" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...53 lines deleted...]
-    <w:p w:rsidR="00D74308" w:rsidP="00774CD1" w:rsidRDefault="00D74308" w14:paraId="18F6F015" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237" w:rsidDel="005848AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de invulling van deze motie blijft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het uitgangspunt dat het GMP als geheel wordt beëindigd, conform de eerdere beslissing die reeds is gecommuniceerd aan de Kamer. Ook dit kabinet houdt vast aan de doelgerichte inzet van de beperkte middelen. Tegelijkertijd deelt het kabinet de zorgen van de Kamer over het voortdurende conflict tussen DRC en Rwanda, het ernstige risico op regionale spillover, en de immer toenemende humanitaire noden en grote aantallen slachtoffers van seksueel geweld in Oost-DRC. Daarom kiest het kabinet voor invulling van betreffende motie op een doelmatige wijze en daar waar de noden het hoogste zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="44C6EBF7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00950B7B" w:rsidP="00950B7B" w:rsidRDefault="00950B7B" w14:paraId="281D9BF0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een programma gericht op seksuele en reproductieve gezondheid en rechten (SRGR) zal worden verlengd met een jaar (EUR 2 miljoen). Hiermee wordt onder andere zorg aan slachtoffers van seksueel en gender-gerelateerd geweld in Oost-DRC geboden. Daarnaast zal op het gebied van rechtsstaat, handel en grondstoffen een technische assistentie aan de International Conference on the Great Lakes Region (ICGLR) gefinancierd worden gedurende 2 jaar (totaal EUR 4 miljoen). ICGLR is een regionale gouvernementele organisatie met 12 lidstaten, waaronder zowel DRC als Rwanda, gericht op stabiliteit, economische integratie en het beheer van grondstoffen. Binnen haar mandaat speelt de ICGLR onder meer een rol in de lopende vredesprocessen onder leiding van de VS en Qatar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="1E572C16" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...82 lines deleted...]
-    <w:p w:rsidR="00950B7B" w:rsidP="00774CD1" w:rsidRDefault="00950B7B" w14:paraId="2A3FC68E" w14:textId="43BA873F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet spant zich er voor in het uitfaseren van het GMP op een verantwoorde manier te laten verlopen. Dit gebeurt onder meer door contracten geleidelijk af te laten lopen, organisaties te ondersteunen door flexibiliteit te bieden om vertraging ten gevolgen van het conflict op te vangen, aandacht te vragen voor de duurzaamheidsplannen van de projecten, het behouden van opgebouwde (kennis)netwerken, en het bieden van ondersteuning bij de transitie en het zoeken naar nieuwe vormen van financiering voor de projecten en uitvoeringsorganisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="11431B2A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00993DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="5675E58F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>waaronder zowel DRC als Rwanda, gericht op stabiliteit, economische integratie en het beheer van grondstoffen. Binnen haar mandaat speelt de ICGLR onder meer een rol</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="008B451B">
         <w:t>Zoals toegelicht in de Kamerbrief over de situatie in Congo, d.d. 20 maart 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B451B" w:rsidR="006A2C1E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="008B451B">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, betekent het uitfaseren van het GMP niet dat Nederland niet langer actief blijft in de Grote Meren regio. Nederland blijft middels de ambassades in de regio werkzaam op diverse beleidsterreinen, en blijft ook humanitaire hulp bieden om bij te dragen aan de verlichting van de noden in de DRC. Daarom draagt Nederland dit jaar EUR 8 miljoen bij aan het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>DRC Humanitarian Fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B451B" w:rsidR="00311665">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00216A63" w:rsidR="008B451B" w:rsidP="00774CD1" w:rsidRDefault="008B451B" w14:paraId="4ED14DA0" w14:textId="77777777">
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook zijn alle humanitaire partners die Nederland met flexibele financiering steunt (VN-organisaties, Rode Kruis-beweging en Dutch Relief Alliance) actief in het Grote Merengebied, bijvoorbeeld ter ondersteuning van de ontheemdingscrisis en de huidige Ebola uitbraak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="03F48DD9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008B451B" w:rsidR="00814C18" w:rsidP="00774CD1" w:rsidRDefault="000C009D" w14:paraId="12BFF5D2" w14:textId="1A7DF937">
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="57F26AB7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008B451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder blijft Nederland voorlopig bijdragen aan lokale en regionale conflictbemiddeling en bescherming van burgers, via partnerschappen ter ondersteuning van het maatschappelijk middenveld. Voorts steunt Nederland projecten die bijdragen aan rekenschap voor misdaden uit het verleden door te werken aan het opbouwen van dossiers tegen vermeende schendingen van het internationaal oorlogsrecht. Daarnaast is Nederland mede-oprichter en donor van het European Partnership for Responsible Minerals (EPRM), dat sinds 2016 projecten in de DRC, Rwanda en Oeganda financiert om transparantie in de mijnbouwsector te bevorderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="09F4C0C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="0D937087" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft zich tevens inspannen om in Europees verband bij te dragen aan de verscheidene vredesprocessen ter bevordering van regionale stabiliteit en respect voor het internationaal recht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="6C50984C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="6AEF90B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00DC4237" w:rsidRDefault="00A306AD" w14:paraId="417C1B50" w14:textId="2F2EF4DA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4237" w:rsidR="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B451B" w:rsidR="00E433EC">
-[...12 lines deleted...]
-    <w:p w:rsidR="00311665" w:rsidP="00774CD1" w:rsidRDefault="00311665" w14:paraId="7716AA2A" w14:textId="77777777">
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00DC4237" w:rsidRDefault="00A306AD" w14:paraId="65F2D53C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="2FEB459A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E20E6D" w:rsidP="00774CD1" w:rsidRDefault="00E20E6D" w14:paraId="1FE2AF40" w14:textId="5C2E9EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="6FD9E083" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="002F4C45" w:rsidP="00774CD1" w:rsidRDefault="002F4C45" w14:paraId="5C54775C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="00A306AD" w:rsidP="00A306AD" w:rsidRDefault="00A306AD" w14:paraId="1486EAF1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...76 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2779" w:bottom="1080" w:left="1584" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC4237" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="16EFE204" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DC4237" w:rsidR="006F53E6" w:rsidSect="005C3326">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AE11BC4" w14:textId="77777777" w:rsidR="00C42465" w:rsidRDefault="00C42465">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="401ABBC3" w14:textId="77777777" w:rsidR="000749A5" w:rsidRDefault="000749A5" w:rsidP="00A306AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E4C0262" w14:textId="77777777" w:rsidR="00C42465" w:rsidRDefault="00C42465">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4FF04D52" w14:textId="77777777" w:rsidR="000749A5" w:rsidRDefault="000749A5" w:rsidP="00A306AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="628B1598" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00A306AD" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="7BB772CE" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00A306AD" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11D5AD32" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00A306AD" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7931C053" w14:textId="77777777" w:rsidR="00C42465" w:rsidRDefault="00C42465">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="036D09BB" w14:textId="77777777" w:rsidR="000749A5" w:rsidRDefault="000749A5" w:rsidP="00A306AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59EDC5A7" w14:textId="77777777" w:rsidR="00C42465" w:rsidRDefault="00C42465">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6D64FF61" w14:textId="77777777" w:rsidR="000749A5" w:rsidRDefault="000749A5" w:rsidP="00A306AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="65334BB5" w14:textId="5DCC98CE" w:rsidR="001E5298" w:rsidRPr="004C5394" w:rsidRDefault="001E5298">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="648EFCC1" w14:textId="75EA0163" w:rsidR="00A306AD" w:rsidRPr="00DC4237" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006A2C1E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Motie 36 800- XVII, nr. 32</w:t>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800-XVII, nr. 32</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1BFA6630" w14:textId="6A58B609" w:rsidR="00DC74D1" w:rsidRPr="004C5394" w:rsidRDefault="00DC74D1">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5C836788" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00DC4237" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006A2C1E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 36 180 nr. 133</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="77AFC68F" w14:textId="38A3B876" w:rsidR="006A2C1E" w:rsidRPr="006A2C1E" w:rsidRDefault="006A2C1E">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3827AA11" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00DC4237" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2C1E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006A2C1E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DC4237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 208</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4229BF1E" w14:textId="7A1B3EC9" w:rsidR="007C5101" w:rsidRDefault="004C5394">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5256717B" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00A306AD" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4229BF20" w14:textId="4586B8BD" w:rsidR="007C5101" w:rsidRDefault="004C5394">
-[...1142 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6062C862" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00A306AD" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...586 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C1A2417" w14:textId="77777777" w:rsidR="00A306AD" w:rsidRPr="00A306AD" w:rsidRDefault="00A306AD" w:rsidP="00A306AD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C5101"/>
-[...121 lines deleted...]
-    <w:rsid w:val="00F17ADA"/>
+    <w:rsidRoot w:val="00A306AD"/>
+    <w:rsid w:val="000749A5"/>
+    <w:rsid w:val="00435751"/>
+    <w:rsid w:val="005C3326"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007741F3"/>
+    <w:rsid w:val="0081105D"/>
+    <w:rsid w:val="0081597A"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rsid w:val="00DC4237"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4229BF15"/>
-  <w15:docId w15:val="{F8FFCD69-637E-4476-87E1-89AEAEAB0ED4}"/>
+  <w14:docId w14:val="625B556D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A34BCE38-7C5B-4677-9607-9523C7E7FAE8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2971,77 +785,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3066,75 +880,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3169,55 +983,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3286,1001 +1100,689 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00A306AD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...44 lines deleted...]
-      <w:ind w:left="-1417"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...136 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...24 lines deleted...]
-    <w:qFormat/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A306AD"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...175 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00207F35"/>
+    <w:rsid w:val="00A306AD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...55 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E5298"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001E5298"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="00A306AD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...14 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00422597"/>
-[...11 lines deleted...]
-    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00422597"/>
-[...9 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00A306AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00422597"/>
-[...8 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00A306AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...23 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A306AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC4237"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4333,51 +1835,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4441,65 +1943,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4520,178 +2022,79 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3710</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>711</ap:Words>
+  <ap:Characters>3915</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4376</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4617</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-08T13:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F001FD42520B8942348BDC07E3576D46EED</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>