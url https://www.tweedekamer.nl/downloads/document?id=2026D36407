--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -1,2736 +1,1247 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="11FED1F0" w14:textId="5DC6748A">
-[...19 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="001C1AC5" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="23E8CF73" w14:textId="70732F43">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spoor: vervoer- en beheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="001C1AC5" w:rsidP="001C1AC5" w:rsidRDefault="001C1AC5" w14:paraId="71F92D70" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="00CB79CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1301</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="001C1AC5" w:rsidP="001C1AC5" w:rsidRDefault="001C1AC5" w14:paraId="46161DAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="001C1AC5" w14:paraId="749036BA" w14:textId="00C2024E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="00CB79CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="00CB79CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij ontvangt de Kamer het voorstel met de stappen die in het Programma Toekomstige Marktordening Spoor (TMS) worden gezet zodat begin volgend jaar de juiste keuzes gemaakt kunnen worden. Hiermee geef ik invulling aan de toezegging die tijdens het commissiedebat Spoor op 3 juni jl. is gedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="00CB79CA">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="00CB79CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik streef daarbij naar een breed maatschappelijk draagvlak, omdat dit besluit de kaders creëert waarbinnen invulling gegeven zal worden aan het personenvervoer per spoor in Nederland. Hierbij past dat ik de Kamer tussentijds informeer en de stappen in het proces richting besluitvorming in 2027 van tevoren schets. Ik zie de rol van de procesbegeleider, zoals besproken in het commissiedebat ook vanuit dit perspectief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="5B9078AD" w14:textId="5E366CC7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="50726F78" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verdiepingsfase </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="52D4158F" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="512B3AA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderzoeken die bij de Kamerbrief van 24 april met de Kamer zijn gedeeld, bieden een brede kennisbasis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="009C7990">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009C7990">
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze inzichten worden de komende maanden op een aantal thema’s verdiept om tot een goed onderbouwde keuze voor de marktordening op het spoor na 2033 te kunnen komen. Dit betreft de thema’s: economische, institutionele en gedragsmatige effecten, netwerkkeuzes, reizigersbelangen, systeemtaken en governance. Na de zomer zal ik de Kamer nader informeren over de voortgang van deze verdiepingsfase en de opdracht van de procesbegeleider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="02757C93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="7038C274" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Daarnaast heeft de vaste Commissie voor Infrastructuur en Waterstaat tijdens de procedurevergadering van 20 mei besloten tot een technische briefing en een rondetafelgesprek.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C7990">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="009C7990">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het ministerie IenW is graag bereid om tijdens de technische briefing in gesprek te gaan over de conclusies van de onderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="4C88DF0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="39E17FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoudelijke gesprekken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="3A5C753D" w14:textId="7BC895EB">
-[...27 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="1AF7E255" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Direct na de zomer ga ik graag met de Kamer in gesprek over de mogelijke keuzes voor de marktordening op het spoor na 2033 en de kansen en risico’s die gepaard gaan met deze keuzes. De gestelde beleidsdoelen, de inzichten uit de verdiepingsfase, de eerder genoemde rapporten kunnen hierbij behulpzaam zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="32B28D0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="06DA1214" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mijn doel is om vanaf september tot en met begin 2027 de Kamer in stappen te informeren over mogelijke keuzes en de bijbehorende kansen en risico’s en hierover in gesprek te gaan. Ik zie dit als een proces waarbij we meerdere keren met elkaar overleggen, zodat de Kamer richting kan geven. Dit begint met de gestelde beleidsdoelen waaraan de toekomstige marktordening moet bijdragen. Voor de hierop volgende inhoudelijke dialoog over de mogelijke keuzes, zal ik zorgen dat de Kamer een volledig beeld heeft van mogelijkheden en consequenties die gepaard gaan met het maken van keuzes voor de marktordening. Dit betekent dat er ruimte is om aanvullende vragen mee te nemen in dit proces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="76F44162" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="137D4EAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij belangrijke stappen in het programma overleg ik ook met de decentrale overheden, aangezien deze </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233624165" w:id="0"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als verleners van spoorconcessies bestuurlijk medeverantwoordelijk zijn voor ons spoorsysteem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Parallel aan deze gesprekken, spreek ik dit najaar ook met </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233624104" w:id="1"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stakeholders als reizigersorganisaties, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Mijn doel is om vanaf september tot en met begin 2027 de Kamer in stappen te informeren over mogelijke keuzes en de bijbehorende kansen en risico’s en hierover in gesprek te gaan. Ik zie dit als een proces waarbij we meerdere keren met elkaar overleggen, zodat de Kamer richting kan geven. Dit begint met de gestelde beleidsdoelen waaraan de toekomstige marktordening moet bijdragen. Voor </w:t>
-[...60 lines deleted...]
-        <w:t>medeverantwoordelijk zijn voor ons spoorsysteem</w:t>
+        <w:t>vervoerders, consumentenorganisati</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="009C7990">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C7990">
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>es en andere belanghebbenden om ook hun kennis van het spoornet te benutten en hun belangen scherp te krijgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="1E19E982" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="49402946" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="3D7C47E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals ik tijdens het commissiedebat spoor van 3 juni heb aangegeven, wil ik externe begeleiding bij het proces betrekken om de beelden en perspectieven van alle stakeholders goed in kaart te brengen. Zodoende kunnen we het goede debat met elkaar voeren en zorgen dat alle invalshoeken in beeld zijn. Direct na de zomer informeer ik de Kamer hier verder over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="63DE80B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="69FBED1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kabinetsbesluit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="00C3E061" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op basis van de externe onderzoeksrapporten, de inzichten uit de verdiepingsfase en de gesprekken die gevoerd worden met stakeholders en de Kamer, neemt het kabinet begin 2027 een besluit voor de marktordening op het spoor na 2033. In dat besluit worden keuzes gemaakt over vier samenhangende onderdelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="7583AC39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7990">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de publieke belangen waaraan de marktordening moet bijdragen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="6DE98208" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="5772EF62" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7990">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de gewenste indeling van het spoornetwerk;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="322E5881" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="6F565E89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C7990">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de marktbenadering die daarbij past;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="37062069" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="5F75A91A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de sturing en organisatie die daarvoor nodig zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="011623EE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="001C1AC5" w:rsidP="001C1AC5" w:rsidRDefault="001C1AC5" w14:paraId="4310CFF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="3FE523AF" w14:textId="0DE91D2C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vervolg op kabinetsbesluit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="5496D73A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na de besluitvorming zal volgend jaar een start worden gemaakt met de implementatie die doorloopt tot 2034. Bij die implementatie moeten er nog allerlei besluiten worden genomen voordat er in 2034 treinen rijden. Denk aan een mogelijke marktanalyse, de borging van systeemtaken, aanpassing van regelgeving, programma’s van eisen van concessies, etc. Ook bij deze stappen wordt de Kamer nauw betrokken. Het besluit van begin 2027 is dan ook geen sluitstuk, maar een belangrijke tussenstap naar een nieuw proces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="39CBA011" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="53C87767" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een goed werkende marktordening is mede afhankelijk van effectieve sturing op het gebruik van de infrastructuurcapaciteit. Daarom stem ik het proces van TMS goed af op dat van de capaciteitsverordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="4C999258" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="3A901156" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proces capaciteitsverordening </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="48DA17A7" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="43F5E224" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 2 juni jl. informeerde ik de Kamer over de hoofdlijnen van de nieuwe verordening spoorweginfrastructuurcapaciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="009C7990">
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De verordening is inmiddels gepubliceerd en op 11 juni 2026 in werking getreden. De verordening zal gefaseerd van toepassing worden tot het jaar 2031. Met de verordening verandert de manier waarop spoorwegcapaciteit wordt verdeeld. Onder de nieuwe verordening kan beleidssturing via ‘strategische richtsnoeren’ gegeven worden aan ProRail voor de verdeling van spoorcapaciteit. Naar aanleiding van het CD spoor van 3 juni jl. informeer ik u hierbij nader over het proces om tot deze beleidssturing te komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00F46233" w:rsidP="00F46233" w:rsidRDefault="00F46233" w14:paraId="71CA4C10" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009C7990">
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="4AF14702" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="253DFFF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De strategische richtsnoeren moeten in het najaar van 2027 gereed zijn, zodat ProRail tijdig beleidssturing ontvangt voor de capaciteitsplanning, voor de dienstregeling van 2031 en de jaren daarna. De strategische richtsnoeren kunnen bestaan uit bindende en niet-bindende elementen. Voor de bindende elementen van de strategische richtsnoeren wordt een algemene maatregel van bestuur (AMvB) opgesteld. De komende maanden worden de ontwerp strategische richtsnoeren opgesteld en vindt daarover afstemming plaats met de betrokken stakeholders. Naar verwachting kan de internetconsultatie aan het einde van dit jaar worden gehouden. De voorhang van de AMvB in de Tweede Kamer zal naar verwachting in het voorjaar van 2027 plaatsvinden. Omdat het bindende en niet-bindende deel van de strategische richtsnoeren één geheel vormen, zal ook het niet-bindende deel dan aan de kamer worden voorgelegd. In het najaar zal ik u informeren over de voortgang van het opstellen van de strategische richtsnoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="56910084" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="13CDAFBB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Daarnaast heeft ProRail onderzoek gedaan naar het werken met kaderovereenkomsten en is zij inmiddels begonnen met de voorbereidingen voor een pilot met kaderovereenkomsten op de HSL-Zuid. In een kaderovereenkomst kunnen afspraken gemaakt worden die betrekking hebben op het meerjarig vastleggen van spoorcapaciteit. De uitkomsten van het onderzoek en de pilot worden betrokken bij het uitwerken van de strategische richtsnoeren onder de verordening en in het programma TMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C7990" w:rsidR="00FA177A" w:rsidP="00FA177A" w:rsidRDefault="00FA177A" w14:paraId="3901C409" w14:textId="46BE0405">
-[...29 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="4A7435BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="001C1AC5" w:rsidP="001C1AC5" w:rsidRDefault="001C1AC5" w14:paraId="3CFC96FF" w14:textId="3960A9D9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="00CB79CA" w:rsidP="001C1AC5" w:rsidRDefault="00CB79CA" w14:paraId="673E1BE6" w14:textId="05375C7E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5" w:rsidR="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1AC5" w:rsidR="004E5D09" w:rsidP="001C1AC5" w:rsidRDefault="004E5D09" w14:paraId="15A79372" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001C1AC5" w:rsidR="004E5D09" w:rsidSect="00675812">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33F93B85" w14:textId="77777777" w:rsidR="006D0F3D" w:rsidRDefault="006D0F3D" w:rsidP="0026036E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2FCB2A23" w14:textId="77777777" w:rsidR="00DC0741" w:rsidRDefault="00DC0741" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="250FAC0E" w14:textId="77777777" w:rsidR="006D0F3D" w:rsidRDefault="006D0F3D" w:rsidP="0026036E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B82C2FA" w14:textId="77777777" w:rsidR="00DC0741" w:rsidRDefault="00DC0741" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20B909C9" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="00CB79CA" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AC6DDCA" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="00CB79CA" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55647EED" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="00CB79CA" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CE7CC38" w14:textId="77777777" w:rsidR="006D0F3D" w:rsidRDefault="006D0F3D" w:rsidP="0026036E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6DCBE820" w14:textId="77777777" w:rsidR="00DC0741" w:rsidRDefault="00DC0741" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6198F343" w14:textId="77777777" w:rsidR="006D0F3D" w:rsidRDefault="006D0F3D" w:rsidP="0026036E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6ACAAD7C" w14:textId="77777777" w:rsidR="00DC0741" w:rsidRDefault="00DC0741" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6CC36823" w14:textId="77777777" w:rsidR="00F46233" w:rsidRPr="0066011D" w:rsidRDefault="00F46233" w:rsidP="00F46233">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="20047B50" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="001C1AC5" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0066011D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202606-041.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1F7F00C6" w14:textId="77777777" w:rsidR="00F46233" w:rsidRPr="0066011D" w:rsidRDefault="00F46233" w:rsidP="00F46233">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="66FB624F" w14:textId="7F3B183E" w:rsidR="00CB79CA" w:rsidRPr="001C1AC5" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0066011D">
-[...12 lines deleted...]
-        <w:t>Nr. 1283.</w:t>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 984, nr. 1283.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="664D81B8" w14:textId="77777777" w:rsidR="00F46233" w:rsidRPr="00BC2415" w:rsidRDefault="00F46233" w:rsidP="00F46233">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="54F75E05" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="001C1AC5" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0066011D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026Z10067, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="0066011D">
+        <w:r w:rsidRPr="001C1AC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.tweedekamer.nl/downloads/document?id=2026D22661</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0066011D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="46766F39" w14:textId="77777777" w:rsidR="00F46233" w:rsidRPr="009C7990" w:rsidRDefault="00F46233" w:rsidP="00F46233">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="30DEC02E" w14:textId="19399845" w:rsidR="00CB79CA" w:rsidRPr="001C1AC5" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009C7990">
-[...46 lines deleted...]
-        <w:t>1288.</w:t>
+      <w:r w:rsidRPr="001C1AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 984, nr. 1288.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...410 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12F04E16" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="00CB79CA" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5E563E33" w14:textId="77777777" w:rsidR="00F95C2E" w:rsidRDefault="00CC1D69">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A33EC74" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="00CB79CA" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1418 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59E2AD2C" w14:textId="77777777" w:rsidR="00CB79CA" w:rsidRPr="00CB79CA" w:rsidRDefault="00CB79CA" w:rsidP="00CB79CA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D4315D"/>
+    <w:nsid w:val="4DCF5146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0670638A"/>
+    <w:tmpl w:val="82706E82"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -2858,267 +1369,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="151220264">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1782072796">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FA177A"/>
-[...130 lines deleted...]
-    <w:rsid w:val="00FE7117"/>
+    <w:rsidRoot w:val="00CB79CA"/>
+    <w:rsid w:val="001C1AC5"/>
+    <w:rsid w:val="003B6FE3"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00675812"/>
+    <w:rsid w:val="00CB79CA"/>
+    <w:rsid w:val="00DA43D2"/>
+    <w:rsid w:val="00DC0741"/>
+    <w:rsid w:val="00E11479"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="68CD8704"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="175177C1"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F1171CB3-C4DA-4C09-AFA3-C2297B564535}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3446,1070 +1832,746 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00FA177A"/>
-[...15 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading4">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading6">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading7">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading8">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading9">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...6 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB79CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB79CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...9 lines deleted...]
-    <w:link w:val="Quote"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...9 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
     <w:name w:val="Ondertekening_Area1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...9 lines deleted...]
-      </w:tabs>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
-    <w:rPr>
-[...90 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...5 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA177A"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:rsid w:val="00FA177A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...15 lines deleted...]
-    <w:rsid w:val="0026036E"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0026036E"/>
+    <w:rsid w:val="00CB79CA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B72BE1"/>
-[...8 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00CB79CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...15 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CB79CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B205C"/>
-[...7 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00CB79CA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="008D40E9"/>
+    <w:rsid w:val="00CB79CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C1AC5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2026D22661" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4566,51 +2628,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4674,65 +2736,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4753,80 +2815,93 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5855</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1086</ap:Words>
+  <ap:Characters>5973</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>49</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6869</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7045</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>