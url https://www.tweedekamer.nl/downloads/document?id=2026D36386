--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -1,4182 +1,2678 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00905B3D" w:rsidRDefault="00340ECA" w14:paraId="25070C6D" w14:textId="77777777"/>
-[...56 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00F05564" w:rsidRDefault="00B00B09" w14:paraId="2318DC60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>36630</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidR="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidR="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidR="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidR="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Brede Welvaart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00F05564" w:rsidP="004474D9" w:rsidRDefault="00F05564" w14:paraId="451212B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00F05564" w:rsidP="00F05564" w:rsidRDefault="00F05564" w14:paraId="67EFD821" w14:textId="6B9AB243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00F05564" w:rsidP="00F05564" w:rsidRDefault="00F05564" w14:paraId="5A2A54DD" w14:textId="4774D046">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F05564" w:rsidP="00905B3D" w:rsidRDefault="00F05564" w14:paraId="45267437" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="4F90EFA3" w14:textId="69ED06B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Een Nederland waarin het goed leven is. Met toonaangevende zorg, sterk onderwijs en hoogstaande voorzieningen. Waarin het goed werken en ondernemen is. Dat is het Nederland met brede welvaart dat we hebben gebouwd op de kracht van onze concurrerende en innovatieve economie. Maar die economie en daarmee die brede welvaart is niet vanzelfsprekend. Er zijn duidelijke keuzes en er is groot onderhoud nodig om onze economie structureel met 1,5% per jaar te laten groeien en zo onze welvaart te borgen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="1346F4FF" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="4C7904B4" w14:textId="3181BC39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland heeft grote kwaliteiten die maken dat we dit kunnen. Ons vermogen om samen te werken en bruggen te bouwen. Open en wederkerig. Tussen belangen, talenten, perspectieven en kwaliteiten. Van de kennisinstellingen en het onderwijs tot het bedrijfsleven en andere maatschappelijke organisaties. Samen bouwen aan sterke ecosystemen in plaats van oppervlakkige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>egosystemen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="40E2F397" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maar Nederland kent ook grote uitdagingen. Mede door vergrijzing is de rek uit de arbeidsmarkt, de geopolitieke druk op economische relaties neemt toe, technologische ontwikkelingen vergen dat we </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>meeveranderen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om niet achterop te raken en voor concurrentiekracht moeten we slimmer in plaats van harder werken. We moeten kiezen voor wat ons sterk maakt. En beschermen wat waardevol is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="0534F891" w14:textId="14E85FCA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze noodzaak hoort u niet alleen bij mij en het huidige kabinet. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Enrico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Letta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mario Draghi, Peter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de toonaangevende experts uit de Staatscommissie Demografische Ontwikkelingen 2050 laten zien dat we er voor onze toekomstige welvaart niet komen door te doen wat we deden. We moeten keuzes maken, waarmee we nu en voor de lange termijn onze productiviteit versterken en economische groei verhogen. We moeten benutten wat Nederland in haar mars heeft, van onze kennisinstellingen van wereldkwaliteit en innovatieve bedrijven, tot onze goed opgeleide mensen en diepgewortelde ondernemerszin. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Daarbij zijn we zuinig op onze toonaangevende bedrijven en houden we heel Nederland aantrekkelijk om te ondernemen en te investeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="4E1E4640" w14:textId="13DBF9B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het vraagt dat we ons talent voor samenwerking, door sectoren en perspectieven heen, een stap dieper durven benutten. Door deze krachten te verbinden met duidelijke prioriteiten, gerichte investeringen en betere randvoorwaarden voor ondernemers kan Nederland opnieuw vooroplopen. Door doortastend en integraal oplossingen te vinden voor problemen die al te lang een rem zetten op onze economie en samenleving. Door onze krachtige samenwerking in regionale innovatie-ecosystemen van wereldklasse optimaal te benutten, versterken en uit te bouwen. Dit is de opdracht voor de Taskforce Toekomstige Welvaart en Vestigingsklimaat (hierna: Taskforce) die het kabinet met haar partners is aangegaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="329DEDF0" w14:textId="59937ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de Taskforce maken we de keuzes en bouwen we aan de randvoorwaarden die nodig zijn voor 1,5% structurele economische groei. Door te innoveren, te verduurzamen en te investeren. Door belangrijke stappen te zetten voor onze toekomstige welvaart op precies die plekken en momenten waar die het hardst nodig zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Een Taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van resultaten in plaats van eindeloos overleggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="6FBDEFB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="64A25662" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In deze brief neem ik u mee in wat deze Taskforce heeft gedaan en hoe zij aan haar ambities werkt. Ik neem u op hoofdlijnen mee in het proces, de voorbereidingen die zijn getroffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het eerste tastbare resultaat. In de bijlage stuur ik u ook de Kabinetsappreciatie op het Rapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Tweede Productiviteitsagenda om uw Kamer in samenhang te informeren, alsook separaat de Talentstrategie als concreet resultaat van deze Taskforce.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In september zal het kabinet een breed pakket presenteren met daarin de acties voor de Nationale Investeringsinstelling, het Nationaal Agentschap Disruptieve Innovatie en het Nationaal Groeifonds. De verdere uitwerking van de in de brief genoemde acties vindt plaats binnen de beschikbare budgettaire ruimte, mede afhankelijk van de augustusbesluitvorming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="42D8E736" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="162AD4E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wat doet de Taskforce?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="0435F33E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK61" w:id="0"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De Taskforce gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investeringen aanjagen, belemmeringen wegnemen en kansrijke interventies uitvoeren én opschalen in bestaande en nieuwe ecosystemen. Nadrukkelijk samen met bedrijven, kennisinstellingen, publieke organisaties, medeoverheden en financiers. Daarbij werken verschillende bewindspersonen en hun departementen in nauwe verbondenheid met elkaar samen. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00251038">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samenhang en de interdepartementale samenwerking zit de kracht van de Taskforce om doorbraken te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="24924D68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De focus van de Taskforce ligt op de vier domeinen die, in lijn met het coalitieakkoord en de bestaande inzet op het industriebeleid, essentieel zijn voor onze toekomstige economie en maatschappelijk welzijn. Deze domeinen zijn door zowel de Europese Commissie als in het Rapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïdentificeerd als de grote transities van deze eeuw en zijn daarmee van groot maatschappelijk belang. Het opbouwen en onderhouden van technologische nicheposities binnen deze domeinen draagt bij aan regionale ontwikkeling, biedt ons economische groei en staat ons toe strategisch relevant te blijven binnen Europa en in de rest van de wereld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00706A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...205 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De vier domeinen zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="1BB064F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-[...95 lines deleted...]
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="09EA2526" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00B1563B" w:rsidRDefault="00B1563B" w14:paraId="591D93C5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Digitalisering &amp; AI, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="769FC80B" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00B1563B" w:rsidRDefault="00B1563B" w14:paraId="5EBAD012" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Veiligheid &amp; weerbaarheid, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="6ACA3266" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00B1563B" w:rsidRDefault="00B1563B" w14:paraId="3FCD24C5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Energie- &amp; klimaattechnologie en </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="69FC5C2D" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00B1563B" w:rsidRDefault="00B1563B" w14:paraId="3C08786D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Life </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; biotechnologie. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2C00C5CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dit zijn domeinen waar Nederland een sterke positie heeft op het gebied van onderzoek en ontwikkeling, en waar we onze strategische autonomie willen versterken. Deze domeinen zijn cruciaal voor onze toekomstige welvaart en zijn in toenemende mate bepalend voor de machtsverhoudingen in de wereld. Het kabinet sluit hiermee aan bij de strategische ambities van de Europese Unie. De domeinen zijn bovendien cruciaal voor de uitdagingen van deze tijd, zoals klimaatverandering, digitalisering en gezond ouder worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidDel="00F60A59" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="09AC3F3F" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="7831BA37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20B5A">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Waar staan we nu?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="7CD72821" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="26C1BC54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Na installatie is het kabinet voortvarend gestart met de uitwerking van de Taskforce.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="652B794A" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="7162AF2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hieronder neem</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13" w:rsidDel="00AD2A04">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00AD2A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ik u mee in de stand van zaken langs de lijnen van de vier opdrachten uit de opdrachtbrief.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarbij begin ik bij de opdracht voor strategisch industriebeleid van de Taskforce omdat het realiseren van de gerichte interventies binnen deze opdracht de kern is van hetgeen ik met de Taskforce wil bereiken. De andere drie opdrachten kunnen deze opdracht in belangrijke mate ondersteunen door de randvoorwaarden in Nederland rondom het aanjagen van investeringen, beschikbaarheid van talent, ondernemerschap en het vestigingsklimaat te verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="4FD8FD19" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="71E6D77D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="3FE5D2B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OLE_LINK38" w:id="3"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="OLE_LINK38" w:id="1"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategisch industriebeleid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="10928E05" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="6ED19D81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Doel: Versterken van Nederlandse technologische nicheposities in de vier domeinen door investeringen aan te jagen en belemmeringen weg te nemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="615EFF7A" w14:textId="77777777">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="000A7B13">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="7A9454B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2782342A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het coalitieakkoord is vastgelegd dat we binnen de vier domeinen gericht inzetten op het opbouwen van technologische nicheposities, in lijn met de bestaande focus op het industriebeleid. We stimuleren dus zes hoogtechnologische markten binnen de vier domeinen: Digitale diensten &amp; AI, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Semicon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Biotechnologie, Machinebouw, Defensie gerelateerde toepassingen en Innovatieve Chemie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Aptos"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> De focus op deze markten stelt ons in staat ecosystemen te bouwen door gericht te interveniëren en economische activiteit te stimuleren. De markten zijn gekozen op basis van hun vermogen om bij te dragen aan (i) onze maatschappelijke uitdagingen, (ii)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13" w:rsidDel="00B3507C">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00B3507C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ons toekomstig verdienvermogen en (iii) onze economische weerbaarheid. Daarbij hebben we gekeken waar Nederland al goed in is en waar we een goede kans hebben om leidend te zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="6B3C0815" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="491800B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="38DFE43D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Voor elke markt werken we aan een</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="000A7B13">
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programma met een samenhangend pakket van interventies zoals passende regelgeving, (internationale) marktcreatie en investeringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een integrale benadering in de vorm van een ecosysteemaanpak met het bedrijfsleven en andere (kennis)partners is onmisbaar voor succes, zoals de halfgeleideraanpak eerder heeft geïllustreerd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>We werken de interventies verder uit en bekijken steeds welke aanpak het beste werkt om belemmeringen weg te nemen en gerichte stimulering mogelijk te maken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Taskforce helpt doorbraken te forceren waar nodig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="4E39DCAA" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="0043D2C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="44F8DA61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Figuur 1. Samenhang vier domeinen en zes strategische markten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="7049D618" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:rFonts w:cs="Aptos"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="19DE91C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43363472" wp14:editId="1186DECC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C6C740F" wp14:editId="57AD37BE">
             <wp:extent cx="4780915" cy="1886585"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="1465101815" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1465101815" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4780915" cy="1886585"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="5BA752B9" w14:textId="77777777">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="0A8B8605" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="25A1118F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2F2B6714" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Investeren en innoveren </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="46732CBF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2F1E32B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Doel: Mobiliseren van kapitaal en innovatie om meer R&amp;D, opschaling en technologische doorbraken in Nederland te realiseren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="4B886CE9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="348CAF7C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="4BC6F219" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="1434FE71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Op gebied van het aanjagen van investeringen en innovatie richt de Taskforce zich in het bijzonder op drie initiatieven: de Nationale Investeringsinstelling (NII), het Nationaal Agentschap voor Disruptieve Innovatie (NADI) en het Nationaal Groeifonds (NGF). Tezamen vormen deze drie instrumenten een samenhangende aanpak: het NGF bouwt de ecosystemen waarin innovatie ontstaat, NADI zet innovatiekracht om in maatschappelijke doorbraken, en de NII zorgt dat veelbelovende bedrijven de financiering vinden om door te groeien. De Taskforce werkt momenteel aan een breed pakket. Hierover wordt u in september 2026 uitgebreider geïnformeerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="2A427F8D" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="00905B3D" w:rsidRDefault="00905B3D" w14:paraId="4F19D1C0" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="5011F916" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidRDefault="00B1563B" w14:paraId="5C8D9822" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="54240F3A" w14:textId="661502D0">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="3F1233B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Deze initiatieven worden hieronder kort toegelicht:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="0668F718" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="38567B0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="03DC1117" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="68BB6275" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationale Investeringsinstelling </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="2C8849C4" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="77BD204E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="0382B6B4" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet werkt op dit moment het doel en de scope van de NII uit. Bij het ontwerp zijn stakeholders betrokken, zodat de NII zo effectief mogelijk kan worden ingericht als vehikel voor het mobiliseren van privaat kapitaal. Dan volgt een analyse op het samenbrengen van bestaande publieke financieringsinstrumenten, zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Invest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-NL en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Invest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International, en enkele EZK-financieringsregelingen die bij RVO zijn ondergebracht. Dit vergt een zorgvuldige weging. Er is toegezegd om vóór de zomer een brief te sturen over de NII, maar het kabinet kiest ervoor om deze brief later te versturen om een zo compleet mogelijk plan te presenteren aan de Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2D8D4F91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="48A7CA57" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="213231A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK51" w:id="4"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationaal Agentschap voor Disruptieve Innovatie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="680A5939" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="1DA70A64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Het coalitieakkoord kondigt de oprichting van een Nationaal Agentschap voor Disruptieve Innovatie (NADI) aan. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Het is mijn ambitie de oprichting van NADI uiterlijk in de eerste helft van 2028 te voltooien. Na de zomer presenteer ik in het bredere pakket een routekaart waarmee ik uw Kamer informeer over de stappen die daarvoor nodig zijn. Bij de vormgeving van NADI is het ontwerpvoorstel dat in februari met uw Kamer is gedeeld leidend.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="700DD5F1" w14:textId="77777777">
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd laat het ontwerpvoorstel nog ruimte voor verdere uitwerking. In de routekaart zal ik daarom ook ingaan op een aantal kritieke ontwerpkeuzes, zoals de samenwerking met de Defensie innovatie- en opschalingsautoriteit, die tevens is geïnspireerd op het Amerikaanse DARPA, en de rechtsvorm van NADI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2C465F71" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="5DD57084" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="22C845F9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gezien de urgentie om meer in innovatie te investeren </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>binnen de vier domeinen uit het coalitieakkoord</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wil ik voorafgaand aan de formele oprichting in 2028 alvast stappen zetten. Daarom verken ik onder andere de mogelijkheid om in de opbouwfase van NADI vanuit Nederland te participeren in een innovatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>challenge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Duitse zusterorganisatie SPRIN-D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="0007799A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="OLE_LINK62" w:id="7"/>
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkStart w:name="OLE_LINK62" w:id="5"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat biedt kansen om in de praktijk te tonen hoe </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>NADI kan opereren en wordt er tegelijkertijd ervaring opgedaan met deze werkwijze.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="604A5C6E" w14:textId="77777777">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="783125B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="1080C988" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OLE_LINK2" w:id="8"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="6"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Het Nationaal Groeifonds </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="771560BB" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="37C0172F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het NGF investeert in 50 grootschalige projecten die bijdragen aan het duurzaam verdienvermogen van Nederland. Het betreft onder meer projecten op het gebied van groene waterstof, de verduurzaming van de landbouw, het bestrijden van laaggeletterdheid en sleuteltechnologieën als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>quantum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en kunstmatige intelligentie. Daarmee is een bedrag van € 11 miljard gemoeid. In juli informeer ik u in een aparte brief over de voortgang van het NGF. Na de zomer wordt u in het bredere pakket geïnformeerd over de acties van NGF onder de Taskforce. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="5F46496D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="267BD542" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Talentstrategie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="61F39E64" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="77B105B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doel: Zorgen dat er voldoende talent met de juiste vaardigheden beschikbaar is voor de economische en maatschappelijke opgaven van Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="5A105EEF" w14:textId="77777777">
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="5D3514EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="58707AAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Doordat we</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> mede door demografische </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veranderingen steeds meer werk moeten doen met relatief minder mensen staat onze toekomstige welvaart en verdienvermogen onder druk. Bovendien is er sprake van een mismatch tussen gevraagde en beschikbare vaardigheden en blijft de vraag naar technisch en digitaal talent hoog. De afgelopen maanden heeft de Taskforce gezamenlijk gewerkt aan de opzet en contouren van de Talentstrategie. De Kamerbrief over de Talentstrategie wordt gelijktijdig met deze brief met uw Kamer gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="6E1F09A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="37C1239B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Met deze Talentstrategie wil het kabinet zich de komende jaren -samen met medeoverheden, werkgevers, werknemers, onderwijsinstellingen en ons talent van de toekomst-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13" w:rsidDel="006D4F9A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="006D4F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">inzetten om meer talent op te leiden en te begeleiden naar de opgaven die cruciaal zijn voor onze toekomstige welvaart. Tegelijkertijd willen we hiermee werken aan blijvende inzetbaarheid van en waardevol werk voor mensen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="56311604" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="077FBB1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="4A3A1E27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarvoor zetten we ten eerste in op slimmer werken, innovatie en anders organiseren: in alle sectoren willen we de arbeidsproductiviteit verhogen. Ten tweede nemen we een aantal gerichte maatregelen om een beperkt aantal opgaven extra te stimuleren. Dat betreft de in deze brief genoemde domeinen en een aantal afgebakende onderdelen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>randvoorwaardelijke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maatschappelijke opgaven, namelijk van de zorg, onderwijs, kinderopvang en woningbouw. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="32A3971C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="48E8D7F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>De strategie die uw Kamer nu ontvangt, is de koers voor de komende jaren. Gedurende de rest van dit jaar werkt het kabinet deze strategie verder uit. Dit kan het kabinet niet alleen. De komende periode willen we de ingezette dialoog met verschillende partijen graag voortzetten en verbreden. Voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13" w:rsidDel="002A222A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="002A222A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">het einde van het jaar ontvangt uw Kamer een voortgangsbrief voor de Talentstrategie inclusief de verdere uitwerking van de koers en maatregelen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="0D5865AA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="27B169C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="1340DA44" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="5C330134" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemerschap en vestigingsklimaat </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="3A021C53" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2BC21DE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Doel: Verbeteren van de randvoorwaarden voor investeren, ondernemen en groeien in Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="7E0569C6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="510203FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="30B7D807" w14:textId="77777777">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="555F7E96" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het fundament voor ondernemerschap en een aantrekkelijk vestigingsklimaat staat onder toenemende druk. Het kabinet richt zich met deze opdracht op het verstevigen van het ondernemings- en vestigingsklimaat binnen de vier gekozen domeinen. Dit doen we door te werken aan fiscaliteit, versterken van de interne marktpositie, versterken van vrouwelijk ondernemerschap, het vergroten van het aantal startups en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups en te investeren in regionale innovatieclusters. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="4B88287E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="4186481C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Een goed en voorspelbaar fiscaal klimaat is een belangrijke factor voor het aantrekken van investeringen en behoud van bedrijvigheid. Het kabinet streeft naar een stabiel en competitief stelsel en de uitvoering van een aantal in het coalitieakkoord benoemde fiscale opdrachten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="79E01DCE" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="578927F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="43CE5D95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om het aantal start- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups te vergroten en doorgroei te bevorderen bouwt het kabinet voort op de actieagenda startups en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups die vorig jaar is gepresenteerd. Ook blijft het voortdurend inzetten op het integraal verbeteren van een op technologie gedreven ecosysteem waar startups en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-ups deel van uitmaken. Daarnaast is het bevorderen van de start en doorgroei van startups op basis van publieke kennis (valorisatie) een prioriteit voor dit kabinet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00527B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="479A6C3E" w14:textId="77777777">
-[...45 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="5EE901D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="2BF82704" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Verder is de interne markt het fundament van onze concurrentiekracht, maar het functioneert nog niet optimaal. In de Taskforce wordt op een aantal concrete interne markt prioriteiten doorgepakt om zo te werken naar een interne-marktversterkende positie in Nederland. De Taskforce zet zich ook in op het versterken van vrouwelijk ondernemerschap en heeft als doel dat vrouwelijke ondernemers in 2030 relatief net zoveel financiering ophalen als mannelijke ondernemers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="69FD87BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="3E4D3BD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">We zetten in op economische groei. Daarvoor is ook ruimte voor bedrijven nodig. Het kabinet werkt daarom aan een interbestuurlijke aanpak met provincies en gemeenten via een gezamenlijke uitvoeringsagenda Ruimte voor Economie gericht op het realiseren van voldoende ruimte voor bedrijventerreinen. Daarnaast wil het kabinet met een programmatische aanpak in partnerschap met de provincies regionale innovatieclusters versterken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="080B20D3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="33FDB3AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="2DF7059C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="26E29E09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Samen bouwen aan het vervolg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="789F0C08" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="5ED57CDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze brief markeert de beweging die de Taskforce in samenwerking met het bedrijfsleven, werknemers, kennisinstellingen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13" w:rsidDel="00FA5E17">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00FA5E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>medeoverheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13" w:rsidDel="00FA5E17">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00FA5E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7B13">
-        <w:rPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">andere maatschappelijke partners inzet. Samenwerken, ook over kabinetsgrenzen heen. In de afgelopen periode hebben wij actief gewerkt aan het verbeteren en aanjagen van de samenwerking. Dit zullen wij blijven doen, ook in het vervolgtraject van de Taskforce. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="089D915C" w14:textId="77777777">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="3F23E99A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="5FC57F14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Onze economische groei wordt gedreven door bedrijven die unieke kennis, technologie en ondernemerschap weten te vertalen naar waardevolle oplossingen, die zij vervolgens kunnen opschalen. Daarom richten wij onze blik nadrukkelijk op het creëren van de randvoorwaarden die bedrijven nodig hebben om te doen waar zij goed in zijn: ondernemen, investeren, innoveren en groeien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A7B13" w:rsidR="00C31794" w:rsidP="00905B3D" w:rsidRDefault="00C31794" w14:paraId="2A58DE73" w14:textId="77777777">
-[...64 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="36A8FCB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="0BF36873" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Op 16 juni jl. heeft een Catshuissessie plaatsgevonden waarin de leden van de Taskforce, onder voorzitterschap van de minister-president, in gesprek zijn gegaan met ondernemers, consortia, VNO-NCW en MKB-Nederland. Daarnaast is met meerdere stakeholders gesproken over de zes strategische markten. Komend najaar vindt een bredere bijeenkomst van de Taskforce plaats. Alle gesprekken met en input vanuit stakeholders helpen ons scherp te krijgen welke kansen, knelpunten en randvoorwaarden bepalend zijn voor bedrijven. De Taskforce neemt die inzichten mee om te komen tot goede maatregelen die leiden tot behoud van welvaart en relevantie van Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="13FABC34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="1512C1C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opname van diverse thema’s in de opdracht van deze Taskforce betekent niet dat andere urgente thema’s uit het oog worden verloren. In de komende periode gaan we ook verder met het uitwerken van het thema infrastructuur binnen de opdracht over ondernemerschap en vestigingsklimaat in deze Taskforce als belangrijke randvoorwaarde voor toekomstige welvaart. Thema’s als regeldruk, netcongestie en stikstof zijn minstens even bepalend en staan hoog in het vaandel van dit kabinet. Deze thema’s zijn belegd bij andere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gremia, en vallen daarmee buiten de directe scope van deze Taskforce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="25D6981F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="34969802" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief heb ik u deelgenoot willen maken van de opgave, de urgentie en de voortgang van de Taskforce. Maar het succes van deze Taskforce zal worden afgemeten aan de resultaten die zij boekt. Daar zal ik uw Kamer over blijven informeren, maar ook vooral hard bij nodig hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="3F98D9AA" w14:textId="33416437">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Want het belang van een sterke economie die structureel groeit en waarmee we onze brede welvaart borgen, delen we met elkaar. Dit kabinet, uw Kamer en alle partners waar we mee samenwerken. We hebben er vertrouwen in dat de Taskforce het verschil kan maken voor het investeringsklimaat en de economie van morgen. En ik zie uit naar onze samenwerking om dit vertrouwen en onze gedeelde ambitie om te zetten in de resultaten die Nederland verdient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F05564" w:rsidP="00905B3D" w:rsidRDefault="00F05564" w14:paraId="263D80A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B1563B" w:rsidP="00F05564" w:rsidRDefault="00F05564" w14:paraId="3564E59A" w14:textId="26CF3A4F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...29 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidR="00B1563B">
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...82 lines deleted...]
-    <w:p w:rsidR="007F439C" w:rsidP="00905B3D" w:rsidRDefault="001141A5" w14:paraId="1A746F57" w14:textId="77777777">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00F05564" w:rsidP="00F05564" w:rsidRDefault="00F05564" w14:paraId="60875FD0" w14:textId="54872944">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...40 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t>H.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:t xml:space="preserve"> Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00F05564" w:rsidP="00F05564" w:rsidRDefault="00F05564" w14:paraId="5783F38A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="7AC9156A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="0F4786DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="460D696F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="0B92940E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="00B1563B" w:rsidP="00905B3D" w:rsidRDefault="00B1563B" w14:paraId="11469091" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F05564" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="5B24B5FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F05564" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C092CA" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5">
+    <w:p w14:paraId="758FEECE" w14:textId="77777777" w:rsidR="00063AA1" w:rsidRDefault="00063AA1" w:rsidP="00B1563B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CC37C2" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F733E6B" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5">
+    <w:p w14:paraId="1E9CA025" w14:textId="77777777" w:rsidR="00063AA1" w:rsidRDefault="00063AA1" w:rsidP="00B1563B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432E590D" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...54 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01B14CCF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2EE88797" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00B1563B" w:rsidRDefault="00B1563B" w:rsidP="00B1563B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="73B6A49B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="700E4141" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00B1563B" w:rsidRDefault="00B1563B" w:rsidP="00B1563B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="40D5D4BB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BC8DAAC" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00B1563B" w:rsidRDefault="00B1563B" w:rsidP="00B1563B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06BA3D26" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5">
+    <w:p w14:paraId="733A20DC" w14:textId="77777777" w:rsidR="00063AA1" w:rsidRDefault="00063AA1" w:rsidP="00B1563B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C89E17" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7118B255" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5">
+    <w:p w14:paraId="0BCA2423" w14:textId="77777777" w:rsidR="00063AA1" w:rsidRDefault="00063AA1" w:rsidP="00B1563B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7E5DCA" w14:textId="77777777" w:rsidR="001141A5" w:rsidRDefault="001141A5"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7E1DE25E" w14:textId="77777777" w:rsidR="00C31794" w:rsidRDefault="00C31794" w:rsidP="00C31794">
+    <w:p w14:paraId="3C69A5AF" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>wordt invulling gegeven aan de toezegging tijdens het commissiedebat Innovatie op 25 juni 2026.</w:t>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiermee wordt invulling gegeven aan de toezegging tijdens het commissiedebat Innovatie op 25 juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5B821B12" w14:textId="77777777" w:rsidR="00C31794" w:rsidRDefault="00C31794" w:rsidP="00C31794">
+    <w:p w14:paraId="3C060025" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>et rapport van dhr. Wennink vormt een belangrijke bron van inspiratie voor de opzet en opdracht van de Taskforce Toekomstige Welvaart &amp; Vestigingsklimaat.</w:t>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het rapport van dhr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vormt een belangrijke bron van inspiratie voor de opzet en opdracht van de Taskforce Toekomstige Welvaart &amp; Vestigingsklimaat.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2955632C" w14:textId="77777777" w:rsidR="00C31794" w:rsidRDefault="00C31794" w:rsidP="00C31794">
+    <w:p w14:paraId="4D404F8D" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="006C1E99">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F05564">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Opdrachtsbrief</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F05564">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>:</w:t>
+          <w:t>: Toekomstige Welvaart en Vestigingsklimaat</w:t>
         </w:r>
-        <w:r w:rsidRPr="006C1E99">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3738B255" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00F05564">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Toekomstige Welvaart en Vestigingsklimaat</w:t>
+          <w:t>Kamerbrief: Industriebeleid met f</w:t>
         </w:r>
-      </w:hyperlink>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00857C94">
+        <w:bookmarkStart w:id="2" w:name="_Hlt234318557"/>
+        <w:bookmarkStart w:id="3" w:name="_Hlt234318558"/>
+        <w:r w:rsidRPr="00F05564">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Aptos"/>
-[...36 lines deleted...]
-            <w:rFonts w:cs="Aptos"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>o</w:t>
         </w:r>
-        <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00857C94">
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:r w:rsidRPr="00F05564">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Aptos"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>cus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2D49EDAA" w14:textId="77777777" w:rsidR="00C31794" w:rsidRPr="00590BE9" w:rsidRDefault="00C31794" w:rsidP="00C31794">
+    <w:p w14:paraId="151E461E" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor eventuele publieke investeringen in deze interventies wordt in principe gekeken naar de mogelijkheden binnen bestaande middelen en de initiatieven uit opdracht 1 (NII, NADI en NGF), mits deze onafhankelijke initiatieven daartoe besluiten. Verdere budgettaire dekkingsvraagstukken zullen moeten worden gevonden binnen de rijksbegroting of het integraal budgettair afwegingsmoment in het voorjaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05564" w:rsidDel="00A56814">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A56814">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ook zullen we aansluiten bij Europese (co)financieringsmogelijkheden waar mogelijk. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="082F6196" w14:textId="77777777" w:rsidR="00C31794" w:rsidRPr="00845C3B" w:rsidRDefault="00C31794" w:rsidP="00C31794">
+    <w:p w14:paraId="45749B34" w14:textId="3E4B54C9" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MedTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werken we aan een vergelijkbare aanpak. De Minister van Volksgezondheid, Welzijn en Sport en ik werken aan een gezamenlijke beleidsagenda voor de Nederlandse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MedTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sector die samen met het veld vormgeven wordt. Hiermee geef ik namens de minister van Volksgezondheid, Welzijn en Sport invulling aan de motie van het lid Claassen op 11 juni 2026 (Kamerstuk 21501-31, nr. 827). We stellen vanuit onze departementale begrotingen € 102,5 mln beschikbaar om de MedTech beleidsagenda te financieren. Op 6 juli is uw kamer hierover geïnformeerd (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00F05564">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kamerbrief: </w:t>
-[...6 lines deleted...]
-          <w:t>Appreciatie Groeiplan MedTech</w:t>
+          <w:t>Kamerbrief: Appreciatie Groeiplan MedTech</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1CBF6E44" w14:textId="77777777" w:rsidR="00C31794" w:rsidRPr="00845C3B" w:rsidRDefault="00C31794" w:rsidP="00C31794">
+    <w:p w14:paraId="2572FD79" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>legitimiteit van overheidsingrijpen, haalbaarheid, verwachte impact op verdienvermogen, economische weerbaarheid en maatschappelijke opgaven, financiële consequenties, looptijd en betrokken partijen</w:t>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concreet wordt er gekeken naar: legitimiteit van overheidsingrijpen, haalbaarheid, verwachte impact op verdienvermogen, economische weerbaarheid en maatschappelijke opgaven, financiële consequenties, looptijd en betrokken partijen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="76F5F812" w14:textId="77777777" w:rsidR="00C31794" w:rsidRPr="00FB78F5" w:rsidRDefault="00C31794" w:rsidP="00C31794">
+    <w:p w14:paraId="4772CDCB" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00F05564" w:rsidRDefault="00B1563B" w:rsidP="00C31794">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000B49B7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05564">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FB78F5">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B49B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F05564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ministerie van Economische Zaken (2026). Ontwerpvoorstel voor een Nationaal Agentschap voor Disruptieve Innovatie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="21F1B925" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="0E253A45" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00B1563B" w:rsidRDefault="00B1563B" w:rsidP="00B1563B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="79049AF2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="3B538ECE" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00B1563B" w:rsidRDefault="00B1563B" w:rsidP="00B1563B">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="40B93C43" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...441 lines deleted...]
-  <w:p w14:paraId="5BA64222" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F85F9E2" w14:textId="77777777" w:rsidR="00B1563B" w:rsidRPr="00B1563B" w:rsidRDefault="00B1563B" w:rsidP="00B1563B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66563800"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C3A41DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4245,866 +2741,234 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1097941738">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="924192261">
+  <w:num w:numId="1" w16cid:durableId="435295189">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1801612658">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...612 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00B1563B"/>
+    <w:rsid w:val="00063AA1"/>
+    <w:rsid w:val="00191532"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00711C08"/>
+    <w:rsid w:val="007E5508"/>
+    <w:rsid w:val="00856DCF"/>
+    <w:rsid w:val="00B00B09"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rsid w:val="00BA584A"/>
+    <w:rsid w:val="00C775C6"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F05564"/>
+    <w:rsid w:val="00F81EA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4D5DBF6F"/>
+  <w14:docId w14:val="5EC55996"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{808B8310-A7DA-4502-AE43-3FD2078753B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5126,74 +2990,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5342,1049 +3207,1033 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B1563B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B1563B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B1563B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B1563B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B1563B"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Voetnootmarkering CE Delft,Footnote reference Rebel,number,SUPERS,Footnote reference number,Footnote symbol,note TESI,-E Fußnotenzeichen,Footnote number,Footnote Reference Superscript,Footnote reference superscritp,BVI fnr,stylish,Ref"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00C31794"/>
+    <w:rsid w:val="00B1563B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C31794"/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B1563B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B1563B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B1563B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z15886&amp;did=2026D35757" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/223e17a5-6cc6-4fb0-8793-fc982115f648/file" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/fa14ec09-f099-41d4-8315-049470e13a03/file" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>2840</ap:Words>
-  <ap:Characters>15621</ap:Characters>
+  <ap:Words>2860</ap:Words>
+  <ap:Characters>15736</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>130</ap:Lines>
-  <ap:Paragraphs>36</ap:Paragraphs>
+  <ap:Lines>131</ap:Lines>
+  <ap:Paragraphs>37</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18425</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18559</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>