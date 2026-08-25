--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,4458 +1,1800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="3DB2E45D" w14:textId="69FEFAB3"/>
-[...76 lines deleted...]
-        </w:pBdr>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="76842B6B" w14:textId="7C7555F4">
+      <w:r>
+        <w:t>AH 2531</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="198C275C" w14:textId="2802F088">
+      <w:r>
+        <w:t>2026Z11366</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="09B6E995" w14:textId="7C64C6B5">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van den Brink (Asiel en Migratie) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="05C674CE" w14:textId="77777777"/>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="0964545E" w14:textId="35197E4A">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2300</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0099246F" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="47829F75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099246F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Vraag 1       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="792C2172" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bekend met het artikel "Asielminister Van den Brink wil uitleg over opvangplekken: dit is het tekort in jouw gemeente"? 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="2D0BF95E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:t>Ja.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3F6A54CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6D442B84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u bevestigen dat op dit moment 250 van de 342 gemeenten niet voldoen aan de taakstelling uit de Wet gemeentelijke taak mogelijk maken asielopvangvoorzieningen (hierna: de Spreidingswet), en dat ruim honderd gemeenten in het geheel geen opvang bieden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6B464822" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="024A30D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indien de cijfers in bovenstaande vraag niet correct zijn, hoeveel gemeenten voldoen op dit moment dan niet aan de taakstelling van de Spreidingswet en hoeveel gemeenten bieden in zijn geheel geen opvang?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="733FB47D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0099246F" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6DFC1533" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2 en 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="7AC624C2" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:t>Gemeenten hebben op 26 mei een brief ontvangen in het kader van het interbestuurlijk toezicht. Op basis van de informatie die het ministerie van Justitie en Veiligheid op die datum tot zijn beschikking had, waren er 119 gemeenten die voldeden aan hun wettelijke taak. 116 gemeenten voldeden gedeeltelijk aan hun wettelijke taak en 107 gemeenten voldeden niet (dat wil zeggen dat zij geen enkele asielopvangplek realiseerden). De som van de gemeenten die gedeeltelijk of niet voldoen telt op tot 223 van de 342 gemeenten. Ten aanzien van deze gemeenten worden stappen gezet in het kader van het interbestuurlijk toezicht. De afgelopen weken hebben de eerste ambtelijke gesprekken met deze gemeente plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="1E7D2196" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="417E3BC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="22C720CC" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deelt u de opvatting dat een situatie waarin bijna driekwart van de gemeenten niet aan de wettelijke taak voldoet, wijst op een breed en structureel gebrek aan maatschappelijk en bestuurlijk draagvlak voor de gedwongen vestiging van asielzoekerscentra?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="4C42091A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="1C63FFDE" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vragen van het lid </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Indien u de in vraag 4 verwoorde opvatting niet deelt, hoe verklaart u dan dat na ruim twee jaar werking van de wet slechts 92 gemeenten aan hun opgave voldoen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="435B9DD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="2CC267A5" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Acht u het uitvoerbaar en proportioneel om een wet met dwang te handhaven waarvan de naleving bij een ruime meerderheid van de gemeenten uitblijft?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="390EDD10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">7       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="0A438A87" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indien het antwoord op vraag 6 bevestigend luidt, op grond van welke afweging?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="0099246F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Russcher</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
       <w:r w:rsidRPr="0099246F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (FVD) aan de minister van Asiel en Migratie over het gebrek aan draagvlak voor de uitvoering van de Spreidingswet en de inzet van dwangmaatregelen jegens gemeenten.</w:t>
-[...456 lines deleted...]
-        </w:rPr>
         <w:t>vraag 4 t/m 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00EC5FCE" w:rsidP="00EC5FCE" w:rsidRDefault="0062250B" w14:paraId="5C91B943" w14:textId="4295E6CD">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="5C261D1B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Het</w:t>
-[...204 lines deleted...]
-      <w:r w:rsidRPr="0092513C" w:rsidR="00EC5FCE">
+        <w:t xml:space="preserve">Het doel van de Spreidingswet is het creëren van voldoende opvangplekken die evenwichtig over het land verdeeld zijn. Helaas is dit doel nog niet bereikt. Op dit moment is de bezettingsgraad in de asielopvang hoger dan 100%. In Ter Apel geldt gecontroleerde toegang. Dit laat eens temeer zien dat er acuut meer opvangplekken nodig zijn voor de lange termijn. De Spreidingswet is het instrument dat gaat bijdragen aan voldoende opvangplekken voor de lange termijn. Ik verwacht van gemeenten dan ook dat zij zich aan deze wet houden en solidariteit tonen met gemeenten die al een bijdrage leveren. Het interbestuurlijk toezicht bestaat uit meerdere stappen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>waarin aan de gemeente maximaal de gelegenheid wordt geboden zelf alsnog de benodigde opvangplekken te realiseren.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00EC5FCE">
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="007220B7" w:rsidRDefault="007220B7" w14:paraId="6D5254F1" w14:textId="5342A019"/>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="1739D584" w14:textId="5336EE57">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3D377A43" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="145A33EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">8       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00401DB3" w:rsidRDefault="00F04976" w14:paraId="2AA403FC" w14:textId="74B1AA4B">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="63871843" w14:textId="77777777">
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is er naar uw oordeel een omstandigheid denkbaar die een tekort aan opvangplekken in een gemeente kan rechtvaardigen?</w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="21C9BA27" w14:textId="39AE9F6D">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="50BAA445" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">9       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00401DB3" w:rsidRDefault="00F04976" w14:paraId="71399D01" w14:textId="29A4CB6D">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="233CD46B" w14:textId="77777777">
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Indien het antwoord op vraag 8 bevestigend luidt, welke omstandigheden acht u dan legitiem, en betrekt u daarbij factoren als het ontbreken van lokaal draagvlak, ruimtelijke beperkingen en zorgen over de openbare orde en veiligheid?</w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="6FA038EF" w14:textId="21D36430">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6FADCF2E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">10   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00401DB3" w:rsidRDefault="00F04976" w14:paraId="4A4933FC" w14:textId="4F2A30F2">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="79F20E65" w14:textId="77777777">
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Indien het antwoord op vraag 8 ontkennend luidt, met welk oogmerk nodigt u gemeenten dan uit om uitleg te komen geven, indien de uitkomst van die gesprekken reeds op voorhand vaststaat?</w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="70F3C349" w14:textId="3AC80A55">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="561F2E1A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">11   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00F5485B" w:rsidRDefault="00F04976" w14:paraId="650FA913" w14:textId="4E102D13">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="05388D91" w14:textId="77777777">
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kunt u uiteenzetten in welke gevallen een door een gemeente aangevoerde reden kan leiden tot bijstelling van haar taakstelling?</w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0099246F" w:rsidR="00F5485B">
+      <w:r w:rsidRPr="0099246F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0099246F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
-      <w:r w:rsidRPr="0099246F" w:rsidR="00F5485B">
+      <w:r w:rsidRPr="0099246F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vraag 8 t/m 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00401DB3" w:rsidRDefault="00F5485B" w14:paraId="755C37DD" w14:textId="34A77572">
-[...22 lines deleted...]
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidP="0040112B" w:rsidRDefault="0099246F" w14:paraId="24D2CA93" w14:textId="054B4B7D">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="659B994A" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:t xml:space="preserve">In de gesprekken die in het kader van het interbestuurlijk toezicht worden gevoerd kunnen gemeenten aandragen waarom zij (nog) niet aan hun wettelijke taak voldoen. In het interbestuurlijk toezicht worden alle feiten en omstandigheden meegewogen en is hier ook ruimte toe. Dit zal per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gemeente worden bezien. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="1D548CC4" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">12   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00401DB3" w:rsidRDefault="00F04976" w14:paraId="6DD81A02" w14:textId="7431182D">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="4FA90FB9" w14:textId="77777777">
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acht u het wenselijk de autonomie van 250 gemeenten te doorkruisen door over te gaan tot actief toezicht en, in laatste instantie, tot het aanwijzen van opvanglocaties die gemeenten verplicht zijn te accepteren?</w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="6129A5F2" w14:textId="06B4DF57">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="23CD01DA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">13   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00401DB3" w:rsidRDefault="00F04976" w14:paraId="166AC154" w14:textId="7A39EE42">
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="0ACCD347" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Erkent u dat het zelf aanwijzen van opvanglocaties, tegen een besluit van de gemeenteraad in, een vergaande inbreuk vormt op de lokale democratische besluitvorming?</w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="6D118E68" w14:textId="1EA66F53">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6ED1FE6B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">14   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="091A2E7C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indien het antwoord op de vorige vraag ontkennend luidt, waarom niet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="4C75F5D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">15   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6464BB5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bereid af te zien van dwangmaatregelen jegens gemeenten waar aantoonbaar geen lokaal draagvlak bestaat?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="077456C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">16   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="15318CB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indien het antwoord op de vorige vraag ontkennend luidt, waarom weegt de uitvoering van de taakstelling voor u zwaarder dan de uitkomst van het lokale democratische proces?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 12 t/m 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="28EF6D4B" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:t xml:space="preserve">Gemeenten hebben een wettelijke taak vanuit de Spreidingswet. Ik ga ervan uit dat gemeenten zich ook aan hun wettelijke taak houden en zij hun verantwoordelijkheid nemen en zich solidair tonen met gemeenten die al een bijdrage leveren. De wet is de wet, en die voer ik volledig uit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="0440ADEB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="405CB16A" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk231818266" w:id="0"/>
+      <w:r w:rsidRPr="0092513C">
+        <w:t>Deze situatie laat eens te meer zien dat voor de lange termijn voldoende opvang noodzakelijk is. De Spreidingswet is het instrument om op lange termijn voldoende opvang te realiseren. Uitvoering van de wet is noodzakelijk, om situaties zoals de huidige tekorten te voorkomen en om ervoor te zorgen dat opvangplekken op evenwichtige wijze over het land verdeeld worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3F0F0D52" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3F7EC626" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">17   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="7D8484F4" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bereid de Spreidingswet in te trekken indien de medewerking van gemeenten niet wezenlijk verbetert?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="5FED8D15" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="374A55FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">18   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="39D1B250" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Indien u niet bereid bent tot intrekking, bent u dan bereid een gedoogbeleid te voeren waarbij de dwangbepalingen van de Spreidingswet niet worden uitgevoerd zolang het vereiste lokale draagvlak ontbreekt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 17 en 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3CB27404" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:t xml:space="preserve">De huidige situatie in de asielopvang laat eens te meer zien dat voor de lange termijn voldoende opvang noodzakelijk is. De Spreidingswet is het instrument om op lange termijn voldoende opvang te realiseren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om een rechtvaardige verdeling over gemeenten te borgen, houdt dit kabinet de Spreidingswet in stand. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Wanneer er voldoende vaste en flexibele opvangplekken van het COA zijn, en er dus een stabiel opvanglandschap is, wordt inzet van de wet overbodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="251985D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="5F30280D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="3CFDD81F" w14:textId="1907D072">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">19   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="557D553C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Waarom kiest u niet voor het reduceren van de instroom tot nihil, als structurele oplossing?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="443BC8D2" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:t>Dit kabinet zet zich in om de instroom duurzaam en structureel te verminderen, onder andere aan de hand van de Wet invoering tweestatusstelsel. Daarnaast wordt gewerkt aan de implementatie van het Europees Asiel- en Migratiepact dat afgelopen maand in werking is getreden. Ook wordt er ingezet op terugkeer. Dit doet er niet aan af dat asielzoekers die zich eenmaal in Nederland bevinden, fatsoenlijk moeten worden opgevangen. Daartoe zijn we volgens internationale en Europese wettelijke kaders ook verplicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="4493FAF4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="0092513C" w:rsidR="00C27273" w:rsidRDefault="0099246F" w14:paraId="79FBB56B" w14:textId="2931713C">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">20   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="7C0F343C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Beschikt uw ministerie over voldoende ambtelijke capaciteit (fte) om de circa 250 niet-voldoende presterende gemeenten onder actief toezicht te plaatsen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6E53DA94" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C" w:rsidR="00F04976">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0092513C" w:rsidR="00DD0186" w:rsidRDefault="00F04976" w14:paraId="6AF1068F" w14:textId="2CBC06B6">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">21   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="21F5587A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u kwantificeren hoeveel fte gemoeid is met het onder actief toezicht plaatsen van één gemeente, en welk totaal beslag dit zou leggen indien dit voor 250 gemeenten gelijktijdig zou moeten geschieden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="5C500BC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">22   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="05E08167" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indien de daarvoor benodigde capaciteit ontbreekt, betekent dit dan dat het instrument van actief toezicht in de praktijk slechts selectief of symbolisch kan worden ingezet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="10D0F110" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">23   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3ABC9F78" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indien het antwoord op de vorige vraag bevestigend luidt, hoe verhoudt zich dat tot een gelijke behandeling van gemeenten?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 20 t/m 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="713EA252" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Het interbestuurlijk toezicht is van toepassing op alle gemeenten die de, aan hen volgens het verdeelbesluit gegeven, asielopgave niet realiseren. Dit kabinet voert de wet uit en is inmiddels begonnen met het interbestuurlijk toezicht. De eerste gesprekken met gemeenten hebben in dit kader al plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="0AE61AEE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="38A3C8BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">24   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="7E590845" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe verhoudt het uitnodigen van gemeentebestuurders om zich op uw ministerie te verantwoorden zich tot gemeentelijke autonomiteit?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:t xml:space="preserve">Gemeenten hebben een wettelijke taak vanuit de Spreidingswet. Voor gemeenten die niet voldoen aan hun wettelijke taak, is zoals gebruikelijk het rijksbrede kader voor interbestuurlijk toezicht van toepassing. Onderdeel van dit kader zijn eerst de ambtelijke gesprekken met gemeenten en vervolgens, indien nodig, bestuurlijke gesprekken.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="389F4ACF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">25   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="5205B7E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bereid de verslagen of notulen van de gesprekken met gemeenten openbaar te maken, dan wel vertrouwelijk aan de Kamer ter inzage te geven?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="406CBE15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">26   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="26C50911" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092513C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Indien het antwoord op de vorige vraag ontkennend luidt, waarom weegt de uitvoering van de taakstelling voor u zwaarder dan de uitkomst van het lokale democratische proces?</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Indien u daartoe niet bereid bent, waarom niet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099246F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vraag 25 en 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="6FF9980E" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:t>Het is belangrijk dat de ambtelijke en bestuurlijke gesprekken in vertrouwelijkheid plaatsvinden. In zo’n gesprek zal ook vertrouwelijke informatie besproken worden, zoals de voornemens van gemeenten over hoe ze aan de wettelijke taak willen voldoen en welke (premature) plannen ze daarvoor hebben. Ik vind het belangrijk dat gemeenten volledige openheid durven te geven. De gespreksverslagen worden daarom niet openbaar gemaakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0092513C" w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="554B4AD8" w14:textId="77777777">
       <w:r w:rsidRPr="0092513C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0092513C">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0099246F" w:rsidR="00DD0186">
-[...143 lines deleted...]
-        <w:br/>
+      <w:r w:rsidRPr="0092513C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="448320C0" w14:textId="77777777">
+      <w:r w:rsidRPr="0092513C">
+        <w:t>1) NOS, 21 mei 2026, 'Asielminister Van den Brink wil uitleg over opvangplekken: dit is het tekort in jouw gemeente', https://nos.nl/nieuwsuur/artikel/2615326-asielminister-van-den-brink-wil-uitleg-over-opvangplekken-dit-is-het-tekort-in-jouw-gemeente</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="758C4F3F" w14:textId="77777777">
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092513C">
-[...599 lines deleted...]
-    <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="7173EEA9" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="22C91A80" w14:textId="77777777"/>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="180A68A9" w14:textId="77777777"/>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="625DCBCC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="0797C8C7" w14:textId="77777777"/>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="436037FC" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelzonderranden"/>
         <w:tblW w:w="7541" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0740" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="1" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3619"/>
         <w:gridCol w:w="302"/>
         <w:gridCol w:w="3620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00401DB3" w14:paraId="543BB4CD" w14:textId="77777777">
+      <w:tr w:rsidR="005B3B8D" w14:paraId="08320376" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="64FE25AD" w14:textId="77777777"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="1F8713AE" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="5D50A772" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="7A34A5A4" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="50C36DA0" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="74518670" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="769F656E" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="1C0AC691" w14:textId="77777777"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="778539E4" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="5C0318C8" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="7DDA992E" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="46336276" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3C55204F" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="28C54F91" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="4D0AC5E1" w14:textId="77777777"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="28AB71DB" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="348A317D" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="34994AA6" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="77D18BA8" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="3CE7A591" w14:textId="77777777"/>
+          <w:p w:rsidR="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="1DC77722" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00401DB3" w:rsidRDefault="00401DB3" w14:paraId="1193F8F0" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="005B3B8D" w:rsidP="005B3B8D" w:rsidRDefault="005B3B8D" w14:paraId="01BB6A83" w14:textId="77777777"/>
+    <w:p w:rsidR="00933508" w:rsidRDefault="00933508" w14:paraId="0DF1D040" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00933508">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D044849" w14:textId="77777777" w:rsidR="00FA187F" w:rsidRDefault="00FA187F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="796C9F9D" w14:textId="77777777" w:rsidR="00981846" w:rsidRDefault="00981846" w:rsidP="005B3B8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44F1BD13" w14:textId="77777777" w:rsidR="00FA187F" w:rsidRDefault="00FA187F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0D304AFA" w14:textId="77777777" w:rsidR="00981846" w:rsidRDefault="00981846" w:rsidP="005B3B8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BA9113F" w14:textId="77777777" w:rsidR="00401DB3" w:rsidRDefault="00401DB3">
+  <w:p w14:paraId="08B18FA6" w14:textId="77777777" w:rsidR="005B3B8D" w:rsidRPr="005B3B8D" w:rsidRDefault="005B3B8D" w:rsidP="005B3B8D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="285184CD" w14:textId="77777777" w:rsidR="005B3B8D" w:rsidRPr="005B3B8D" w:rsidRDefault="005B3B8D" w:rsidP="005B3B8D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E751308" w14:textId="77777777" w:rsidR="005B3B8D" w:rsidRPr="005B3B8D" w:rsidRDefault="005B3B8D" w:rsidP="005B3B8D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FAEE60C" w14:textId="77777777" w:rsidR="00FA187F" w:rsidRDefault="00FA187F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="681330AC" w14:textId="77777777" w:rsidR="00981846" w:rsidRDefault="00981846" w:rsidP="005B3B8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A6149DB" w14:textId="77777777" w:rsidR="00FA187F" w:rsidRDefault="00FA187F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="689DEC94" w14:textId="77777777" w:rsidR="00981846" w:rsidRDefault="00981846" w:rsidP="005B3B8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="680B9315" w14:textId="77777777" w:rsidR="00401DB3" w:rsidRDefault="00F04976">
-[...350 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="18E62D9B" w14:textId="77777777" w:rsidR="005B3B8D" w:rsidRPr="005B3B8D" w:rsidRDefault="005B3B8D" w:rsidP="005B3B8D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="164751C0" w14:textId="77777777" w:rsidR="00401DB3" w:rsidRDefault="00F04976">
+  <w:p w14:paraId="5B050271" w14:textId="77777777" w:rsidR="005B3B8D" w:rsidRPr="005B3B8D" w:rsidRDefault="005B3B8D" w:rsidP="005B3B8D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1199 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...514 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42B76C20" w14:textId="77777777" w:rsidR="005B3B8D" w:rsidRPr="005B3B8D" w:rsidRDefault="005B3B8D" w:rsidP="005B3B8D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00401DB3"/>
-[...88 lines deleted...]
-    <w:rsid w:val="00FF63EF"/>
+    <w:rsidRoot w:val="005B3B8D"/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rsid w:val="00933508"/>
+    <w:rsid w:val="00981846"/>
+    <w:rsid w:val="00EE6DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="24EBA7D0"/>
+  <w14:docId w14:val="45435D2A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{476FCB2D-A6A4-450F-81BD-482562042A11}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4461,77 +1803,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4556,75 +1898,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4659,55 +2001,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4779,867 +2121,742 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005B3B8D"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005B3B8D"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005B3B8D"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3B8D"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...19 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...34 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...79 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="27"/>
-      <w:szCs w:val="27"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C27273"/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C27273"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005B3B8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C27273"/>
+    <w:rsid w:val="005B3B8D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C27273"/>
-[...103 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005B3B8D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5647,51 +2864,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5758,65 +2975,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5837,100 +3054,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1542</ap:Words>
-  <ap:Characters>8486</ap:Characters>
+  <ap:Words>1476</ap:Words>
+  <ap:Characters>8120</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>70</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10008</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9577</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>