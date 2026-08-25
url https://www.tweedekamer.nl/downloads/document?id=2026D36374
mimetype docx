--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,4872 +1,2024 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007025FA" w14:paraId="7877F3B2" w14:textId="77777777"/>
-    <w:p w:rsidR="007025FA" w:rsidP="007025FA" w14:paraId="2CCCDD77" w14:textId="03B3998C">
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="716DABAF" w14:textId="15303D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>950</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Racisme en Discriminatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="4E455DB8" w14:textId="4A4C066B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="001B7C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>568</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Het probleem van discriminatie en racisme raakt de kern van hoe we met elkaar samenleven. Ondanks de continue inspanningen van de </w:t>
-[...36 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="10175D02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="61D27F01" w14:textId="23F17F65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="001B7C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="001B7C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het probleem van discriminatie en racisme raakt de kern van hoe we met elkaar samenleven. Ondanks de continue inspanningen van de (rijks)overheid en andere organisaties of individuen om discriminatie en racisme in de samenleving tegen te gaan, laten onderzoeken helaas zien dat het overal aanwezig is, ook binnen de Rijksoverheid. Dit bleek eerder uit onder andere de toeslagenaffaire en uit twee rijksbrede onderzoeken over ervaren racisme onder Rijksambtenaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="001B7C92">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="001B7C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="001B7C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dat is des te pijnlijker omdat de overheid een voorbeeldfunctie vervuld. Daar ligt dus een blijvende grote opgave voor de komende jaren, want het is heel belangrijk dat iedereen zich veilig en gerespecteerd voelt en weet bij de overheid. Mede naar aanleiding van deze rapporten zijn de inspanningen van de rijksoverheid om discriminatie en racisme tegen te gaan de afgelopen jaren verder geïntensiveerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="635F327C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="5620B92E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief van 9 februari 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00E74223" w:rsidR="00E74223">
-[...58 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarmee de resultaten van de Personeelsenquête Rijk (PER) 2023 over racisme op de werkvloer van de Rijksoverheid aan u zijn toegestuurd, is de toezegging gedaan dit onderzoek elke twee jaar te herhalen. Bijgaand ontvangt u de resultaten van de PER naar de ervaringen met discriminatie en racisme die in het najaar van 2025 is uitgevoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="406CF666" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tevens is toegezegd om u het rapportagemodel aanpak discriminatie en racisme toe te sturen. Deze treft u ook als bijlage bij deze brief aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2001" w14:paraId="26AA2D9D" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="2F3574FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="30D5976D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitkomsten PER</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A58B2" w:rsidP="006A58B2" w14:paraId="6B14CABE" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="0D1F0D10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voor deze enquête zijn in totaal 18.225 medewerkers van de Rijksoverheid benaderd om deel te nemen. Hiervan hebben 5.558 personen (30,5%) de vragenlijst ingevuld, wat voldoende respons is voor een representatief beeld. Om betrouwbare uitspraken te kunnen doen, is een (naar functie en domein) representatieve steekproef getrokken onder medewerkers en leidinggevenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A58B2" w:rsidR="006A76AC" w:rsidP="006A58B2" w14:paraId="17B2B89D" w14:textId="77777777">
-[...45 lines deleted...]
-      <w:r w:rsidR="2DF8BFDC">
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="7B44D7D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten opzichte van de PER over racisme uit 2023 is dit onderzoek verbreed naar discriminatie op alle gronden. Mede daardoor is een vergelijking van de uitkomsten tussen de twee onderzoeken niet goed te maken. In de enquête zijn een vijftal gronden expliciet uitgevraagd: 1) huidskleur, herkomst en/of geloof, 2) leeftijd, 3) geslacht (en/of gender), 4) mentale of fysieke beperking (handicap) en 5) seksuele gerichtheid. Daarnaast konden respondenten de categorie ‘overig’ kiezen en daar zelf een andere grond invullen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="1B18E8FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="25AEE6E3" w14:textId="140C3B05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Uit de enquête komt onder andere het volgende beeld naar voren:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036786A" w:rsidP="00360DF3" w14:paraId="6B4C7FF1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="41DC560D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zo’n 1 op de 8 (12,8%) respondenten heeft in de afgelopen 12 maanden discriminatie of racisme richting zichzelf ervaren. Het vaakst wordt discriminatie op grond van geslacht (4,2%), op grond van huidskleur, herkomst en/of geloof (3,9%) of leeftijd (3,4%) ervaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036786A" w:rsidP="00360DF3" w14:paraId="70D542C6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="3CDE046B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">17,4% van de respondenten liet weten de afgelopen 12 maanden getuige te zijn geweest van discriminatie of racisme richting collega’s. Het vaakst wordt discriminatie op grond van huidskleur, herkomst en/of geloof (8,4%), geslacht (6,1%) en op grond van of leeftijd (3,7%) door getuigen opgemerkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A58B2" w:rsidP="00360DF3" w14:paraId="406F9A72" w14:textId="0769584D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="2C5C5297" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> opgemerkt. Het vaakst wordt hier discriminatie op grond van huidskleur, herkomst en/of geloof genoemd (5,1%).</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Respondenten hebben de afgelopen 12 maanden in 6,8% van de gevallen discriminatie of racisme door collega’s richting inwoners opgemerkt. Het vaakst wordt hier discriminatie op grond van huidskleur, herkomst en/of geloof genoemd (5,1%).</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk226526175" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00C41C66" w:rsidP="00C41C66" w14:paraId="1484CC47" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="6CD93CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="65023FC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Er zijn (soms aanzienlijke) verschillen in uitkomsten tussen groepen respondenten. Met name vrouwen en medewerkers met een niet-Europese migratieachtergrond geven aan meer discriminatie mee te maken. 14% van de medewerkers met een migratieachtergrond van buiten Europa geven aan racisme (discriminatie op basis van huidskleur, herkomst en/of geloof) te hebben meegemaakt. Ook medewerkers in lagere schalen, jongere medewerkers en medewerkers werkzaam in het domein ‘beleid’ laten weten meer discriminatie mee te maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036786A" w:rsidP="00C41C66" w14:paraId="43F19486" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="2255E228" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="53D1CDBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In het onderzoek is ook gekeken naar de stappen die medewerkers hebben ondernomen na een ervaring met discriminatie en naar de tevredenheid met de afhandeling daarvan. Daarbij valt het volgende op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036786A" w:rsidP="0036786A" w14:paraId="7825CC71" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="32CE576D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Van de respondenten die hebben aangegeven discriminatie meegemaakt en besproken te hebben, laat 25% weten ontevreden te zijn over hoe de organisatie dit heeft opgepakt. Zo’n 30% kiest ervoor om het helemaal niet te bespreken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036786A" w:rsidP="0036786A" w14:paraId="5D210C60" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="30FCB7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De respondenten die over hun discriminatie-ervaringen in gesprek zijn gegaan met een leidinggevende waren daar maar in 50% van de gevallen tevreden over.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B2615" w:rsidP="00360DF3" w14:paraId="57E4AC7E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="6A28FC4D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Respondenten zijn het meest tevreden na een gesprek met een collega, met een vertrouwenspersoon of met iemand buiten de organisatie (vrienden, familie of een professional).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B2615" w:rsidP="000B2615" w14:paraId="7ABA5402" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="3241BCBB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="34F34DB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het probleem van discriminatie en racisme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3C5A" w:rsidP="0054769E" w14:paraId="7E7AE4C7" w14:textId="77777777">
-[...160 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="74F8D7FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als overheid hebben wij een voorbeeldrol en zouden we het beter moeten doen dan uit dit onderzoek naar voren komt. Ik wil hierbij dan ook benadrukken dat ik het ontoelaatbaar vind dat er binnen de overheid sprake is van discriminatie en racisme. Buiten het evidente mentale leed dat dit bij de betrokkenen veroorzaakt, kan het leiden tot verzuim en zelfs (langdurige) arbeidsongeschiktheid. Het is ook vanuit de Arbowet en daaruit voortkomende RI&amp;E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een werkgeversverantwoordelijkheid en verplichting om psychosociale arbeidsbelasting te voorkomen en waar dat niet mogelijk is te beheersen. Bovendien: als bepaalde groepen zich niet welkom en gewaardeerd voelen binnen een organisatie, zorgt dat voor uitstroom van talent en gaat dat ten koste van de kwaliteit van beleidsontwikkeling en dienstverlening. De overheid maakt beleid voor de samenleving en moet daarmee ook idealiter een afspiegeling van die samenleving zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="18DEC55C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="0428671C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanpak van discriminatie en racisme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C24F27" w:rsidR="00C24F27" w:rsidP="00C24F27" w14:paraId="19001B19" w14:textId="77777777">
-[...63 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="1D086076" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de toeslagenaffaire hebben de verschillende kabinetten en ministeries extra inspanningen geleverd om discriminatie en racisme tegen te gaan, zowel binnen de departementen zelf, als rijksbreed onder coördinatie van het ministerie van BZK. De Kamer is daar in een aantal brieven over geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De belangrijkste maatregelen die op rijksbreed niveau zijn genomen, zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="656946B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het opzetten van een interdepartementaal netwerk voor specifiek de aanpak van discriminatie en racisme binnen de rijksoverheid (INAR). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006566E9" w:rsidP="006566E9" w14:paraId="3E8134CA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="12C9B425" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het instellen van een rijksbrede externe klachtencommissie (KCOO</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en daarbij horende klachtenregeling met een laagdrempelig loket (MIOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="5F1099A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het ontwikkelen van een model voor departementale rapportages voor de aanpak van discriminatie en racisme. Dit model treft u in bijlage 2 bij deze brief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA7605" w:rsidP="00445B31" w14:paraId="229FB9D9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="1AE27315" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="7C65ABF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Er zijn ook nog enkele maatregelen in ontwikkeling, welke volgens planning uiterlijk in september van dit jaar gereed zullen zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006566E9" w:rsidP="006566E9" w14:paraId="54E42993" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="6382290C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een handreiking met (de-)escalatieladder voor leidinggevenden om op een goede manier om te gaan met grensoverschrijdend gedrag en de sociale veiligheid op de werkvloer te verhogen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C24F27" w:rsidP="00296157" w14:paraId="501BCEC8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="136D8BCD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De rijksbrede verplichting dat in het p-gesprek tussen leidinggevende en medewerker wordt gesproken over sociale veiligheid, waaronder discriminatie en racisme. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D85C3B" w:rsidP="00D85C3B" w14:paraId="55D8BB73" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="6C98F42A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een rijksbrede e-learning voor medewerkers over ongewenst gedrag en sociale veiligheid.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00360DF3" w:rsidP="00360DF3" w14:paraId="769C2116" w14:textId="5ECB8E45">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="42DBCE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De verantwoordelijkheid om actief zorg te dragen voor een sociaal veilige werkomgeving zonder discriminatie en racisme expliciet opnemen in de functieprofielen van leidinggevenden.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00360DF3" w:rsidP="00360DF3" w14:paraId="5EAE41ED" w14:textId="77777777"/>
-[...152 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="057C4D4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="0CAE1329" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt de aanpak van discriminatie en racisme ook meer verankerd in de departementale bedrijfsvoering. Dat doen we door minimum eisen voor sociale veiligheid, aanpak racisme en discriminatie, het tegengaan van publieksagressie, diversiteit, gelijkwaardigheid en inclusie, op te nemen in de bestaande planning- en control cycli (of vergelijkbare sturings- en verantwoordingsprocessen) binnen de rijksorganisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="2DC6BEE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="641061AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De hiervoor genoemde rijksbrede maatregelen vinden plaats naast de inspanningen van de individuele departementen en uitvoeringsorganisaties om de sociale veiligheid te bevorderen en ongewenst gedrag aan te pakken. Met de departementale rapportages over de aanpak van racisme en discriminatie op basis van het hiervoor genoemde (en als bijlage bij deze brief gevoegde) rapportagemodel krijgen we daar steeds beter zicht op. Bijkomend en beoogd effect is dat de departementen ook van elkaar leren en inspiratie opdoen in de aanpak. Zo hebben bijvoorbeeld 5 departementen samen het initiatief genomen tot grootschalige inkoop van omstanderstrainingen voor hun personeel. Mogelijk kunnen in de toekomst ook afspraken gemaakt worden over het rijksbreed invoeren van maatregelen die nu door departementen individueel zijn genomen. Op die manier hoeft het wiel niet telkens opnieuw te worden uitgevonden en kan er van elkaar geleerd worden. Het doel van het rapportagemodel is uiteindelijk dat we toegaan naar een meer gestructureerde eenduidige aanpak en meer samenhang, waardoor naar verwachting ook een doelmatigheids- en efficiëntieslag gemaakt kan worden. Dit draagt bij aan de slagvaardigheid van de overheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="698E6BC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="306AC8CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het effect van al deze rijksbrede en departementale maatregelen en initiatieven staat en valt uiteindelijk met de inzet van de leidinggevenden en de medewerkers van de rijksoverheid in het dagelijkse werk. Iedereen die bij de rijksoverheid werkt, in welke functie dan ook, heeft een eigen verantwoordelijkheid om te zorgen voor een prettige werkomgeving waar iedereen zich welkom voelt. Rijksmedewerkers dienen integer te werken en dienen collega’s en inwoners rechtvaardig, gelijkwaardig en met respect te behandelen. Dat betekent in het geval van discriminatie het gesprek aan te gaan en actief tegen te spreken als omstander of melding te maken als het zich voor doet. Leidinggevenden bij de rijksoverheid hebben een voorbeeldrol, zowel vanuit de optiek van preventie als van handhaving. Zij hebben daarmee een belangrijke taak en verantwoordelijkheid in het tegengaan van racisme en discriminatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="00BB37B0" w:rsidP="00BB37B0" w:rsidRDefault="00BB37B0" w14:paraId="3776FB77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="6FA540B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de hiervoor geschetste maatregelen zet het rijksbrede beleid erop in om de handelingsvaardigheid van alle Rijksmedewerkers te vergroten en discriminatie en ander ongewenst gedrag op de werkvloer uit te bannen. Ik zal de Kamer begin volgend jaar opnieuw informeren over de voortgang van de aanpak van discriminatie en racisme binnen de rijksoverheid. Ik zal me, vanuit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">coördinerende verantwoordelijkheid die ik heb voor het personeels- en organisatiebeleid bij het Rijk, blijven inzetten voor een meer slagvaardige rijksoverheid, mede door het vergroten van de sociale veiligheid op de werkvloer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="31B0FB0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="1E51DEC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
       </w:r>
-      <w:r w:rsidRPr="2DF8BFDC">
-        <w:rPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2001" w14:paraId="7123E2B8" w14:textId="77777777"/>
-[...24 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="001B7C92" w:rsidP="00BB37B0" w:rsidRDefault="001B7C92" w14:paraId="5054A402" w14:textId="5A26311E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0" w:rsidR="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BB37B0" w:rsidR="004E5D09" w:rsidP="00BB37B0" w:rsidRDefault="004E5D09" w14:paraId="50DEFE46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BB37B0" w:rsidR="004E5D09" w:rsidSect="001A7DD9">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26073B8E" w14:textId="77777777" w:rsidR="00605DB1" w:rsidRDefault="00605DB1" w:rsidP="001B7C92">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="39F9AD12" w14:textId="77777777" w:rsidR="00605DB1" w:rsidRDefault="00605DB1" w:rsidP="001B7C92">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00086B36" w14:paraId="7B344751" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EBE7A23" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="001B7C92" w:rsidRDefault="001B7C92" w:rsidP="001B7C92">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="007C2001" w14:paraId="1A58293F" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78101056" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="001B7C92" w:rsidRDefault="001B7C92" w:rsidP="001B7C92">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00086B36" w14:paraId="79BEE160" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ED31C7F" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="001B7C92" w:rsidRDefault="001B7C92" w:rsidP="001B7C92">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="14CB9E79" w14:textId="77777777" w:rsidR="00605DB1" w:rsidRDefault="00605DB1" w:rsidP="001B7C92">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1262A3C6" w14:textId="77777777" w:rsidR="00605DB1" w:rsidRDefault="00605DB1" w:rsidP="001B7C92">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="2B99CC7F" w14:textId="39C506B2" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30 950, nr. 424</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00E74223" w:rsidRPr="00E74223" w14:paraId="20D6EF8C" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4646FAFB" w14:textId="1C7EB02F" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92" w:rsidP="2DF8BFDC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E74223">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 424</w:t>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30 950, nr. 359</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="0014583D" w:rsidRPr="00E74223" w:rsidP="2DF8BFDC" w14:paraId="70B09BDB" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2C1736AB" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92" w:rsidP="2DF8BFDC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E74223">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> TK 2023-2024, 30950, nummer 359</w:t>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RI&amp;E (Risico-Inventarisatie en -Evaluatie) is een document waarin een werkgever alle gezondheids- en veiligheidsrisico's voor werknemers in kaart brengt, inclusief een concreet Plan van Aanpak om deze risico's aan te pakken.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="0054769E" w:rsidRPr="00E74223" w:rsidP="2DF8BFDC" w14:paraId="42582422" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1198FC8A" w14:textId="5DE329ED" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E74223">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> RI&amp;E (Risico-Inventarisatie en -Evaluatie) is een document waarin een werkgever alle gezondheids- en veiligheidsrisico's voor werknemers in kaart brengt, inclusief een concreet Plan van Aanpak om deze risico's aan te pakken.</w:t>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2021/22, 31 490, nr. 317; Kamerstukken II 2022/2023 30 950, nr. 324; Kamerstuk 2023/24, 30 950, nr. 359; Kamerstukken II 2024/25, 30 950, nr. 424.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00212DCC" w:rsidRPr="00E74223" w14:paraId="4A6F04B1" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="351CF960" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92" w:rsidP="2DF8BFDC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E74223">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KlachtenCommissie Ongewenste Omgangsvormen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00291752" w:rsidRPr="00E74223" w:rsidP="2DF8BFDC" w14:paraId="2013DA10" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3397970A" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92" w:rsidP="2DF8BFDC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E74223">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Ongewenste Omgangsvormen</w:t>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meldpunt Integriteitsschendingen en Ongewenst gedrag Rijk. Het MIOR fungeert ook als loket voor de Integriteitscommissie Rijk (IC Rijk). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00291752" w:rsidRPr="00E74223" w:rsidP="2DF8BFDC" w14:paraId="34A15089" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="598A3931" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92" w:rsidP="0028004D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E74223">
-[...52 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BB37B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ter opvolging van de motie Bamenga (Kamerstukken II 2024/25, 30 950, nr. 415)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C0EF7C" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="00BB37B0" w:rsidRDefault="001B7C92">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00086B36" w14:paraId="28261D69" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C41F3FD" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="001B7C92" w:rsidRDefault="001B7C92" w:rsidP="001B7C92">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...480 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17FC7CFA" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="001B7C92" w:rsidRDefault="001B7C92" w:rsidP="001B7C92">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="007C2001" w14:paraId="176B4CED" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58C12F79" w14:textId="77777777" w:rsidR="001B7C92" w:rsidRPr="001B7C92" w:rsidRDefault="001B7C92" w:rsidP="001B7C92">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1207 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...7 lines deleted...]
-      <w:start w:val="1"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52723493"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B1EAB8C"/>
+    <w:lvl w:ilvl="0" w:tplc="51662324">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Symbol" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="752C809C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="77E02678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="322060E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="49EAFD04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="2180A65C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="AF0CDD20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="99723010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...127 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5DF63736" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="241F6E76"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63602EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9948CFB0"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="85044F90"/>
+    <w:lvl w:ilvl="0" w:tplc="3FA4E430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="A1FCC254" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8E4685B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5E5EC014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="393AD37A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72025206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22103ED8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="567E709E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BA04E13C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25AE3C8C"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DB92B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1C9CDBFA"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="A4CEEB4A"/>
+    <w:lvl w:ilvl="0" w:tplc="7092FB2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="824C45D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AA527788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FBF8EECC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AFC0DFBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="845E74EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14845E40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="230020CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="8CFE6574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...968 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="614100755">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1675255215">
+  <w:num w:numId="2" w16cid:durableId="180827318">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1538002753">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1013267052">
+  <w:num w:numId="3" w16cid:durableId="1932546250">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C2001"/>
-[...230 lines deleted...]
-    <w:rsid w:val="2DF8BFDC"/>
+    <w:rsidRoot w:val="001B7C92"/>
+    <w:rsid w:val="001A7DD9"/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rsid w:val="0030372E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00605DB1"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00A85141"/>
+    <w:rsid w:val="00BA7372"/>
+    <w:rsid w:val="00BB37B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="3B8EDF73"/>
-  <w15:docId w15:val="{080E2BFF-56AA-4E9D-8E76-D9EF6B30A75E}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2DECC1CB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B31391CA-B758-4D02-84C6-0EB5642E7D5E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4875,77 +2027,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4970,75 +2122,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5073,55 +2225,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5184,798 +2336,682 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001B7C92"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001B7C92"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:numPr>
-[...73 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001B7C92"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...14 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001B7C92"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B7C92"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...19 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-    <w:name w:val="Tabel Rijkshuisstijl"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B7C92"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...22 lines deleted...]
-    <w:name w:val="Tabel zonder randen"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B7C92"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
-    <w:tblPr>
-[...86 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D75849"/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D75849"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="001B7C92"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D75849"/>
+    <w:rsid w:val="001B7C92"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D75849"/>
-[...138 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001B7C92"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6252,68 +3288,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1573</ap:Words>
-  <ap:Characters>8653</ap:Characters>
+  <ap:Words>1602</ap:Words>
+  <ap:Characters>8814</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>72</ap:Lines>
+  <ap:Lines>73</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10206</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10396</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-30T13:05:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>