--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,331 +1,276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00CE78E9" w:rsidRDefault="006A7162" w14:paraId="4FEEF233" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00B70EF2" w:rsidR="00B70EF2">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="2124E208" w14:textId="76DDE7B2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2533</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5E5AA095" w14:textId="19DEA88F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>2026Z10357</w:t>
       </w:r>
-      <w:r w:rsidR="00B70EF2">
-[...86 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="499A39AB" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="156A9C6C" w14:textId="5138815F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413DB0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Van Essen (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0E1CC731" w14:textId="421A2BE3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413DB0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2206</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="1F001AD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="3861EEAA" w14:textId="3EA0AC7F">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="6212339F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Heeft u kennisgenomen van het artikel 'Dit is niet de bedoeling van ons belastinggeld', waaruit blijkt dat een van de grootste varkensbedrijven van Nederland, dat al jarenlang illegaal opereert, via de landelijke </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>eëindigingsregeling aanspraak maakt op minstens vijf miljoen euro aan belastinggeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="200DBB36" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="49D3DD16" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="6F533738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="667A6517" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="5FD55FFE" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0085060A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00636B45" w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="17D08CA9" w14:textId="77777777">
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0A456994" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="36B0ECC3" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="23F0123C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="3E063CB9" w14:textId="3003A03B">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="4BF84101" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u bevestigen dat de betreffende varkenshouder jarenlang meer dieren heeft gehouden dan was toegestaan, niet voldeed aan geldende milieuregels en de omgevingsvergunning niet op orde had?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="10544C78" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="0D06411C" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0DE2A436" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="4AC26982" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="43FC7469" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="1F567B6B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001616AC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De provincie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(Gedeputeerde Staten) </w:t>
       </w:r>
       <w:r w:rsidRPr="001616AC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
@@ -337,51 +282,51 @@
       <w:r w:rsidRPr="001616AC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bevoegd gezag daar waar het gaat om het verlenen en handhaven van een natuurvergunning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (omgevingsvergunning voor een Natura 2000-activiteit)</w:t>
       </w:r>
       <w:r w:rsidRPr="001616AC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De gemeente (het college van B&amp;W) is doorgaans bevoegd gezag daar waar het gaat om een milieuvergunning (omgevingsvergunning voor een milieubelastende activiteit).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="470AC48C" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="53C96D85" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001616AC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Of en in welke mate de betreffende varkenshouder meer dieren heeft gehouden dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">volgens de milieuvergunning van het college van B&amp;W </w:t>
       </w:r>
       <w:r w:rsidRPr="001616AC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">was toegestaan, niet voldeed aan geldende milieuregels en de omgevingsvergunning niet op orde had is dan ook ter beoordeling van de </w:t>
       </w:r>
       <w:r>
@@ -441,5895 +386,1528 @@
       <w:r w:rsidRPr="00706C79">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dan was toegelaten in de vergunning van 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00706C79">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het betrof hier de milieuvergunning. Hoe lang deze situatie zich heeft voorgedaan kan uit de uitspraak niet worden opgemaakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00636B45" w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="032317FD" w14:textId="77777777">
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="717B6340" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="745BF250" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="259B8995" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="75013F76" w14:textId="6A943A12">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5AF9F25E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u ermee bekend dat de rechtbank Oost-Brabant in 2023 heeft geoordeeld dat het bedrijf al sinds 2004 illegaal opereerde?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="4BEC8568" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="4BC6C437" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="41D3E6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="794A1A77" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="23625F3A" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="2AE638D3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik ben bekend met de door de leden van de fractie van de PvdD aangehaalde uitspraak van de rechtbank Oost-Brabant van 17 oktober 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00636B45" w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="0FEC0778" w14:textId="77777777">
-[...17 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5D1EB837" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="7E8DED58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="2E68C185" w14:textId="6A76E382">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="25D7413B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u bevestigen dat dit bedrijf, ondanks jarenlange juridische procedures, handhavingsverzoeken en rechterlijke uitspraken over illegale bedrijfsvoering, alsnog aanspraak maakt op circa vijf miljoen euro aan belastinggeld? Hoe hoog is het exacte subsidiebedrag?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="03D4E0D0" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="18C148B5" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="4DEE3C70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="479183E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="4A0F039F" w14:textId="0FCF9818">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="347D3DDC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De betreffende varkenshouder heeft op </w:t>
       </w:r>
       <w:r w:rsidRPr="0006282C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> oktober </w:t>
       </w:r>
       <w:r w:rsidRPr="0006282C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op grond van de Landelijke beëindigingsregeling veehouderijlocaties voor stikstofreductie (hierna: </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Op 1 juni 2024 is op deze aanvraag een positief besluit genomen. Over de hoogte van het toegekende subsidiebedrag kan ik vanuit privacyoverwegingen op dit moment geen mededelingen doen. Conform de vereisten uit de </w:t>
+        <w:t xml:space="preserve"> op grond van de Landelijke beëindigingsregeling veehouderijlocaties voor stikstofreductie (hierna: Lbv) een subsidieaanvraag ingediend. De Rijksdienst voor Ondernemend Nederland (hierna: RVO) heeft bij de beoordeling vastgesteld dat de aanvraag aan alle subsidievoorwaarden voldeed. Als onderdeel van deze beoordeling heeft RVO bij bevoegde gezagen nagevraagd of de door de betreffende varkenshouder bij diens aanvraag aangeleverde milieu- en natuurvergunning de vigerende vergunningen zijn. Zowel de betreffende gemeente als provincie hebben hierop bevestigend geantwoord. Op 1 juni 2024 is op deze aanvraag een positief besluit genomen. Over de hoogte van het toegekende subsidiebedrag kan ik vanuit privacyoverwegingen op dit moment geen mededelingen doen. Conform de vereisten uit de </w:t>
       </w:r>
       <w:r w:rsidRPr="0006282C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Richtsnoeren voor staatssteun in de landbouw- en de bosbouwsector en in plattelandsgebieden</w:t>
       </w:r>
       <w:r w:rsidRPr="0006282C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00B921EB">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>hierna: de Richtsnoeren</w:t>
       </w:r>
       <w:r w:rsidRPr="0006282C">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B921EB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dient Nederland, nadat subsidievaststelling heeft plaatsgevonden en de uitvoering van de regeling is afgerond, van iedere subsidieontvanger de hoogte van het uitgekeerde subsidiebedrag te publiceren. Op dit moment is de uitvoering van de </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00636B45" w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="3D0AC99F" w14:textId="77777777">
+        <w:t xml:space="preserve"> dient Nederland, nadat subsidievaststelling heeft plaatsgevonden en de uitvoering van de regeling is afgerond, van iedere subsidieontvanger de hoogte van het uitgekeerde subsidiebedrag te publiceren. Op dit moment is de uitvoering van de Lbv nog niet afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="43BAE2B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="61E5B0F3" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="73982606" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="57912425" w14:textId="24DE6869">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="2EF7A014" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderschrijft u de noodzaak van een efficiënte, rechtmatige en doelmatige besteding van de 20 miljard euro aan belastinggeld die is vrijgemaakt voor het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>amenhangende pakket voor landbouw, natuur en stikstof?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="7624924E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="740DA5A1" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="6CC4E851" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="59116F73" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="4A9815E3" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0CED6AB8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00636B45" w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="478C7DCE" w14:textId="77777777">
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0B23C374" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="73C32797" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="760DEBDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="633847FA" w14:textId="5E9EB847">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0F1E7C5E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoe rijmt u het verstrekken van miljoenen euro’s subsidie aan een veehouderijbedrijf dat structureel milieuwetgeving overtreedt met een efficiënte, rechtmatige en doelmatige besteding van dit geld, terwijl de overheid in dergelijke gevallen ook kan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>handhaven, illegale situaties kan beëindigen en vergunningen kan intrekken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="012E240E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="6229E595" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="1F95D806" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="528D28A8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098386E" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="28C15FFC" w14:textId="33241D82">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="00DE4289" w:rsidR="00DE4289">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0C5DA401" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De subsidieaanvraag van betreffende varkenshouder is door RVO beoordeeld aan de hand van de subsidievoorwaarden zoals deze in de Lbv zijn opgenomen. Daarbij is geoordeeld dat de aanvraag voldoet aan alle voorwaarden die de regeling stelt. De subsidieontvanger moet, om in aanmerking te komen voor subsidieverlening voldoen aan de subsidievoorwaarden. Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4289">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 juni 2024 </w:t>
       </w:r>
-      <w:r w:rsidR="00DE4289">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">heeft RVO </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4289" w:rsidR="00DE4289">
+      <w:r w:rsidRPr="00DE4289">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">aan de aanvrager </w:t>
       </w:r>
-      <w:r w:rsidR="00DE4289">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de beschikking tot subsidieverlening gegeven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4289" w:rsidR="00DE4289">
+      <w:r w:rsidRPr="00DE4289">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE4289">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat betekent dat RVO heeft vastgesteld dat de betreffende varkenshouder aan de voorwaarden heeft voldaan voor subsidieverlening. De ondernemer heeft vervolgens twee voorschotten ontvangen maar nog geen verzoek tot subsidievaststelling gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="7F696E36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0AB60222" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals aangegeven in het antwoord op vraag 2 is d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001616AC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e provincie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doorgaans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001616AC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bevoegd gezag daar waar het gaat om het verlenen van een natuurvergunning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de gemeente daar waar het gaat om een milieuvergunning. Het is vanuit deze bevoegdheden dat provincies en gemeenten de taak en verantwoordelijkheid hebben om te controleren of ondernemers zich aan de voorwaarden en vereisten van de aan hen verstrekte vergunning(en) houden en om handhavend op te treden, daar waar sprake is van een overtreding die ingrijpen noodzakelijk maakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="037C9737" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5DC1C9AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ten algemene zijn, naar het oordeel van het kabinet, beëindigingsregelingen zoals de Lbv zowel een doeltreffend als doelmatig instrument om, als onderdeel van een breed palet aan maatregelen, de emissie van stikstof te reduceren en daarmee bij te dragen aan noodzakelijk natuurherstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="6E631AF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="6B0E27C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="19190A63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u ermee bekend dat de Gedeputeerde Staten van Noord-Brabant in 2024 nog verklaarden dat aan dit bedrijf geen provinciale subsidies zou worden verleend vanwege structurele overtredingen van milieuregels?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31618">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="70B02CA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="31AD5DA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="62EEB3FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="7A7C1FCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...211 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="3A07BDFB" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="06DC86A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5525F79A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wat vindt u ervan dat er nu alsnog miljoenen euro’s aan belastinggeld dreigen te worden uitgekeerd aan precies die locaties waarvan de rechter heeft vastgesteld dat daar jarenlang illegaal is geopereerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="2C98A75D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="77595B25" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="5610183B" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00636B45" w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="427E654D" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="3A0A9BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals in het antwoord op vraag 6 is toegelicht heeft de betreffende varkenshouder aan de voorwaarden voor subsidieverlening voldaan en aan de vereisten voor het verstrekken van voorschotten. Er is nog geen sprake van subsidievaststelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="44069BD3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="06011AF6" w14:textId="77777777">
-[...35 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="4C0CD1C9" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="4C94BD87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0137AFA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deelt u het inzicht dat iedere euro die wordt besteed aan het vrijwillig uitkopen van bedrijven die illegaal opereren, niet meer beschikbaar is voor andere noodzakelijke maatregelen voor de landbouwtransitie, stikstofreductie en natuurherstel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="505A3158" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="2F23E618" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="22D8ED6E" w14:textId="1B4768AF">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0F3F05F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596A49">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals in het antwoord op vraag 6 is toegelicht </w:t>
       </w:r>
-      <w:r w:rsidR="00973FBE">
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00636B45" w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="77194D87" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voldeed de aanvraag aan de voorwaarden voor subsidieverlening en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596A49">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft subsidieverlening </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596A49">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>op rechtmatige wijze plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="7FD4364E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636B45">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="20C03991" w14:textId="14402D57">
-[...35 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="791AD46C" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0B345848" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="722B8511" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Erkent u dat het efficiënt, rechtmatig en doelmatig besteden van belastinggeld binnen de stikstofaanpak ook betekent dat wordt gekeken of illegale bedrijfsvoering kan worden beëindigd door handhaving of het intrekken van vergunningen, in plaats van dat er miljoenen euro’s aan vrijwillige uitkoopsubsidies worden verstrekt aan dit soort bedrijven die de wet overtreden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0A9CBEE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="3A53B88C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="1554232E" w14:textId="1D5244A5">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00596A49">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="38DBA189" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals in het antwoord op vraag 2 is aangegeven is de gemeente bevoegd gezag als het gaat om het verlenen en handhaven van een milieuvergunning. Op grond van de Omgevingswet beschikt de gemeente over de bevoegdheid om maatregelen te nemen als wordt vastgesteld dat een ondernemer de voorwaarden die zijn verbonden aan een milieuvergunning overtreedt. De controle en handhaving van milieuvergunningen (en natuurvergunningen) is geen bevoegdheid van de minister van LNNV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5CD0D3F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5260AAB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft ten algemene de verantwoordelijkheid om publieke middelen doelmatig en rechtmatig te besteden, niet alleen binnen de stikstofaanpak. In beëindigingsregelingen zoals de Lbv zijn strikte subsidievoorwaarden en -vereisten opgenomen die waarborgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4161">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dat subsidies op rechtmatige wijze worden verleend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Lbv-regelingen (Lbv, Lbv-plus, Lbv kleinere sectoren) hebben tot doel de stikstofdepositie op overbelaste Natura 2000-gebieden te reduceren door de definitieve en onherroepelijke beëindiging van de productie en productiecapaciteit op veehouderijlocaties. Door de afbakening van de doelgroepen en door de wijze waarop genoemde regelingen zijn vormgegeven wordt een blijvende, geborgde en daarmee doelmatige reductie van stikstofdepositie gerealiseerd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="6181C4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="4A6AF7DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="04B359AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bereid om de subsidietoekenning voor dit varkensbedrijf per direct op te schorten en in plaats daarvan met de Rijksdienst voor Ondernemend Nederland, de Nederlandse Voedsel- en Warenautoriteit, de provincie en de omgevingsdienst te bezien of de illegale bedrijfsvoering via handhaving, het intrekken van vergunningen of andere maatregelen kan worden beëindigd? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="6F837EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="22A0EF8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="1312A933" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009763AC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals in het antwoord op vraag 6 is toegelicht </w:t>
       </w:r>
-      <w:r w:rsidR="00FA35B3">
+      <w:r w:rsidRPr="00FA35B3">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">voldeed de aanvraag aan de voorwaarden voor subsidieverlening en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596A49">
-[...68 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="1F4BBB00" w14:textId="77777777">
+      <w:r w:rsidRPr="009763AC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>heeft subsidieverlening op rechtmatige wijze plaatsgevonden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Er is dan ook geen aanleiding om de aan betreffende varkenshouder verleende subsidie in te trekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="4DF1CD1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="5056A53B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="270D9E27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bereid om binnen de bredere landbouwaanpak ook te kijken naar alternatieve routes naast vrijwillige uitkoop, zoals striktere handhaving, het intrekken van vergunningen en het beëindigen van illegale situaties, om zo de efficiëntie, doelmatigheid en rechtvaardigheid van de besteding van belastinggeld te verbeteren? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="50791037" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="4F6FE3D9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="3751B1C3" w14:textId="167EB60C">
-[...279 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="1284DBD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in het antwoord op vraag 10 is d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009763AC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e controle en handhaving van milieu- en natuurvergunningen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009763AC">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>staand beleid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en beschikken provincies en gemeentes over de bevoegdheid om handelend op te treden daar waar illegale situaties worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636B45" w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0DF1AE8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="0BC237F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="34E97896" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636B45">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kunt u deze vragen binnen de gebruikelijke termijn, maar in ieder geval voordat u de toegezegde aanpak voor landbouw, natuur en stikstof naar de Kamer stuurt, beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="7BC3F060" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="26E98392" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="3E19ED09" w14:textId="24F55657">
-[...185 lines deleted...]
-    <w:p w:rsidR="004E2633" w:rsidP="004E2633" w:rsidRDefault="004E2633" w14:paraId="6E6B581A" w14:textId="77777777">
+    <w:p w:rsidR="00413DB0" w:rsidP="004E2633" w:rsidRDefault="00413DB0" w14:paraId="676932B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voor beantwoording van de vragen was afstemming noodzakelijk met de provincie Noord-Brabant, de gemeente Land van Cuijk en met RVO. Hierdoor was beantwoording niet mogelijk binnen de gebruikelijke termijn. U bent hiervan op de hoogte gesteld per brief van 10 juni jongstleden.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004E2633" w:rsidSect="00D604B3">
+    <w:p w:rsidR="00933508" w:rsidRDefault="00933508" w14:paraId="49CB2C36" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00933508">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63DE282F" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61">
+    <w:p w14:paraId="5A32D59D" w14:textId="77777777" w:rsidR="000A3D20" w:rsidRDefault="000A3D20" w:rsidP="00413DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB87DFF" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565721AC" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61">
+    <w:p w14:paraId="254D77D4" w14:textId="77777777" w:rsidR="000A3D20" w:rsidRDefault="000A3D20" w:rsidP="00413DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B39A66" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...62 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D488F39" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5CE88B27" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="00413DB0" w:rsidRDefault="00413DB0" w:rsidP="00413DB0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="15FE8C1D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="10326BFA" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="00413DB0" w:rsidRDefault="00413DB0" w:rsidP="00413DB0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6151FE56" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B7A2DFF" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="00413DB0" w:rsidRDefault="00413DB0" w:rsidP="00413DB0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A04E303" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61">
+    <w:p w14:paraId="34011372" w14:textId="77777777" w:rsidR="000A3D20" w:rsidRDefault="000A3D20" w:rsidP="00413DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2885DCE2" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EABD655" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61">
+    <w:p w14:paraId="2F081E8F" w14:textId="77777777" w:rsidR="000A3D20" w:rsidRDefault="000A3D20" w:rsidP="00413DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114A52C6" w14:textId="77777777" w:rsidR="00940D61" w:rsidRDefault="00940D61"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4419384A" w14:textId="77777777" w:rsidR="004E2633" w:rsidRPr="0007216C" w:rsidRDefault="004E2633" w:rsidP="004E2633">
+    <w:p w14:paraId="2B933EED" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="0007216C" w:rsidRDefault="00413DB0" w:rsidP="004E2633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Gelderlander, 14 maart 2024, 'Provinciebestuur heeft genoeg van ontduiken </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16914487" w14:textId="77777777" w:rsidR="004E2633" w:rsidRPr="0007216C" w:rsidRDefault="004E2633" w:rsidP="004E2633">
+    <w:p w14:paraId="4AE1CD15" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="0007216C" w:rsidRDefault="00413DB0" w:rsidP="004E2633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">milieuregels: ‘Varkensbedrijf Cornelissen krijgt subsidie niet meer’', </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFEBA1F" w14:textId="77777777" w:rsidR="004E2633" w:rsidRPr="0007216C" w:rsidRDefault="004E2633" w:rsidP="004E2633">
+    <w:p w14:paraId="5385874E" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="0007216C" w:rsidRDefault="00413DB0" w:rsidP="004E2633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="0007216C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Provinciebestuur heeft genoeg van ontduiken milieuregels: ‘Varkensbedrijf Cornelissen krijgt subsidie niet meer’ | Regio | De Gelderlander.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="10371141" w14:textId="77777777" w:rsidR="004E2633" w:rsidRPr="0007216C" w:rsidRDefault="004E2633" w:rsidP="004E2633">
+    <w:p w14:paraId="44A48BA9" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="0007216C" w:rsidRDefault="00413DB0" w:rsidP="004E2633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> ECLI:NL:RBOBR:2023:4987</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3C07E546" w14:textId="483D8748" w:rsidR="00B921EB" w:rsidRPr="0007216C" w:rsidRDefault="00B921EB">
+    <w:p w14:paraId="778EA171" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="0007216C" w:rsidRDefault="00413DB0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0007216C">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022/C 485/01</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...156 lines deleted...]
-  <w:p w14:paraId="59F525BE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="6C8B1B23" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="00413DB0" w:rsidRDefault="00413DB0" w:rsidP="00413DB0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...570 lines deleted...]
-  <w:p w14:paraId="3DE46C93" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="35D89161" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="00413DB0" w:rsidRDefault="00413DB0" w:rsidP="00413DB0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1008 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3378E1EA" w14:textId="77777777" w:rsidR="00413DB0" w:rsidRPr="00413DB0" w:rsidRDefault="00413DB0" w:rsidP="00413DB0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...1961 lines deleted...]
-    <w:rsid w:val="00FC1B9D"/>
+    <w:rsidRoot w:val="00413DB0"/>
+    <w:rsid w:val="000A3D20"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rsid w:val="00933508"/>
+    <w:rsid w:val="00EE6DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6CC8766D"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F726DA7B-BAFC-49E3-BFE7-FC622C0DF74C}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6675,397 +2253,983 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00085ACD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00413DB0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00085ACD"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00413DB0"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00413DB0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00413DB0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00413DB0"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gelderlander.nl/land-van-cuijk/provinciebestuur-heeft-genoeg-van-ontduiken-milieuregels-varkensbedrijf-cornelissen-krijgt-subsidie-niet-meer~abe89e9d/?slug_rd=1" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8715</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1538</ap:Words>
+  <ap:Characters>8463</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>72</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>70</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10279</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9982</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>