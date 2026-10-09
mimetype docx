--- v0 (2026-07-10)
+++ v1 (2026-10-09)
@@ -1,3967 +1,1658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="001D7765" w14:paraId="09A659B2" w14:textId="5E5601E4">
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00A82ED2" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="144EF0F3" w14:textId="0D7FAF3B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2" w:rsidR="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2" w:rsidR="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2" w:rsidR="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2" w:rsidR="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00A82ED2" w:rsidP="00A82ED2" w:rsidRDefault="00A82ED2" w14:paraId="27E21702" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1548</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00A82ED2" w14:paraId="2A13D787" w14:textId="1DEE988A">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00A82ED2" w:rsidP="00A82ED2" w:rsidRDefault="00A82ED2" w14:paraId="7D8A758D" w14:textId="5A49A0EC">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="3637C450" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="564017D4" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>In reactie op het verzoek van lid Kathmann (PRO) op 2 december 2025 om u te informeren ‘over de problematische afhankelijkheid van big tech en de opkomst van generatieve AI’ doe ik u hierbij de aanvullende reactie van het kabinet ten aanzien van het Cybersecuritybeeld 2025 (CSBN 2025) toekomen, met daarbij specifieke aandacht voor de opkomst van generatieve AI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...116 lines deleted...]
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00912241" w14:paraId="1A641E17" w14:textId="165AFD3A">
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="73DF0C49" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="4EE7386A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Aanvullende reactie op het Cybersecuritybeeld 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00912241" w14:paraId="0DE31580" w14:textId="6FB1A737">
-[...200 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="176C29EE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft dat Nederland en Europa voor cruciale digitale infrastructuur, evenals voor het afnemen van digitale processen c.q. diensten, sterk afhankelijk zijn geworden van een klein aantal buitenlandse techaanbieders. Dat maakt ons kwetsbaar in een veranderende wereldorde waarin technologie vaker als geopolitiek machtsmiddel wordt ingezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="2B9146C2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="7F545C43" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>In de komende kabinetsperiode wil ik mij daarom inzetten op een overheid waarbij digitale autonomie het uitgangspunt is. Soevereiniteit wordt één van de leidende principes bij digitale inkoop- en aanbestedingen. Daarnaast wordt onderzocht of en hoe een Europees voorkeursprincipe bij aanbestedingen van digitale producten en diensten kan bijdragen aan het verminderen van afhankelijkheden. Met het recent gepubliceerde wetsvoorstel voor een Cloud &amp; AI Development Act (CADA) heeft de Europese Commissie eveneens tot doel overheden in de EU te stimuleren tot inkoop van Europese clouddiensten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="626463BC" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="405304A1" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het probleem van digitale strategische afhankelijkheden werd eveneens door mijn ambtsvoorganger(s) erkend. Reeds in 2023 is de Agenda Digitale Open Strategische Autonomie (DOSA) gepubliceerd, en recenter is het versterken van digitale weerbaarheid en autonomie van de overheid als prioriteit in de Nederlandse Digitaliseringsstrategie (NDS) aangemerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="4BE56C74" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="3B7E816C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft uw Kamer actief bijgedragen aan de beleidsontwikkeling op dit gebied, onder meer door de initiatiefnota ‘Wolken aan de Horizon’. Zoals ook in de kabinetsreactie op uw initiatiefnota gesteld is,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> bouwt deze brief voort op verschillende eerdere Kamerstukken die naar uw Kamer zijn gestuurd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00912241" w:rsidP="004614AA" w:rsidRDefault="00912241" w14:paraId="020EB873" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="6BE95429" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="7F37D98F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="1CA22E2D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Geconstateerde risico’s in het CSBN 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="714E90AB" w14:textId="7FB623BC">
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="6E10DFFD" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="14D22521" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Samengevat wijst het CSBN 2025 voor wat betreft de strategische afhankelijkheden van cruciale digitale infrastructuur op vier concrete risico’s, zijnde:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="5CE71FFA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Digitale afhankelijkheden kunnen worden vergroot, wat implicaties heeft voor de Nederlandse digitale open strategische autonomie. Zo kunnen wetten een extraterritoriale werking hebben en bestaan er beperkingen voor Nederland voor het toezicht dat kan worden uitgeoefend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="186DCE18" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="29C2B47B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Door grootschalige concentratie kan een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B90362">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>single point of failure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ontstaan. Een storing of cyberincident kan wereldwijde doorwerking krijgen. Vitale sectoren kunnen afhankelijk zijn van één aanbieder, wat betekent dat een incident bij die aanbieder grote impact kan hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="478838D3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="2D92936C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>De machtspositie van grote aanbieders kan worden versterkt door zowel de aanbod- als vraagzijde. Aan de aanbodzijde kunnen aanbieders een eigen ecoysteem creëren van verschillende diensten, waar organisaties lastig uit kunnen treden (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B90362">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vendor lock-in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>). Aan de vraagzijde kiezen organisaties veel voor de grootste aanbieders, veelal omdat (Europese) alternatieven niet voorhanden zijn of bijvoorbeeld minder functionaliteiten bieden. Ook dit vergroot de machtspositie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="4FF8C2C7" w14:textId="6A776CCD">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="6B2E6DAC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...54 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Organisaties kunnen geleidelijk aan de regie over kernprocessen verliezen, bijvoorbeeld omdat kennis weglekt, de controle over de werking van systemen afneemt of omdat de onderhandelingsruimte ten opzichte van aanbieders van digitale infrastructuur beperkt is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="6F325EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="7A685670" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bovenop deze risico’s beschrijft het CSBN 2025 dat we er in de huidige geopolitieke context rekening mee moeten houden dat landen hun eigen belangen scherper afwegen, waardoor Nederland geconfronteerd kan worden met (digitale) afhankelijkheden die als drukmiddel kunnen worden ingezet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00912241" w:rsidP="004614AA" w:rsidRDefault="00912241" w14:paraId="787A6286" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="2D3868F5" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="0FC8FD4D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="2CAA3B21" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Reactie kabinet t.a.v. geconstateerde risico’s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="681F430A" w14:textId="56C7F7D5">
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="19AB37C2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De problemen, zoals in het CSBN benoemd, zijn niet nieuw of onbekend. De verregaande marktconcentratie aan de aanbodzijde, inclusief de vendor lock-in, alsmede de belemmeringen bij de vraagzijde, zijn reeds benoemd in de kabinetsreactie op uw initiatiefnota ‘Wolken aan de Horizon’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="5886CDFD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="46994BCF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Eén van de benoemde risico’s die kan voortvloeien uit het vergroten van digitale afhankelijkheden is de toepassing van wetgeving met extraterritoriale werking. Er zijn diverse landen, die wet- en regelgeving kennen met extraterritoriale werking die medewerking van dienstverleners bij gegevensverzoeken van veiligheidsdiensten verplicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dergelijke wet- en regelgeving kan in bepaalde gevallen mogelijk leiden tot ongewenste toegang tot Nederlandse gegevens. Hetzelfde gaat ook op voor wetgeving omtrent sanctiemechanismen, wat onder meer inhoudt dat personen en organisaties geen diensten of ondersteuning meer mogen leveren aan gesanctioneerde personen/organisaties, met risico op civiele of strafrechtelijke vervolging bij overtreding. Ook in gevallen waarin overeenkomsten gesloten zijn met een Europese dochter van een dergelijke organisatie, is het toch mogelijk dat deze gehoor moet geven aan een dergelijke sanctiemaatregel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="01FE296E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="0E8823A7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van incidenten en onderzoek concludeert de NCTV in het CSBN dat organisaties binnen de Rijksoverheid veel digitale processen afnemen van een klein aantal leveranciers, waarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">weinig tot geen rekening gehouden wordt met het voorkomen van concentratierisico’s. Bovendien wegen en beschouwen overheidsorganisaties onvoldoende de (strategische) risico’s van hun leveranciers en dienstverleners en blijkt dat meerdere overheidsorganisaties geen succesvolle terugvalopties hebben. Er is, aldus het gestelde in het CSBN, ook onvoldoende aandacht voor digitale weerbaarheid en afhankelijkheden op bestuurstafels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="17CC641C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="1729579F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Het kabinet onderschrijft dit en heeft in het coalitieakkoord aangegeven dat de inzet van het kabinet erop gericht is om strategische afhankelijkheden af te bouwen en zoveel mogelijk te diversifiëren, ook op digitaal vlak. Specifiek op het gebied van cloud zijn recent twee stappen gezet met de herziening van het rijksbreed cloudbeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de uitgevoerde verkenning naar de soevereine overheidscloud in het kader van de NDS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB04F7">
-[...438 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="2813333F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="03A1D27B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om digitale afhankelijkheden af te bouwen en te voorkomen, is verder binnen de NDS digitale weerbaarheid en autonomie één van de prioriteiten waar overheidsbreed aan wordt gewerkt. Vanuit de NDS komt er daarnaast een routekaart digitale autonomie evenals een referentiekader digitale autonomie. Nederland is ook één van de oprichtende lidstaten van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">European Digital Infrastructure Consortium </w:t>
       </w:r>
-      <w:r w:rsidR="005E1A7A">
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="7B5CAF60" w14:textId="7FFBBCC7">
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(EDIC) Digitale Gemeenschapsgoederen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="72145CF2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="123EACD3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Opkomst generatieve AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="0978C657" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Het gebruik van generatieve AI in de samenleving en door de Nederlandse overheid is de afgelopen jaren toegenomen. Zo laat de in het najaar van 2025 verschenen Overheidsbrede monitor generatieve AI van TNO (in opdracht van BZK) een duidelijke toename zien in het aantal generatieve AI-toepassingen bij Nederlandse overheidsorganisaties.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een substantieel deel van de onderzochte generatieve AI-toepassingen maakt gebruik van niet-Nederlandse taalmodellen en systemen. Vanaf april 2025 geldt het overheidsbrede standpunt generatieve AI.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mede gelet op het belang van autonomie maakt hiervan onderdeel uit dat wij als Nederlandse overheid een voorkeur hebben voor het gebruik van Nederlandse of Europese open taalmodellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="795DA71B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In het kader van de Nederlandse Digitaliseringsstrategie (NDS) wordt binnen de prioriteit AI gewerkt aan het stimuleren van de inzet van Nederlandse en Europese óf open taalmodellen, mede om daarmee de Europese AI-industrie te stimuleren ten behoeve van strategische digitale autonomie. Er zijn in dat kader bijvoorbeeld een aantal AI-projecten binnen de overheid die het Nederlandse taalmodel GPT-NL gaan beproeven in de praktijk, mede ten behoeve van de doorontwikkeling van het model.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="18E0BD28" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="00C5753C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder wordt gewerkt aan visie en beleid op Generatieve AI-modellen, waarbij gekeken wordt naar maatregelen om de inzet van Europese en/of open AI-modellen in plaats van niet-Europese, gesloten AI-modellen te bevorderen. Het streven is om dit herziene beleid dit jaar vast te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="322F4023" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="59BC412D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Nederlandse overheid een voorkeur hebben voor het gebruik van Nederlandse of Europese open taalmodellen.</w:t>
-[...111 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ten slotte werkt Nederland samen met onder andere Frankrijk en Italië aan een gemeenschappelijke Europese infrastructuur in taaltechnologieën, zoals grote Europese taalmodellen, via de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008919AC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Alliance for Language Technologies– European Digital Infrastructure Consortium </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...25 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ALT-EDIC)). Hier bovenop is dit jaar een aanvraag van BZK goedgekeurd inzake de Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Apply AI call: GenAI for Public Administrations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dit initiatief richt zich op de ontwikkeling van een Europees, publiek platform waarmee overheden op een veilige en verantwoorde manier generatieve AI-bouwblokken en toepassingen kunnen ontwikkelen, configureren en hergebruiken. Met diverse uitvoeringsorganisaties, de VNG, IPO, AIC4NL en Brainport Eindhoven wordt er de komende vier jaar gebouwd, met partners uit onder andere de Benelux, Denemarken en andere EU-lidstaten, aan een Europese infrastructuur voor verantwoorde AI-toepassingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="4A29A428" w14:textId="06122B8C">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="261D451C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Daarnaast wordt gewerkt aan toegang tot AI-rekenkracht voor het bedrijfsleven (mkb, startups), onderzoekers en overheden, rekening houdend met digitale autonomie. Dit krijgt momenteel vorm via drie routes: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="3A8B6D45" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="4BF11897" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Onderzoeken van manieren om de huidige beschikbare rekenkracht en aanbod van taalmodellen binnen de overheid effectiever in te zetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="11EBC8A3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="7B493563" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkennen van manieren om het makkelijker te maken voor overheden om zaken te doen met Europese partijen die Generatieve AI en rekencapaciteit leveren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D857D5" w:rsidR="00D857D5" w:rsidP="004614AA" w:rsidRDefault="00D857D5" w14:paraId="1D7CBD27" w14:textId="77777777">
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="429223AE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">De realisatie van de AI-fabriek in Groningen waar het finetunen, testen en trainen van AI-modellen betreft. Daarnaast is Nederland via de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008919AC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EuroHPC Joint Undertaking</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D857D5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook aangesloten op het Europese netwerk van AI-fabrieken, waar de AI-fabriek in Groningen onderdeel van uit zal maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A33A2B" w:rsidP="004614AA" w:rsidRDefault="00A33A2B" w14:paraId="373B9AC9" w14:textId="77777777">
-[...85 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="7B6FA8D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00A82ED2" w:rsidP="00A82ED2" w:rsidRDefault="00A82ED2" w14:paraId="6597DF9B" w14:textId="0A374B5F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="00BE1CF5" w:rsidP="00A82ED2" w:rsidRDefault="00BE1CF5" w14:paraId="1D566493" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W.J.M. Aerdts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A82ED2" w:rsidR="006F53E6" w:rsidP="00A82ED2" w:rsidRDefault="006F53E6" w14:paraId="0E2FBB76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A82ED2" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ADD7BB9" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5">
+    <w:p w14:paraId="65A2E145" w14:textId="77777777" w:rsidR="002206B3" w:rsidRDefault="002206B3" w:rsidP="00BE1CF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE065FA" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B86EAAC" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5">
+    <w:p w14:paraId="53D1FFE1" w14:textId="77777777" w:rsidR="002206B3" w:rsidRDefault="002206B3" w:rsidP="00BE1CF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E5BDE6" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...74 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6890B21B" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00BE1CF5" w:rsidRDefault="00BE1CF5" w:rsidP="00BE1CF5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="332EE136" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00BE1CF5" w:rsidRDefault="00BE1CF5" w:rsidP="00BE1CF5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="038CCCAA" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00BE1CF5" w:rsidRDefault="00BE1CF5" w:rsidP="00BE1CF5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F626791" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5">
+    <w:p w14:paraId="2F47ABF6" w14:textId="77777777" w:rsidR="002206B3" w:rsidRDefault="002206B3" w:rsidP="00BE1CF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2C0700" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16381B65" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5">
+    <w:p w14:paraId="79DB4C0B" w14:textId="77777777" w:rsidR="002206B3" w:rsidRDefault="002206B3" w:rsidP="00BE1CF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017FBBBA" w14:textId="77777777" w:rsidR="006809A5" w:rsidRDefault="006809A5"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="27BFBC5E" w14:textId="42A38117" w:rsidR="00B90362" w:rsidRDefault="00B90362">
+    <w:p w14:paraId="22A289E3" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor een eerdere reactie op de CSBN 2025, zie de aanbiedingsbrief van minister van Justitie en Veiligheid (JenV): </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00B90362">
+        <w:r w:rsidRPr="00A82ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief over Cybersecuritybeeld Nederland 2025 en voortgang Nederlandse Cybersecuritystrategie | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="10EEECDC" w14:textId="64C972A7" w:rsidR="00BB04F7" w:rsidRPr="001D7765" w:rsidRDefault="00BB04F7" w:rsidP="00BB04F7">
+    <w:p w14:paraId="509091D8" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D7765">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D7765">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 574, nr. 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="63548F2D" w14:textId="723DEE86" w:rsidR="00BB04F7" w:rsidRDefault="00BB04F7">
+    <w:p w14:paraId="5537F724" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ibid, pp. 4-7.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1C824FF2" w14:textId="37EA48C1" w:rsidR="007F059A" w:rsidRDefault="007F059A">
+    <w:p w14:paraId="5F10FA97" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">tevens </w:t>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie tevens </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="006269FC">
+        <w:r w:rsidRPr="00A82ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Antwoord op vragen van het lid Van den Berg over de feitelijke veiligheidsrisico’s, juridische reikwijdte en afhankelijkheden rond DigiD, Solvinity en Kyndryl | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>ingegaan.</w:t>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, waar hier nader op wordt ingegaan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="755A02A6" w14:textId="77777777" w:rsidR="00C71595" w:rsidRDefault="00C71595" w:rsidP="00C71595">
+    <w:p w14:paraId="296A5CE1" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2025/26, 26 643, nr. 1541</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1924805C" w14:textId="77777777" w:rsidR="00C71595" w:rsidRDefault="00C71595" w:rsidP="00C71595">
+    <w:p w14:paraId="7079FE66" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2025/26, 26 643, nr. 1537</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="70FC5F67" w14:textId="77777777" w:rsidR="00D857D5" w:rsidRPr="001D7765" w:rsidRDefault="00D857D5" w:rsidP="00D857D5">
+    <w:p w14:paraId="13218705" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D7765">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D7765">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://open.overheid.nl/documenten/dafe19ab-8874-42a0-a55f-315ac5825282/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1CE4DAB8" w14:textId="77777777" w:rsidR="00D857D5" w:rsidRPr="001D7765" w:rsidRDefault="00D857D5" w:rsidP="00D857D5">
+    <w:p w14:paraId="084576F4" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D7765">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D7765">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://open.overheid.nl/documenten/bc03ce31-0cf1-4946-9c94-e934a62ebe73/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="12A798B1" w14:textId="77777777" w:rsidR="00D857D5" w:rsidRPr="001D7765" w:rsidRDefault="00D857D5" w:rsidP="00D857D5">
+    <w:p w14:paraId="6BF12197" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00A82ED2" w:rsidRDefault="00BE1CF5" w:rsidP="00A82ED2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7765">
+      <w:r w:rsidRPr="00A82ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D7765">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00A82ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="001D7765">
+        <w:r w:rsidRPr="00A82ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>De eerste use cases van GPT-NL - GPT-NL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...128 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="68BE795F" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00BE1CF5" w:rsidRDefault="00BE1CF5" w:rsidP="00BE1CF5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="780028A8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="224A317E" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00BE1CF5" w:rsidRDefault="00BE1CF5" w:rsidP="00BE1CF5">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3924A86C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...386 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36B0E418" w14:textId="77777777" w:rsidR="00BE1CF5" w:rsidRPr="00BE1CF5" w:rsidRDefault="00BE1CF5" w:rsidP="00BE1CF5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...873 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="606C551B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="189687A8"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4006,51 +1697,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74412142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AB02BE4"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4095,891 +1786,233 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="759717500">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="821964689">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="137233363">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="821047020">
+  <w:num w:numId="2" w16cid:durableId="822936696">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="241989558">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...634 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00BE1CF5"/>
+    <w:rsid w:val="001D3202"/>
+    <w:rsid w:val="002206B3"/>
+    <w:rsid w:val="005561E3"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007273D5"/>
+    <w:rsid w:val="00837593"/>
+    <w:rsid w:val="00A82ED2"/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rsid w:val="00C947A5"/>
+    <w:rsid w:val="00CE6777"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="274683DC"/>
+  <w14:docId w14:val="378B0EA3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{95B263D6-5264-4E80-BBF8-635642F83691}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5001,74 +2034,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5217,1164 +2251,1014 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE1CF5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
-    <w:name w:val="Koptekst Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...58 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D857D5"/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
-    <w:name w:val="Referentiegegevens"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-    <w:rsid w:val="00D857D5"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="Referentiegegevens cursief"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE1CF5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-    <w:rsid w:val="00D857D5"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE1CF5"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...11 lines deleted...]
-    <w:rsid w:val="00D857D5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE1CF5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A82ED2"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...29 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpt-nl.nl/nieuws/launching-customers/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/kamervragen/detail?id=2026Z08716&amp;did=2026D26573" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/11/26/tk-brief-cybersecuritybeeld-nederland-2025-en-voortgang-nederlandse-cybersecuritystrategie" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1509</ap:Words>
-  <ap:Characters>8305</ap:Characters>
+  <ap:Words>1540</ap:Words>
+  <ap:Characters>8474</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>69</ap:Lines>
+  <ap:Lines>70</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9795</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9995</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>