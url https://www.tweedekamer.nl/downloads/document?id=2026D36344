--- v0 (2026-07-10)
+++ v1 (2026-10-10)
@@ -1,2674 +1,991 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B50E70" w:rsidR="00B824BA" w:rsidP="000A6579" w:rsidRDefault="00B14E68" w14:paraId="32A1E1FB" w14:textId="5D1690D8">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidRDefault="009A4AF5" w14:paraId="3E32E10A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30196</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Duurzame ontwikkeling en beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidP="00DB51C7" w:rsidRDefault="009A4AF5" w14:paraId="0B011A76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidP="000A6579" w:rsidRDefault="00EC4CF6" w14:paraId="7E577707" w14:textId="461EA2C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>861</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidP="000A6579" w:rsidRDefault="00EC4CF6" w14:paraId="37B8D480" w14:textId="5ACB33BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidP="000A6579" w:rsidRDefault="00EC4CF6" w14:paraId="685D686C" w14:textId="5F464448">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidP="000A6579" w:rsidRDefault="00EC4CF6" w14:paraId="477D249F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="402D75AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Energiebesparing is belangrijk voor het realiseren van een schoon, stabiel, betaalbaar en onafhankelijk energiesysteem. Hoe efficiënter we omgaan met energiegebruik, hoe weerbaarder we zijn voor prijsschokken en hoe lager de energierekening. Energiebesparing is daarnaast ook van belang voor het omgaan met en verminderen van netcongestie en helpt bij het versterken van de concurrentiekracht. De huidige situatie in het Midden-Oosten benadrukt opnieuw het belang van een stabiel, betaalbaar en onafhankelijk energiesysteem en de cruciale rol van energiebesparing daarbinnen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="34874920" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">project Versnelling van Industriële Besparing van Energie (VIBE) 2030 gestart voor de industrie, dat </w:t>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="73F2E7CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom blijft het kabinet in het Nationaal Plan Energiesysteem inzetten op energiebesparing als één van de hoofdkeuzes. Binnen de verschillende sectoren wordt het energiebesparingsbeleid verder versneld. Zo is vorig jaar het project Versnelling van Industriële Besparing van Energie (VIBE) 2030 gestart voor de industrie, dat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00333301">
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>toolkits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00333301">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> eerste </w:t>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opstelt voor de grootste energiebesparende mogelijkheden per branche. De eerste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BE0AB8">
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>toolkits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BE0AB8">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Deze </w:t>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn nu opgeleverd. Deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00333301">
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>toolkits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00333301">
-[...38 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaan in op de belangrijkste technologische oplossingen en de grootste aandachtspunten daarbij. Daarnaast werkt het kabinet conform het coalitieakkoord in de gebouwde omgeving onder meer aan een normering voor slimme, hybride warmtepompen. Na het zomerreces wordt uw Kamer daar nader over geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="2DD77E64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uit de Klimaat en Energieverkenning 2025 blijkt dat de kans op het realiseren van het energiebesparingsdoel met bestaand en voorgenomen beleid klein is. Het is van belang inzicht te hebben in concrete handelingsopties voor  toekomstige keuzes ten aanzien van energiebesparing. In deze brief informeer ik de Kamer over de resultaten van het onderzoek dat ik daartoe heb uitgezet. Deze resultaten betrek ik nadrukkelijk bij de voorjaarsbesluitvorming 2027. Ook maak ik van de gelegenheid gebruik om uw Kamer te informeren over de lopende actualisatie van de energiebesparingsplicht voor 2027.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F14CB" w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="2E029B48" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="2B26B215" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Onderzoek naar energiebesparende maatregelen voor het 2030 doel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E86730" w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="22A49E48" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="068AA50D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ecorys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">De maatregelen omvatten een mix van normerende, </w:t>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is vorig jaar gevraagd om potentiële aanvullende energiebesparende maatregelen te verkennen die zouden kunnen bijdragen aan het terugdringen van het energiegebruik in Nederland richting 2030 en verder. In haar onderzoeksrapport worden 34 maatregelen geïdentificeerd, met verschillende mate van energiebesparingspotentieel, zie bijlage 2. De maatregelen omvatten een mix van normerende, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002270D5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>beprijzende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002270D5">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">heeft </w:t>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en stimulerende instrumenten en bestrijken alle relevante eindgebruikerssectoren: industrie, gebouwde omgeving, mobiliteit, landbouw en de elektriciteitssector. Voor elke maatregel heeft </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ecorys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E86730">
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in kaart gebracht:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D81DC7" w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="2058F744" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="009A4AF5" w:rsidRDefault="009A4AF5" w14:paraId="0FEA99E6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D81DC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe de maatregel op hoofdlijnen kan worden vormgegeven, inclusief maatvoering en doelgroep. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D81DC7" w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="1012ADA5" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="009A4AF5" w:rsidRDefault="009A4AF5" w14:paraId="361ECC8B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D81DC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Wat het verwachte effect is op de jaarlijkse energiebesparing en CO2-emissiereductie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D81DC7" w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="379C406C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="009A4AF5" w:rsidRDefault="009A4AF5" w14:paraId="5699CEFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D81DC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Een eerste inschatting van de kosten, randvoorwaarden en systeemeffecten vanuit het energiesysteem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A57D2A" w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="006052E5" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="65A64EE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ecorys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft de maatregelen besproken met sectorpartijen, kennisinstellingen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>NGOs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, waarbij een kwalitatieve inschatting is gemaakt van de neveneffecten van de maatregelen. Zo is, naast het effect op energiegebruik en CO2-reductie, inzichtelijk gemaakt wat de effecten zijn op het energiesysteem, ruimte en materiële schaarste, de economie (waaronder betaalbaarheid en concurrentievermogen), uitvoeringscapaciteit en verdelingseffecten. De effecten op energiegebruik en CO2-reductie van de verschillende maatregelen zijn samengevat in tabel 1 van de bijlage van deze brief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="0A58BEA3" w14:textId="77777777"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">passender zou zijn. Sommige maatregelen uit het </w:t>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="469ECBDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een eerste technische appreciatie van de maatregelen is te vinden in deel 2 van bijlage 1. Hierin wordt een eerste beoordeling gegeven van de uitvoerbaarheid en van de aansluiting bij bestaand beleid. Per maatregel is tevens uiteengezet wat eventuele risico's of belemmeringen zijn voor de uitvoering, of wanneer een alternatieve vorm passender zou zijn. Sommige maatregelen uit het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ecorys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> onderzoek kunnen mogelijk op een later moment worden overwogen, of enkel onder de juiste randvoorwaarden. Hier vallen ook de maatregelen onder die in strijd zijn met het huidige coalitieakkoord. Deze hebben dan ook niet de voorkeur van het kabinet. Voor maatregelen die als onuitvoerbaar worden beoordeeld, of die zijn ingehaald door de actualiteit, wordt dit eveneens toegelicht. Omdat de maatregelen uit het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ecorys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> rapport als losstaande ‘theoretische’ beleidsopties zijn uitgewerkt, zijn interacties met bestaand beleid niet altijd meegewogen; dit geldt bijvoorbeeld bij de effectinschatting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="5FDB99E9" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="5F8BA2D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De appreciatie in de bijlage is een technische exercitie en geen politieke weging. Het kabinet ziet potentie om een deel van de maatregelen te overwegen in verdere reguliere, integrale besluitvorming. Zoals aangekondigd in het coalitieakkoord komt het kabinet in het voorjaar van 2027 met aanvullende maatregelen om de klimaat- en energiedoelen dichter binnen bereik te brengen en onze afhankelijkheid van fossiele brandstoffen te verminderen. Daarbij worden ook andere rapporten en adviezen betrokken, zoals het rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Routes naar realisatie – Keuzes voor het klimaat en de energietransitie</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en het advies van het Burgerberaad Klimaat. Maatregelen met financiële gevolgen kunnen alleen als onderdeel van dergelijke integrale weging worden bezien, aangezien hiervoor ook dekking moet worden gevonden. Tot slot geldt voor de meeste maatregelen dat verdere uitwerking nodig is. Dit betreft de exacte vormgeving, juridische haalbaarheid en inpassing, of de uitwerking van bepaalde randvoorwaarden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="1D6E6A1F" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="08CA31B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>Actualisatie energiebesparingsplicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="4FE13BFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eens in de vier jaar wordt de energiebesparingsplicht geactualiseerd. Voor de actualisatieronde van 2027 werd door het vorige kabinet reeds gewerkt aan een aantal wijzigingen gericht op het verbeteren van de energiebesparingsplicht en het verminderen van de regeldruk. Deze wijzingen zijn aangekondigd op 18 december jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ten opzichte van deze wijzigingen is het mijn voornemen de elektriciteitsondergrens voor de energiebesparingsplicht op een verbruik van 50.000 kWh per jaar te handhaven. Een ophoging naar 100.000 kWh zou resulteren in verlies van 15% van het besparingspotentieel (1,5-2 PJ). Dit acht ik niet verantwoord gegeven de aanhoudend uitdagende geopolitieke context, de energierekening en netcongestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="0EC6B626" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="7846787D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de administratieve lastendruk voor bedrijven en instellingen terug te dringen, wordt er gelijktijdig gewerkt aan het eenvoudiger maken van de energiebesparingsplicht. Zo zal de doelgroep waarvoor de onderzoeksplicht geldt verkleind worden, waarbij bedrijven en instellingen met uniforme processen of veel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebouwgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> energiegebruik alleen nog hoeven te rapporteren aan de hand van de Erkende Maatregelen Lijst (EML). Ook wordt deze lijst vereenvoudigd: het aantal maatregelen wordt teruggebracht van 150 naar 100 maatregelen, waardoor de rapportages ook korter kunnen zijn. Het kabinet werkt daarnaast aan toegankelijke financiering van energiebesparende maatregelen voor de mkb-bedrijven. Bij RVO kunnen mkb’ers die energie willen of moeten besparen, een lening tegen marktconforme rente afsluiten. De betreffende regeling, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Energiebesparingslening voor het midden- en kleinbedrijf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is gekoppeld aan de ophoging van de terugverdientijd en zal naar verwachting eind dit jaar operationeel worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="273A384D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om bedrijven en instellingen verder te ontzorgen, wordt ook meer ruimte gemaakt voor stimulerend toezicht. Stimulerend toezicht houdt in dat bedrijven of instellingen worden aangespoord en gemotiveerd om energiebesparende maatregelen te treffen, waarbij de nadruk niet ligt op regulier toezicht en handhaving. In de verlengde SPUK voor additionele capaciteit voor toezicht en handhaving energiebesparing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Actualisatie energiebesparingsplicht</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00666F27" w:rsidP="00666F27" w:rsidRDefault="00666F27" w14:paraId="3B7EBF0E" w14:textId="77777777">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden additionele middelen voor toezicht op de energiebesparingsplicht aan de omgevingsdiensten beschikbaar gesteld. Onder deze verlengde regeling moet een minimaal aandeel van de middelen ingezet worden voor stimulerend toezicht.  Dit is conform motie van Lid Postma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="1FCB2321" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ontwerp-AMvB zal in het kader van de voorhangprocedure eerst aan beide Kamers worden voorgelegd en vervolgens aan de Raad van State worden aangeboden voor advies. De inwerkingtreding van de geactualiseerde energiebesparingsplicht inclusief de ophoging van de terugverdientijd en de nieuwe EML is voorzien medio 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="00666F27" w:rsidRDefault="009A4AF5" w14:paraId="1B60D2A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot wordt er ook gekeken naar het harmoniseren van de energiebesparingsplicht met andere verwante wet- en regelgeving. Het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties werkt aan de implementatie van de herziene Europese Richtlijn Energieprestatie voor gebouwen EPBD IV die onder andere eisen stelt aan de minimale energieprestaties van gebouwen. Deze eisen overlappen voor een deel met de bestaande nationale energiebesparingsplicht. Om een weloverwogen besluit te kunnen nemen over hoe deze overlappende eisen kunnen worden geharmoniseerd én inzicht te krijgen in waar het meest besparingspotentieel ligt, heb ik TNO gevraagd om een onderzoek uit te voeren, zie bijlage 3.  Op dit moment wordt gewerkt aan hoe invulling kan worden gegeven aan de harmonisatie van de regels waarbij de regeldruk voor de gebouweigenaren, alsmede het besparingspotentieel in acht worden genomen. Eind van dit jaar zal ik de Kamer hierover informeren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5" w:rsidP="000A6579" w:rsidRDefault="009A4AF5" w14:paraId="6C7DD516" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A4AF5" w:rsidP="00EC4CF6" w:rsidRDefault="00EC4CF6" w14:paraId="6915AD77" w14:textId="76D37672">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Eens in de vier jaar wordt de energiebesparingsplicht geactualiseerd. Voor de actualisatieronde van 2027 werd door het vorige kabinet reeds gewerkt aan een aantal wijzigingen gericht op het verbeteren van de energiebesparingsplicht en het verminderen van de regeldruk. Deze wijzingen zijn aangekondigd op </w:t>
-[...31 lines deleted...]
-        <w:t>Bij RVO kunnen mkb’ers die energie willen of moeten besparen</w:t>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6" w:rsidR="009A4AF5">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D6654B">
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidP="00EC4CF6" w:rsidRDefault="00EC4CF6" w14:paraId="6146EC65" w14:textId="1CB391C1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="00EC4CF6" w:rsidP="000A6579" w:rsidRDefault="00EC4CF6" w14:paraId="614CFB05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...62 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC4CF6" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7FACAB6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00EC4CF6" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="625A434D" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790">
+    <w:p w14:paraId="488CA2DA" w14:textId="77777777" w:rsidR="00313D56" w:rsidRDefault="00313D56" w:rsidP="009A4AF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD4C394" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35252F65" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790">
+    <w:p w14:paraId="6532443D" w14:textId="77777777" w:rsidR="00313D56" w:rsidRDefault="00313D56" w:rsidP="009A4AF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E980989" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...6 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...16 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F5C3462" w14:textId="3554E040" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="77FF6FAC" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRPr="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="009A4AF5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="7CAD0A61" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="561F9253" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRPr="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="009A4AF5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="15742B25" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="359A4EBC" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRPr="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="009A4AF5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C4917C5" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790">
+    <w:p w14:paraId="5B6121B1" w14:textId="77777777" w:rsidR="00313D56" w:rsidRDefault="00313D56" w:rsidP="009A4AF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B21DB87" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B1C6414" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790">
+    <w:p w14:paraId="6819F364" w14:textId="77777777" w:rsidR="00313D56" w:rsidRDefault="00313D56" w:rsidP="009A4AF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B380325" w14:textId="77777777" w:rsidR="008B5790" w:rsidRDefault="008B5790"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="62461AFD" w14:textId="77777777" w:rsidR="00666F27" w:rsidRDefault="00666F27" w:rsidP="00666F27">
+    <w:p w14:paraId="1D4A4F4F" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="00666F27">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5A2A">
         <w:t xml:space="preserve">Kamerstukken II, 2025/26, </w:t>
       </w:r>
       <w:r w:rsidRPr="00333301">
         <w:t>30196, nr. 857</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3686481C" w14:textId="77777777" w:rsidR="00666F27" w:rsidRDefault="00666F27" w:rsidP="00666F27">
+    <w:p w14:paraId="46D1427F" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRPr="00EC4CF6" w:rsidRDefault="009A4AF5" w:rsidP="00666F27">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4CF6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Staatscourant 2026 (17723)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="588918BC" w14:textId="77777777" w:rsidR="00666F27" w:rsidRDefault="00666F27" w:rsidP="00666F27">
+    <w:p w14:paraId="64F0CFD6" w14:textId="07C0A604" w:rsidR="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="00666F27">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EC4CF6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>840</w:t>
+      <w:r w:rsidRPr="00EC4CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II, 2025/01, 30196, nr. 840</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="23E1590B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="214E05C2" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRPr="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="009A4AF5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...40 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...103 lines deleted...]
-  <w:p w14:paraId="14D3DC12" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="2C0F8C74" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRPr="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="009A4AF5">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1EAE4AF9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...472 lines deleted...]
-  <w:p w14:paraId="4DEAB9B6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EDD73AF" w14:textId="77777777" w:rsidR="009A4AF5" w:rsidRPr="009A4AF5" w:rsidRDefault="009A4AF5" w:rsidP="009A4AF5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...844 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39CE4E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE6A7994"/>
     <w:lvl w:ilvl="0" w:tplc="450C5D40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2736,1732 +1053,238 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...392 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1295256099">
+  <w:num w:numId="1" w16cid:durableId="66927186">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="621496260">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1097 lines deleted...]
-    <w:rsid w:val="7D0E7777"/>
+    <w:rsidRoot w:val="009A4AF5"/>
+    <w:rsid w:val="001F5DC1"/>
+    <w:rsid w:val="00313D56"/>
+    <w:rsid w:val="00397756"/>
+    <w:rsid w:val="00503B77"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007E0FFD"/>
+    <w:rsid w:val="00974CC0"/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rsid w:val="00E964EC"/>
+    <w:rsid w:val="00EC4CF6"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43C7281C"/>
+  <w14:docId w14:val="5F18DCAE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D728C2BF-E74E-4B82-929D-A684E359CE46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4477,74 +1300,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4693,1366 +1517,1004 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...404 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...78 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00ED369D"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:rsid w:val="00ED369D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...81 lines deleted...]
-    </w:tblStylePr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED369D"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vermelding">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED369D"/>
-[...33 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="009A4AF5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:name w:val="Comment Text1"/>
+    <w:rsid w:val="009A4AF5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E7A31"/>
+    <w:rsid w:val="009A4AF5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Comment Text Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="CommentText1"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E7A31"/>
-[...15 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009A4AF5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC4CF6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7841</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1453</ap:Words>
+  <ap:Characters>7996</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
+  <ap:Lines>66</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9248</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9431</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>