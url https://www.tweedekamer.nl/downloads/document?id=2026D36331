--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,6459 +1,1989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00323235" w:rsidRDefault="00A80458" w14:paraId="5D80795F" w14:textId="7AB51159">
-[...153 lines deleted...]
-    <w:p w:rsidR="009E33FA" w:rsidP="00BC25A1" w:rsidRDefault="009E33FA" w14:paraId="50498F4E" w14:textId="621A5FAA">
+    <w:p w:rsidRPr="00901452" w:rsidR="00901452" w:rsidRDefault="00777BF7" w14:paraId="14A2D007" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31710</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901452" w:rsidR="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00901452" w:rsidR="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00901452" w:rsidR="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deltaprogramma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00901452" w:rsidR="00901452" w:rsidP="004474D9" w:rsidRDefault="00901452" w14:paraId="3408E45A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00901452" w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="1BD0AE6E" w14:textId="565DC614">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00901452" w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="123581B0" w14:textId="1DA8200D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="2E00A889" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="416FBA79" w14:textId="5A0C896B">
+      <w:r>
+        <w:t xml:space="preserve">Met deze brief informeer ik de Kamer, mede namens de ministers van Volkshuisvesting en Ruimtelijke Ordening (VRO) en Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN), over het voornemen van het kabinet om te starten met een pakket maatregelen voor het programma Ruimte voor de Rivier 2.0 als vervolg op het eerdere programma Ruimte voor de Rivier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="76517EF5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Met dit pakket wordt de bodem van de Maas en Rijn gestabiliseerd en wordt verdere rivierbodemdaling tegengegaan, zodat de continuïteit van de scheepvaart ten tijde van laagwater verbetert en schade aan landbouw, natuur en funderingen rondom de grote rivieren door dalende rivierwaterstanden wordt tegengegaan. Ook zorgt dit voor het verbeteren van de zoetwaterverdeling over de Rijntakken. Tenslotte, niet onbelangrijk, bieden de maatregelen meer ruimte voor een veilige waterafvoer bij hoogwater. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="6E4A97B1" w14:textId="77777777">
       <w:r w:rsidRPr="009E33FA">
         <w:t>Met bovenstaande besluiten wil het kabinet uitvoering geven aan de eerste fase van Ruimte voor de Rivier 2.0. Het betreft maatregelen die tot en met 2039 uitgevoerd kunnen gaan worden. Voor deze eerste fase wil het kabinet de voor Ruimte voor de Rivier 2.0 gereserveerde middelen op het Deltafonds (DF) en het Mobiliteitsfonds (MF) tot en met 2039 inzetten (cumulatief tot en met 2039</w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:r>
         <w:t xml:space="preserve"> gaat dit</w:t>
       </w:r>
       <w:r w:rsidRPr="009E33FA">
         <w:t xml:space="preserve"> om € 702 miljoen vanuit het DF en € 100 miljoen vanuit het MF). De budgettaire verwerking van dit besluit wordt betrokken bij </w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="009E33FA">
         <w:t>Ontwerpbegroting 2027</w:t>
       </w:r>
-      <w:r w:rsidR="00066182">
+      <w:r>
         <w:t>, onder voorbehoud van</w:t>
       </w:r>
       <w:r w:rsidRPr="009E33FA">
         <w:t xml:space="preserve"> parlementaire autorisatie.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7C90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E33FA" w:rsidP="00BC25A1" w:rsidRDefault="009E33FA" w14:paraId="4674420F" w14:textId="77777777"/>
-    <w:p w:rsidR="009E33FA" w:rsidP="009E33FA" w:rsidRDefault="009E33FA" w14:paraId="4DEB83C8" w14:textId="52682756">
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="3EAA5870" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="280F9356" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">De keuzes betreffen sleutelbesluiten voor het hoofdwatersysteem die in het ontwerp Nationaal Waterprogramma 2028 – 2033 moeten worden verankerd. Het ontwerp moet </w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve">eind van dit jaar gepubliceerd worden. Indien de sleutelbesluiten later worden </w:t>
       </w:r>
       <w:r>
         <w:t>genomen</w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t>, loopt de totstandkoming van het juridisch verplichte Nationaal Water</w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:r>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve">rogramma </w:t>
       </w:r>
       <w:r>
         <w:t>risico op</w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve"> vertraging. Dit wil het kabinet voorkomen</w:t>
       </w:r>
       <w:r>
         <w:t>. D</w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve">e keuzes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">worden daarom </w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve">voor de zomer </w:t>
       </w:r>
       <w:r>
         <w:t>gemaakt</w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve">, zoals </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve">aan </w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve"> Kamer </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t xml:space="preserve">toegezegd in de beleidsbrief van </w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:r>
         <w:t>het ministerie van Infrastructuur en Waterstaat (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00572655">
         <w:t>IenW</w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00572655">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA7C90" w:rsidR="009E33FA" w:rsidP="00BC25A1" w:rsidRDefault="009E33FA" w14:paraId="749E089C" w14:textId="77777777"/>
-    <w:p w:rsidR="005B7F99" w:rsidRDefault="001107F5" w14:paraId="3356DE1C" w14:textId="489F91C8">
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="627BD65D" w14:textId="77777777">
       <w:r w:rsidRPr="00BA7C90">
-        <w:t xml:space="preserve">Met </w:t>
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Met de Kamerbrief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00BA7C90">
         <w:t xml:space="preserve"> stand van zaken Ruimte voor de Rivier 2.0 </w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:r>
         <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7C90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B7F99">
+      <w:r>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7C90">
-        <w:t xml:space="preserve"> juni 2026 bent u geïnformeerd over het belang van en de opgaven in het rivierengebied en </w:t>
-[...3 lines deleted...]
-        <w:t>heeft u de onderzoeksresultaten over het stabiliseren van de</w:t>
+        <w:t xml:space="preserve"> juni 2026 bent u geïnformeerd over het belang van en de opgaven in het rivierengebied en heeft u de onderzoeksresultaten over het stabiliseren van de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rivierbodem ontvangen</w:t>
       </w:r>
       <w:r w:rsidRPr="001C5C25">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Op basis van deze onderzoeken is het kabinet tot </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> gekomen. In deze brief geef ik </w:t>
+        <w:t xml:space="preserve">Op basis van deze onderzoeken is het kabinet tot het besluit gekomen. In deze brief geef ik </w:t>
       </w:r>
       <w:r w:rsidRPr="001C5C25">
         <w:t xml:space="preserve">een toelichting </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="001C5C25">
         <w:t>het genomen besluit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005808B0" w:rsidRDefault="005808B0" w14:paraId="556F90FB" w14:textId="77777777">
+    <w:p w:rsidR="00901452" w:rsidRDefault="00901452" w14:paraId="3ACF9A29" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D46E1A" w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="5C4FE45C" w14:textId="684504A2">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Een besluit voor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC25A1">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>een systeem</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Een besluit voor een systeemaanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="7FF87ADB" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet kiest ervoor om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t xml:space="preserve"> maatregelen te nemen om de rivierbodem van de Rijntakken en de Maas te stabiliseren</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t xml:space="preserve">oor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088727A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>aanpak</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ervoor om</w:t>
+        <w:t>Waal</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73B20">
-        <w:t xml:space="preserve"> maatregelen te nemen om de rivierbodem van de Rijntakken en de Maas te stabiliseren</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kiest het kabinet als voorkeursrichting voor een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t>meergeulensysteem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t xml:space="preserve"> (MGS)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pannerdensche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Kop tot Zaltbommel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>gecombineerd met het aanvullen van sediment (suppleren)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Deze maatregel stabiliseert de bodem structureel en draagt tegelijkertijd bij aan het verbeteren van de bevaarbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7003">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">op de belangrijke scheepvaartcorridor Rotterdam – Duitsland. Het MGS is noodzakelijk om de afvoerverdeling bij laag water te verbeteren door meer water richting het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pannerdensch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Kanaal te sturen in tijden van (zeer) lage afvoeren. Dit is conform de door het Deltaprogramma Zoetwater gewenste ambitie voor de laagwaterafvoerverdeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ook draagt het MGS bij aan de waterveiligheid door lagere waterstanden bij hoge afvoeren en aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8261E">
+        <w:t>verbetering van ecologische waterkwaliteit en natuurherstel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FE22B9">
-        <w:t>V</w:t>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="7A8E10CD" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="37278262" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Gezien de beschikbaarheid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0CEF">
+        <w:t xml:space="preserve">middelen en uitvoeringscapaciteit </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0CEF">
+        <w:t xml:space="preserve"> de noodzaak tot ‘lerend werken’, wordt gestart met een eerste fase op de Midden-Waal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Deze eerste fase is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0CEF">
+        <w:t xml:space="preserve"> no-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B0CEF">
+        <w:t>regret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0CEF">
+        <w:t xml:space="preserve">edeeltelijke aanleg heeft </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in zichzelf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0CEF">
+        <w:t>meerwaarde omdat er op dat traject meer ruimte gegeven wordt aan de rivier in combinatie met bijdragen aan de ecologische waterkwaliteit en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> natuurdoelen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in het rivierengebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> (vergelijkbaar met </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">eerdere programma Ruimte voor de Rivier). Ook wordt de bevaarbaarheid verbeterd over dit </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>traject.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="01C1B176" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="7EC1B6C2" w14:textId="77777777">
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">Gezien de urgentie rondom de problematiek van de rivierbodemdaling en om te voorkomen dat de laagwaterverdeling verder verschuift, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>start het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> op korte termijn met suppleren. Dit om te voorkomen dat de rivierbodem voor en tijdens de aanleg van het MGS nog verder daalt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73B20">
-        <w:t xml:space="preserve">oor de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0088727A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="688D27D6" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="0A3E3B26" w14:textId="77777777">
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">Ook voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Waal</w:t>
+        <w:t>Maas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> is het doel een stabiele, beheerbare rivierbodemligging te realiseren. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053157C">
+        <w:t>Maas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is de meest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000837DE">
+        <w:t xml:space="preserve"> urgente bodemopgave</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000837DE">
+        <w:t>het</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aanpakken van het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000837DE">
+        <w:t xml:space="preserve"> erosiekuilentraject van de Gemeenschappelijke Maas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">Bij het hoogwater in 2021 zijn daar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006030A9">
+        <w:t xml:space="preserve">door </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de kracht van het hoge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006030A9">
+        <w:t xml:space="preserve"> water erosiekuilen ontstaan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> wel 16 meter diep. Bij elk volgend hoogwater kunnen in de huidige situatie nieuwe erosiekuilen ontstaan die kabels en leidingen kunnen blootleggen en keringen, oevers en andere kunstwerken kunnen destabiliseren. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Daarom start het kabinet o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t>p de Gemeenschappelijke Maas met het suppleren van sediment om de bodem te stabiliseren</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Daarnaast is vanwege de urgentie ook vervolgonderzoek gestart naar de bodemopbouw en het morfologisch functioneren van de Maas op</w:t>
       </w:r>
       <w:r w:rsidRPr="00E73B20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE22B9">
-[...8 lines deleted...]
-      <w:r w:rsidR="00F02E05">
+      <w:r>
+        <w:t xml:space="preserve">de lange termijn. Ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t xml:space="preserve">wordt een gebiedsuitwerking gestart waarin wordt verkend hoe met rivierverruiming de erosieve kracht </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">van het water in de rivier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73B20">
+        <w:t xml:space="preserve">kan worden verminderd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">Omdat bij de Maas sprake is van een rivier op de grens met Vlaanderen worden de maatregelen in samenwerking met Vlaanderen verder vormgegeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="106FE4B1" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="2FA52382" w14:textId="77777777">
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>Voor bovenstaande maatregelen is een aanzienlijke investering nodig. Op dit moment is er in de beleidsreservering op het Deltafonds tot en met 2039 € 702 mln</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> en op het Mobiliteitsfonds €</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE22B9">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00E73B20">
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>100 mln</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> geoormerkt voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>RvdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> 2.0. Met de huidige middelen op het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Deltafonds (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>DF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mobiliteitsfonds (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>MF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55E03" w:rsidR="00F02E05">
-[...14 lines deleted...]
-      <w:r w:rsidR="00F02E05">
+      <w:r>
+        <w:t>kan het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> zoals hierboven aangegeven </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de eerste fase van het MGS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006030A9">
-[...29 lines deleted...]
-      <w:r w:rsidR="006D7003">
+      <w:r>
+        <w:t>realiseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> op de Midden-Waal, in combinatie met het suppleren van de rivierbodem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> op zowel Maas als Rijntakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00F55E03">
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet zet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>de voor Ruimte voor de Rivier 2.0 gereserveerde middelen op</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> DF en MF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">in voor de maatregelen om de bodem te stabiliseren op Rijntakken en Maas en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> vervolg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8261E">
+        <w:t xml:space="preserve">van het programma Ruimte voor de Rivier 2.0. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="6D4FF775" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Maas</w:t>
-[...177 lines deleted...]
-    <w:p w:rsidR="009E33FA" w:rsidP="00BC25A1" w:rsidRDefault="009E33FA" w14:paraId="1DA80C13" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="2FD53D6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00237958" w:rsidP="00237958" w:rsidRDefault="00237958" w14:paraId="48E007B7" w14:textId="13105F18">
+      <w:r w:rsidRPr="009E33FA">
+        <w:t xml:space="preserve">Besluitvorming over vervolgfasen vanaf 2040 en verder is aan toekomstige kabinetten, mede op basis van vervolgonderzoeken en verkenningen. Dit kabinet blijft in ieder geval een reservering treffen binnen het Deltafonds van ca. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E33FA">
+        <w:t>80 miljoen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E33FA">
+        <w:t xml:space="preserve"> structureel, in lijn met eerdere jaren, zodat zicht is op financiering voor toekomstige maatregelen. Ook gaat het kabinet de mogelijkheid van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E33FA">
+        <w:t>co-financiering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E33FA">
+        <w:t xml:space="preserve"> door derden verder onderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="22A1D35E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E33FA">
-[...27 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="38"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7531"/>
+        <w:gridCol w:w="7674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B7F99" w:rsidTr="0067487C" w14:paraId="787B36B1" w14:textId="77777777">
+      <w:tr w:rsidR="002772AF" w:rsidTr="0067487C" w14:paraId="47C398DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B7F99" w:rsidR="005B7F99" w:rsidP="005B7F99" w:rsidRDefault="005B7F99" w14:paraId="201DAAB1" w14:textId="77777777">
+          <w:p w:rsidRPr="005B7F99" w:rsidR="002772AF" w:rsidP="005B7F99" w:rsidRDefault="002772AF" w14:paraId="3536780B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7F99">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Toelichting meergeulensysteem</w:t>
+              <w:t xml:space="preserve">Toelichting </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B7F99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>meergeulensysteem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidRPr="005B7F99" w:rsidR="005B7F99" w:rsidP="005B7F99" w:rsidRDefault="005B7F99" w14:paraId="2D2A0332" w14:textId="461FAB88">
+          <w:p w:rsidRPr="005B7F99" w:rsidR="002772AF" w:rsidP="005B7F99" w:rsidRDefault="002772AF" w14:paraId="05A80EFF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7F99">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Bij de aanleg van een meergeulensysteem worden meerdere geulen gecreëerd langs de hoofdgeul. Deze geulen helpen bij het verruimen van de rivier. Bij hogere waterstanden stroomt een deel van het water via deze nieuwe geulen. Daardoor stroomt het water in de hoofdgeul minder snel en wordt het verder uitslijten van de bodemerosie tegengegaan. Tegelijkertijd wordt de hoofdgeul wat versmald</w:t>
+              <w:t xml:space="preserve">Bij de aanleg van een </w:t>
             </w:r>
-            <w:r w:rsidR="00FF0D1E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B7F99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>meergeulensysteem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B7F99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> worden meerdere geulen gecreëerd langs de hoofdgeul. Deze geulen helpen bij het verruimen van de rivier. Bij hogere waterstanden stroomt een deel van het water via deze nieuwe geulen. Daardoor stroomt het water in de hoofdgeul minder snel en wordt het verder uitslijten van de bodemerosie tegengegaan. Tegelijkertijd wordt de hoofdgeul wat versmald</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005B7F99">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Dit zorgt er bij laagwater voor dat de waterstanden op niveau blijven, wat gunstig is voor de bevaarbaarheid, de ecologie en dit zorgt er tevens voor dat er meer water naar het Pannerdensch Kanaal gaat.</w:t>
+              <w:t xml:space="preserve"> Dit zorgt er bij laagwater voor dat de waterstanden op niveau blijven, wat gunstig is voor de bevaarbaarheid, de ecologie en dit zorgt er tevens voor dat er meer water naar het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B7F99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pannerdensch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B7F99">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kanaal gaat.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B7F99" w:rsidP="005B7F99" w:rsidRDefault="005B7F99" w14:paraId="3FC96629" w14:textId="77777777"/>
-          <w:p w:rsidR="005B7F99" w:rsidP="005B7F99" w:rsidRDefault="005B7F99" w14:paraId="2C611A4C" w14:textId="77777777">
+          <w:p w:rsidR="002772AF" w:rsidP="005B7F99" w:rsidRDefault="002772AF" w14:paraId="1B540DAD" w14:textId="77777777"/>
+          <w:p w:rsidR="002772AF" w:rsidP="005B7F99" w:rsidRDefault="002772AF" w14:paraId="029D72CE" w14:textId="77777777">
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29EE0FF9" wp14:editId="2CE79E0C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F97B8D5" wp14:editId="2A9AAAA2">
                   <wp:extent cx="4799335" cy="1755648"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:docPr id="1590121417" name="Afbeelding 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4868959" cy="1781117"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00665CBD" w:rsidR="005B7F99" w:rsidP="005B7F99" w:rsidRDefault="005B7F99" w14:paraId="243AA290" w14:textId="558AB499">
+          <w:p w:rsidRPr="00665CBD" w:rsidR="002772AF" w:rsidP="005B7F99" w:rsidRDefault="002772AF" w14:paraId="6D49EADA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">figuur 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="3A26DA00">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Impressie</w:t>
             </w:r>
             <w:r w:rsidRPr="00665CBD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">van het </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00665CBD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Meergeulensysteem met uiterwaardgeulen over traject Pannerdensche Kop tot Zaltbommel.</w:t>
+              <w:t>Meergeulensysteem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00665CBD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> met uiterwaardgeulen over traject </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00665CBD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Pannerdensche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00665CBD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kop tot Zaltbommel.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B7F99" w:rsidRDefault="005B7F99" w14:paraId="3D444C74" w14:textId="77777777">
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="35CC6E2A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AD3F72" w:rsidR="00AD3F72" w:rsidRDefault="00ED5518" w14:paraId="55F3F891" w14:textId="4CA6FCFD">
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="00048EF1" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="21E980FF" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="0FF0A2E6" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="069184C5" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="50B24F1E" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="731E773F" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="6E11DF23" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="246AA939" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="0AD00238" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="1F28212E" w14:textId="77777777"/>
+    <w:p w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="125BA4B0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00901452" w:rsidR="00901452" w:rsidP="002772AF" w:rsidRDefault="00901452" w14:paraId="0E4D3CCE" w14:textId="4361E362">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ingrijpen is</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD3F72">
+        <w:t>Ingrijpen is noodzaak én kans voor</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> noodzaak én kans voor toekomstbestendig </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00111220">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>rivierengebied</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AD3F72" w:rsidRDefault="005D5467" w14:paraId="256CEEEA" w14:textId="7C45D50E">
+        <w:t>toekomstbestendig rivierengebied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="064C7379" w14:textId="49EC6E38">
       <w:r w:rsidRPr="005D5467">
         <w:t xml:space="preserve">Met </w:t>
       </w:r>
-      <w:r w:rsidR="0053157C">
+      <w:r>
         <w:t>dit besluit</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5467">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wil het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5467">
         <w:t xml:space="preserve">het gebruik van de rivier en de </w:t>
       </w:r>
       <w:r>
         <w:t>gebieden</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5467">
         <w:t xml:space="preserve"> eromheen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5467">
         <w:t>beschermen en verbeteren.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00451BE0" w:rsidR="00451BE0">
+        <w:t xml:space="preserve"> Zo is het rivierengebied in de toekomst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00451BE0">
         <w:t xml:space="preserve">beter opgewassen tegen de gevolgen van klimaatverandering. Een voldoende stabiele en beheerbare </w:t>
       </w:r>
-      <w:r w:rsidR="001F1C08">
+      <w:r>
         <w:t>rivierbodem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451BE0" w:rsidR="00451BE0">
+      <w:r w:rsidRPr="00451BE0">
         <w:t xml:space="preserve"> garandeert een goede bevaarbaarheid en draagt bij aan het herstel van de waterverdeling over Nederland bij lage rivierafvoeren. Het MGS kan ook zorgen voor meer natuurlijke rivierdynamiek. Deze maatregel kan op systeemniveau sterk bijdragen aan wettelijke opgaven rondom de ecologische waterkwaliteit en natuur, zoals de KRW, N</w:t>
       </w:r>
-      <w:r w:rsidR="005808B0">
+      <w:r>
         <w:t xml:space="preserve">atura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451BE0" w:rsidR="00451BE0">
+      <w:r w:rsidRPr="00451BE0">
         <w:t xml:space="preserve">2000, Vogel- en habitatrichtlijn, Natuurherstelverordening (NHV), </w:t>
       </w:r>
-      <w:r w:rsidR="00850368">
+      <w:r>
         <w:t xml:space="preserve">en rondom scheepvaart vanuit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451BE0" w:rsidR="00451BE0">
-[...2 lines deleted...]
-      <w:r w:rsidR="00850368">
+      <w:r w:rsidRPr="00451BE0">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00451BE0">
+        <w:t>Ten-T</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00451BE0">
+        <w:t xml:space="preserve"> (Europese verordening</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> voor transportnetwerken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451BE0" w:rsidR="00451BE0">
+      <w:r w:rsidRPr="00451BE0">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B434BD" w:rsidR="00B434BD">
+      <w:r w:rsidRPr="00B434BD">
         <w:t>Ook liggen de maatregelen voor de Rijntakken in het verlengde van de koers en keuzes van de Nota Ruimte</w:t>
       </w:r>
-      <w:r w:rsidR="00794579">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B434BD" w:rsidR="00B434BD">
+      <w:r w:rsidRPr="00B434BD">
         <w:t xml:space="preserve">In de ontwerp Nota Ruimte is namelijk afgesproken dat het IJsselmeergebied een belangrijke zoetwaterbuffer is en blijft. Daarom is een goede afvoerverdeling </w:t>
       </w:r>
-      <w:r w:rsidR="004F2994">
+      <w:r>
         <w:t xml:space="preserve">bij laag water </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B434BD" w:rsidR="00B434BD">
+      <w:r w:rsidRPr="00B434BD">
         <w:t>en dus tegengaan van rivierbodemdaling van belang, zodat het IJsselmeer voldoende ‘gevoed’ wordt door (zoet) rivierwater.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7003" w:rsidRDefault="006D7003" w14:paraId="31D3E9E5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD3F72" w:rsidR="00AD3F72" w:rsidRDefault="00AD3F72" w14:paraId="17476812" w14:textId="3190CB58">
+    <w:p w:rsidR="00901452" w:rsidRDefault="00901452" w14:paraId="3DF69431" w14:textId="1D5D0FF4">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3F72" w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="379FEE39" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Samenwerking</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451BE0">
+        <w:t>Samenwerking en draagvlak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="0D82D30E" w14:textId="77777777">
+      <w:r w:rsidRPr="009C15CB">
+        <w:t xml:space="preserve">In het programma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C15CB">
+        <w:t>RvdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C15CB">
+        <w:t xml:space="preserve"> 2.0 werkt het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C15CB">
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C15CB">
+        <w:t xml:space="preserve"> samen met de ministeries van VRO en LVVN, het nationale Deltaprogramma en de Deltaprogramma’s Maas en Rijn. In deze </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">twee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C15CB">
+        <w:t xml:space="preserve">Deltaprogramma’s werken de regionale partijen samen aan de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uitwerking van nationale en regionale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C15CB">
+        <w:t>wateropgaven van Rijn en Maas. Het gaat om waterschappen, provincies en gemeenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="6EE78B76" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="43DE23BB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In de voorbereiding van deze besluiten is breed afgestemd met relevante partijen binnen en buiten het programma zoals waterschappen, provincies en gemeenten. Ook maatschappelijke organisaties zijn betrokken via het Overlegorgaan Fysieke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794579">
+        <w:t>Leefomgeving. De maatregelen voor het stabiliseren van de rivierbodem hebben draagvlak vanuit verschillende programma’s. Vanuit waterveiligheid, scheepvaart, ecologische waterkwaliteit, natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, zoetwatervoorziening en recreatie: er is brede steun voor deze richting vanwege de mogelijkheden die het biedt voor het halen van beleidsdoelen voor de verschillende thema’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="3C0D8C22" w14:textId="77777777"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="6EC5CDF7" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De onderzoeken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006030A9">
+        <w:t xml:space="preserve">die ten grondslag liggen aan dit besluit zijn </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wetenschappelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gereviewd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Deskundigen geven aan dat, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t>ondanks onzekerheden over de exacte effecten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">de aanleg van het MGS aangevuld met suppleren </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve"> goede richting is</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Zij roepen op de belangrijke stap richting uitvoering nu te zetten zodat lerend en adaptief inzichten geïmplementeerd kunnen worden. U heeft deze onderzoeken met de Kamerbrief van 22 juni jl. ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="357B5FDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en draagvlak</w:t>
-[...127 lines deleted...]
-    <w:p w:rsidR="006D7003" w:rsidRDefault="006D7003" w14:paraId="647B1A44" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3F72" w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="591960C0" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Vervolgproces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="3DA179D2" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk231567094" w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">Nu de basis (de fundering) voor de inrichting van de Maas en Rijntakken is gelegd met deze keuzes voor maatregelen voor het stabiliseren van de rivierbodem, is de volgende stap om te bepalen hoeveel ruimte de rivier op de lange termijn nodig heeft voor een veilige afvoer van water in combinatie met andere rivierfuncties zoals natuur en ecologische waterkwaliteit. Daartoe werkt het programma RvdR2.0 toe naar een keuze over het reserveren van binnendijkse ruimte voor de lange termijn in samenhang met een besluit over de afvoerverdeling bij extreem hoogwater over de Rijntakken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:t xml:space="preserve">Hiervoor is onderzoek uitgevoerd waarin is nagegaan op welke manieren zeer grote hoeveelheden water veilig kunnen worden afgevoerd en hoeveel extra ruimte de rivier hiervoor nodig heeft in verschillende klimaatscenario’s. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Op dit moment worden de laatste analyses om te komen tot deze keuze afgerond. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003213B8">
+        <w:t xml:space="preserve">Dit kan worden beschouwd als een actualisatie van </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de bestaande ruimtelijke reserveringen die met het eerdere programma Ruimte voor de Rivier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003213B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003213B8">
+        <w:t xml:space="preserve">vastgelegd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en nu in het kader van RvdR2.0 opnieuw worden onderzocht op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003213B8">
+        <w:t xml:space="preserve">nut en noodzaak. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Deze besluiten kunnen gevolgen hebben voor plannen bij gemeenten die aan de rivier liggen. Het programma is hierover met gemeenten en andere betrokken partijen constructief in gesprek. De inbreng en zorgen worden meegenomen in het uiteindelijke besluit. Dit besluit wordt eind dit jaar aan de ministerraad voorgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F55E03" w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="76CB3F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="003213B8" w:rsidR="003213B8">
+    </w:p>
+    <w:p w:rsidRPr="00F55E03" w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="6E4F5BD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beide besluiten worden uiteindelijk geborgd in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nationaal Water</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogramma (NWP) 2028 – 2033, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>waarvan het ontwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eind 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aan uw Kamer wordt aangeboden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Na het vastleggen van de besluiten in het (ontwerp) NWP gaan we aan de slag met het voorbereiden van de uitvoering van de besluiten. Het besluit over ruimte voor waterafvoer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een getrapt besluit. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n het NWP zal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaan om globale locaties, die na vaststelling van het NWP nader </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uitgewerkt om tot het benodigde detailniveau voor aanpassing van het Besluit kwaliteit leefomgeving te komen. Daarin liggen ook de bestaande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ruimtelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reserveringen vast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="758391EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="538272A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ook zal op korte termijn worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestart </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>met de voorbereiding van de suppleties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003213B8">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00F55E03" w:rsidR="00DA7993" w:rsidP="00DA7993" w:rsidRDefault="00DA7993" w14:paraId="76D4E3AC" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>met het verdere ontwerp van het MGS voor de Waal als eerste stap richting aanleg van de eerste fase van het MGS. Bij dit ontwerp worden de kansen die dit ontwerp biedt voor het behalen van de wettelijke verplichtingen voor de KRW</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NHV </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en andere doelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bekeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="4E74B7F2" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F55E03" w:rsidR="00DA7993" w:rsidP="00DA7993" w:rsidRDefault="00DA7993" w14:paraId="602F251C" w14:textId="5AE5D8FB">
+    <w:p w:rsidRPr="00F55E03" w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="6EC1ABDB" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beide besluiten worden uiteindelijk geborgd in het </w:t>
-[...122 lines deleted...]
-    <w:p w:rsidR="00DA7993" w:rsidP="00DA7993" w:rsidRDefault="00DA7993" w14:paraId="0BAF851B" w14:textId="77777777">
+        <w:t xml:space="preserve">Tot slot is het programma Ruimte voor de Rivier 2.0 ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>al aan de slag. Enkele koploperprojecten zijn al gestart met de uitvoering, zoals het project Meanderende Maas en de dijkverlegging en -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersterking bij Arcen. Ook wordt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnenkort </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gestart met een pilot sedimentsuppleties op de Waal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002772AF" w:rsidP="00901452" w:rsidRDefault="002772AF" w14:paraId="09F49C41" w14:textId="1673087A">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00321508" w:rsidP="00321508" w:rsidRDefault="00321508" w14:paraId="0A949CB1" w14:textId="13291C3C">
+    <w:p w:rsidRPr="00901452" w:rsidR="00901452" w:rsidP="00901452" w:rsidRDefault="00901452" w14:paraId="16072257" w14:textId="266201A9">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r>
-[...81 lines deleted...]
-    <w:p w:rsidR="00D2110A" w:rsidP="00DA7993" w:rsidRDefault="00D2110A" w14:paraId="12AF3308" w14:textId="77777777">
+      <w:r w:rsidRPr="00901452">
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00901452" w:rsidR="002772AF" w:rsidP="00901452" w:rsidRDefault="00901452" w14:paraId="248AF645" w14:textId="5324C00F">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00F55E03" w:rsidR="00D2110A" w:rsidP="00D2110A" w:rsidRDefault="00D2110A" w14:paraId="7E6E71B8" w14:textId="70C6CB35">
+      <w:r w:rsidRPr="00901452">
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901452" w:rsidR="002772AF">
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00901452" w:rsidR="002772AF" w:rsidP="002772AF" w:rsidRDefault="002772AF" w14:paraId="021676C8" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...86 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="32D79599" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B5F167" w14:textId="77777777" w:rsidR="006F1A16" w:rsidRDefault="006F1A16">
+    <w:p w14:paraId="1C135682" w14:textId="77777777" w:rsidR="00695CE5" w:rsidRDefault="00695CE5" w:rsidP="002772AF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7191F351" w14:textId="77777777" w:rsidR="006F1A16" w:rsidRDefault="006F1A16">
+    <w:p w14:paraId="37CF0D45" w14:textId="77777777" w:rsidR="00695CE5" w:rsidRDefault="00695CE5" w:rsidP="002772AF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1CB79306" w14:textId="77777777" w:rsidR="00323235" w:rsidRDefault="00323235">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57132E53" w14:textId="77777777" w:rsidR="002772AF" w:rsidRPr="002772AF" w:rsidRDefault="002772AF" w:rsidP="002772AF">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F73CB79" w14:textId="77777777" w:rsidR="002772AF" w:rsidRPr="002772AF" w:rsidRDefault="002772AF" w:rsidP="002772AF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01B0F7BA" w14:textId="77777777" w:rsidR="002772AF" w:rsidRPr="002772AF" w:rsidRDefault="002772AF" w:rsidP="002772AF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F4CA1BB" w14:textId="77777777" w:rsidR="006F1A16" w:rsidRDefault="006F1A16">
+    <w:p w14:paraId="17380FA8" w14:textId="77777777" w:rsidR="00695CE5" w:rsidRDefault="00695CE5" w:rsidP="002772AF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="257740F1" w14:textId="77777777" w:rsidR="006F1A16" w:rsidRDefault="006F1A16">
+    <w:p w14:paraId="6883D984" w14:textId="77777777" w:rsidR="00695CE5" w:rsidRDefault="00695CE5" w:rsidP="002772AF">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5F2B69DE" w14:textId="39BFBB9D" w:rsidR="009E33FA" w:rsidRPr="005B7F99" w:rsidRDefault="009E33FA" w:rsidP="009E33FA">
+    <w:p w14:paraId="6BD90057" w14:textId="258C4793" w:rsidR="002772AF" w:rsidRPr="00901452" w:rsidRDefault="002772AF" w:rsidP="002772AF">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B7F99">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B7F99">
-[...11 lines deleted...]
-        <w:t>Kamerbrief met kenmerk IENW/BSK-2026/77183</w:t>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800-XII, nr. 34</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="71C14D1C" w14:textId="77777777" w:rsidR="005B7F99" w:rsidRDefault="005B7F99" w:rsidP="005B7F99">
+    <w:p w14:paraId="7EEEF5A6" w14:textId="4259230E" w:rsidR="002772AF" w:rsidRPr="00901452" w:rsidRDefault="002772AF" w:rsidP="002772AF">
       <w:pPr>
         <w:pStyle w:val="Referentiegegevens"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B7F99">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B7F99">
-[...10 lines deleted...]
-    <w:p w14:paraId="0A56AE2E" w14:textId="1FB8157F" w:rsidR="005B7F99" w:rsidRDefault="005B7F99">
+      <w:r w:rsidRPr="00901452">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31710, nr. 88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3052DED0" w14:textId="77777777" w:rsidR="002772AF" w:rsidRPr="00901452" w:rsidRDefault="002772AF" w:rsidP="002772AF">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05EBE734" w14:textId="77777777" w:rsidR="002772AF" w:rsidRPr="002772AF" w:rsidRDefault="002772AF" w:rsidP="002772AF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="352276F2" w14:textId="77777777" w:rsidR="00323235" w:rsidRDefault="00A80458">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2700D5EE" w14:textId="77777777" w:rsidR="002772AF" w:rsidRPr="002772AF" w:rsidRDefault="002772AF" w:rsidP="002772AF">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1269 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2256 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BB86382" w14:textId="77777777" w:rsidR="002772AF" w:rsidRPr="002772AF" w:rsidRDefault="002772AF" w:rsidP="002772AF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0072078A"/>
-[...457 lines deleted...]
-    <w:rsid w:val="5968D8D1"/>
+    <w:rsidRoot w:val="002772AF"/>
+    <w:rsid w:val="001947F4"/>
+    <w:rsid w:val="001E2B14"/>
+    <w:rsid w:val="002772AF"/>
+    <w:rsid w:val="00695CE5"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00777BF7"/>
+    <w:rsid w:val="00901452"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EF0AC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="6185FF3A"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="74DA7506"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7FAC63B9-5D89-42E9-B1BA-3644E3F3F022}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6462,77 +1992,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6557,75 +2087,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6660,55 +2190,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6771,1344 +2301,767 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002772AF"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002772AF"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...105 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...55 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="9"/>
-      <w:szCs w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002772AF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0072078A"/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0072078A"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="002772AF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0072078A"/>
+    <w:rsid w:val="002772AF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0072078A"/>
-[...155 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002772AF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...518 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8165,51 +3118,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8273,65 +3226,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8352,217 +3305,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10642</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1946</ap:Words>
+  <ap:Characters>10703</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>88</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>89</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Ruimte voor de Rivier 2.0: beleidskeuze voor rivierbodem en afvoerverdeling hoogwater Rijntakken</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12485</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12624</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-24T18:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...108 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>