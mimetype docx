--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,5785 +1,2080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="34B931E1" w14:textId="76785ACF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C" w:rsidR="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
-[...240 lines deleted...]
-        <w:t xml:space="preserve">Hierbij bied ik uw Kamer, mede namens de minister van Economische Zaken en Klimaat, de Geannoteerde Agenda </w:t>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C" w:rsidR="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad voor Concurrentievermogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidP="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="63F27477" w14:textId="286E19B4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C" w:rsidR="009F1200">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>708</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aan </w:t>
-[...37 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidP="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="5CD45AA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="13641B33" w14:textId="0732281D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C" w:rsidR="009F1200">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C" w:rsidR="009F1200">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij bied ik uw Kamer, mede namens de minister van Economische Zaken en Klimaat, de Geannoteerde Agenda aan voor de informele Raad voor Concurrentievermogen van 21 juli te Dublin voor het onderdeel onderzoek &amp; innovatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="02743265" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="3EBE0F61" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik wil u verder via deze weg informeren over het op 26 juni jongstleden gesloten gedeeltelijke Raadsakkoord over het nieuwe Europese kaderprogramma voor onderzoek en innovatie, Horizon Europe (2028-2034).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="1C60C90B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="6E5F8324" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="7C1C7A8E" w14:textId="77777777"/>
-[...25 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="492E75A6" w14:textId="13B034E4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C" w:rsidR="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidP="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="493A2BB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidP="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="756470AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="16643587" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00121930" w:rsidP="00121930" w:rsidRDefault="00121930" w14:paraId="40350DC9" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="1D6635D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Beleidsdebat 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007129A8" w:rsidR="00121930" w:rsidP="00121930" w:rsidRDefault="00121930" w14:paraId="4E5EA0D9" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="752B481F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een Europa, een markt: de totstandkoming van een markt voor onderzoek en innovatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007129A8" w:rsidR="00121930" w:rsidP="00121930" w:rsidRDefault="00121930" w14:paraId="1F4D93F4" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="187ACC1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="39F5624E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidsdebat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00121930" w:rsidP="00121930" w:rsidRDefault="00121930" w14:paraId="54A376DE" w14:textId="77777777">
-[...15 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="15C92826" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Raad onderzoekt tijdens een beleidsdebat welke stappen gezet kunnen worden om een gezamenlijke Europese markt te ontwikkelen op het gebied van onderzoek en innovatie (O&amp;I), op basis van de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One Europe, One Market </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>routekaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026), die onder andere voortkomt uit de Draghi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- en Letta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-rapporten (2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="6115FD2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="239E196A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Ierse voorzitterschap wil die ambitie vormgeven door met de lidstaten te identificeren welke acties uit de routekaart prioritair zijn om ervoor te zorgen dat er in Europa vrije, grenzeloze uitwisseling plaatsvindt van O&amp;I. Dit wordt ook wel de ‘vijfde vrijheid’ genoemd. Het voorzitterschap geeft zelf aan dat het met name belangrijk is om rekening te houden met de diversiteit van de nationale O&amp;I-systemen en dat het principe van subsidiariteit gerespecteerd zal blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="0341B33B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="0A8588FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...289 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlandse positie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="3FE558B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt dat O&amp;I in Europa een cruciale rol speelt in het versterken van het Europese concurrentievermogen op de lange termijn. Daarom verwelkomt het kabinet een concrete uitwerking van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vijfde vrijheid, waarbij inderdaad het subsidiariteitsbeginsel in stand blijft en nationale diversiteit wordt gerespecteerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="5C88FFD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="0ECAF14F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt het relevant om de vervolmaking van de vijfde vrijheid verder vorm te geven. Verschillende initiatieven spelen hier al een rol in, zoals de Europese Onderzoeksruimte voor onderzoek en innovatie (ERA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, EU Inc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het Europese kaderprogramma voor O&amp;I, Horizon Europe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="1A982B42" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...99 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="5AC0485C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is veel aandacht voor O&amp;I en de rol ervan in het Europese concurrentievermogen, als ook voor het ontwikkelen van de vijfde vrijheid. Hierbij moet worden aangegeven dat er nog geen brede consensus is over wat deze vijfde vrijheid concreet zou moeten behelzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="1DA4D2E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidP="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="717ECC3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="573BCDD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="2C53CC54" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Beleidsdebat 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="25D28098" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een Europa, een markt: onze innovatieprestaties verbeteren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="179C050A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="5779FE7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...244 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsdebat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="7E24E18A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad houdt een beleidsdebat over het verbeteren van Europa’s innovatieprestaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="67ED6D0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="1A7DB118" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Ierse voorzitterschap wil reflecteren op de vraag hoe effectief bestaande innovatie-instrumenten zijn, met name ten aanzien van de valorisatie en commercialisering van Europees onderzoek. Daarbij stelt het voorzitterschap de vraag hoe een coherent en passend portfolio van instrumenten ingericht kan worden, waarbij het huidige instrumentarium als uitgangspunt wordt gebruikt en bekeken wordt wat daarin verbeterd kan worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="62FF949F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="01F58CBB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook zal besproken worden welke lessen er te trekken zijn uit nationale en regionale innovatie-ecosystemen die aantonen hoe samenwerking tussen overheid, onderzoekers, industrie en investeerders succesvol ideeën verder kan brengen, van onderzoek tot uitrol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="442483CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="47E12D36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlandse positie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="24904404" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is van mening dat coherente inzet op het volledige spectrum van kennisontwikkeling – van fundamenteel en toegepast onderzoek tot introductie op de markt – essentieel is om onderzoek effectief te valoriseren en commercialiseren. Deze aanpak borgt dat O&amp;I de rol van katalysator voor concurrentievermogen goed kan vervullen. Om de effectiviteit hiervan nog groter te laten zijn, steunt Nederland het voorstel om binnen het huidige instrumentarium meer aandacht te vragen voor valorisatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="4D8E074C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="5CBAD123" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het voorstel van de Europese Commissie voor het nieuwe kaderprogramma Horizon Europe (2028-2034) is voorgesteld om de huidige opzet, die de gehele kennisketen bedient, grotendeels voort te zetten en de European Innovation Council (EIC) binnen deze opzet te versterken zodat er meer aandacht komt voor valorisatie. Het kabinet heeft uw Kamer eerder laten weten dat dit voorstel op instemming van Nederland kan rekenen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="05F62674" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="2BCA555E" w14:textId="6C5AA5AA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op de vraag welke lessen Nederland trekt betreffende samenwerking binnen innovatie-ecosystemen, zal worden ingebracht dat het essentieel is dat er langjarige, thematisch gefocuste en substantiële samenwerking tussen verschillende publieke en private partijen, waaronder overheden, onderwijs- en onderzoeksinstellingen, mkb, industrie en investeerders wordt gerealiseerd. Alleen zo kan de weg van idee tot markt goed worden geborgd en het Nederlandse en Europese concurrentievermogen worden versterkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="0C39D064" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007129A8" w:rsidR="00121930" w:rsidP="00121930" w:rsidRDefault="00121930" w14:paraId="1ACE8865" w14:textId="36D77A68">
-[...93 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="20FC4C9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals blijkt uit het gedeeltelijke Raadsakkoord over het nieuwe kaderprogramma Horizon Europe (2028-2034) is er brede steun voor het voortzetten van de integrale inzet op het volledige spectrum van kennisontwikkeling en de EIC daarbinnen. Daarnaast is er enige consensus over de noodzakelijke randvoorwaarden voor succesvolle innovatie-ecosystemen, waarbij verschillen in opvattingen worden gekleurd door het gedifferentieerde landschap aan innovatie-ecosystemen binnen Europa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="40B876EB" w14:textId="6C9256A7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="14F49D1B" w14:textId="073BC298">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00121930" w:rsidP="00121930" w:rsidRDefault="00121930" w14:paraId="19251403" w14:textId="436A5442">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="7FB6FD4B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Beleidsdebat 2</w:t>
-[...43 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+        <w:t xml:space="preserve">Raadsakkoord Horizon Europe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="2A2023FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="2E10FFDE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Het kabinet grijpt deze gelegenheid graag aan om uw Kamer op de hoogte te stellen dat de Raad een deelakkoord heeft bereikt op Horizon Europe (2028-2034). Eind juni jongstleden hebben alle lidstaten ingestemd met deze gedeeltelijke algemene oriëntatie (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Partial General Approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in Coreper, waarna deze vervolgens in de Energie Raad van 26 juni jongstleden formeel is vastgesteld. In deze fase van het onderhandelingsproces betreft het een gedeeltelijk standpunt omdat enkele elementen van het voorstel raken aan bredere onderhandelingen. Dit gaat onder andere over de budgetindicaties in de context van onderhandelingen over het meerjarig financieel kader (MFK) en de samenhang van het Horizon-programma met andere Europese programma’s onder het MFK. Deze bredere onderhandelingen vinden separaat plaats. Het deelakkoord op Horizon Europe vormt het mandaat van de Raad voor de verdere onderhandelingen met het Europese Parlement (EP) en de Commissie (de ‘triloog’). Dit proces start naar verwachting in het najaar onder het Ierse voorzitterschap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="5D34BD84" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="4B5750F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Het deelakkoord van de Raad is in overeenstemming met de Nederlandse inzet ten aanzien van het Commissievoorstel voor een ambitieus kaderprogramma gebaseerd op excellentie, open competitie en impact.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook wordt de rol van lidstaten bij de strategische prioritering van O&amp;I versterkt, wat belangrijk is voor de aansluiting met het Europese Concurrentievermogenfonds (ECF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="6FC8D4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="0699104C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zijn verschillende Nederlandse prioriteiten in de tekst verwerkt. Zo is kennisveiligheid beter verankerd, zijn de autonomie van de ERC (European Research Council) en het bottom-up karakter van onderzoek sterker geborgd en zijn de regels voor Europese partnerschappen verduidelijkt. Nederland zal in de verdere uitwerking van de partnerschappen er voor waken dat de beoogde harmonisatie en simplificatie niet ten koste gaat van de aansluiting op nationale wetgeving en procedures. Daarnaast blijft, net als in het huidige programma, de formele invloed van lidstaten via de comitologie behouden en blijft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...722 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>widening participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> beperkt tot een afzonderlijk onderdeel van het programma. Verder legt de Raad ten opzichte van het Commissievoorstel meer nadruk op het belang van grensoverschrijdende samenwerking, dual-use toepassingen, gendergelijkheid en synergieën met andere EU-programma’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="3912FA44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0901">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="009F1200" w:rsidP="00CC506C" w:rsidRDefault="009F1200" w14:paraId="2817E78F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...467 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t xml:space="preserve">De Raad heeft daarnaast plafonds aangebracht aan de financiering voor partnerschappen, defensie-innovatie en de bouw of upgrade van onderzoeks- en technologie-infrastructuren. Dit is in lijn met de Nederlandse inzet dat het zwaartepunt van de beschikbare middelen bij civiele toepassingen ligt - gezien de op defensie toegespitste O&amp;I-mogelijkheden in het ECF - en dat de bijdrage aan de bouw van nieuwe infrastructuren niet naar één of enkele zeer kostbare, grote faciliteiten gaat waardoor er (te) weinig ruimte overblijft voor het financieren van cruciale, kleinere, maar even belangrijke, infrastructuren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E5D09" w:rsidP="00CC506C" w:rsidRDefault="004E5D09" w14:paraId="381B1F28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidP="00CC506C" w:rsidRDefault="00CC506C" w14:paraId="230C1FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CC506C" w:rsidR="00CC506C" w:rsidSect="00A52AEC">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0912DF39" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F">
+    <w:p w14:paraId="4AD7FD7D" w14:textId="77777777" w:rsidR="002C5948" w:rsidRDefault="002C5948" w:rsidP="009F1200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340A4BE6" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A679424" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F">
+    <w:p w14:paraId="229068FA" w14:textId="77777777" w:rsidR="002C5948" w:rsidRDefault="002C5948" w:rsidP="009F1200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AB0684" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CECE572" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="523EB409" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="009F1200" w:rsidRDefault="009F1200" w:rsidP="009F1200">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46DB5056" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3369B02D" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="009F1200" w:rsidRDefault="009F1200" w:rsidP="009F1200">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="2D24296A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="48F02434" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="009F1200" w:rsidRDefault="009F1200" w:rsidP="009F1200">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7118BE97" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F">
+    <w:p w14:paraId="7371D054" w14:textId="77777777" w:rsidR="002C5948" w:rsidRDefault="002C5948" w:rsidP="009F1200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D54A5C8" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="392B8241" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F">
+    <w:p w14:paraId="1B8D080B" w14:textId="77777777" w:rsidR="002C5948" w:rsidRDefault="002C5948" w:rsidP="009F1200">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5530B73A" w14:textId="77777777" w:rsidR="006A618F" w:rsidRDefault="006A618F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="207CBDAF" w14:textId="77777777" w:rsidR="00121930" w:rsidRPr="007129A8" w:rsidRDefault="00121930" w:rsidP="00121930">
+    <w:p w14:paraId="01F3D2DE" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="00CC506C" w:rsidRDefault="009F1200" w:rsidP="00CC506C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC506C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007129A8">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="007129A8">
+        <w:r w:rsidRPr="00CC506C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>One Europe, One Market roadmap - European Commission</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6C85A63B" w14:textId="77777777" w:rsidR="00121930" w:rsidRPr="007129A8" w:rsidRDefault="00121930" w:rsidP="00121930">
+    <w:p w14:paraId="01ED3B89" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="00CC506C" w:rsidRDefault="009F1200" w:rsidP="00CC506C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC506C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007129A8">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="007129A8">
+        <w:r w:rsidRPr="00CC506C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>The Draghi report on EU competitiveness</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007129A8">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5E472675" w14:textId="77777777" w:rsidR="00121930" w:rsidRPr="007129A8" w:rsidRDefault="00121930" w:rsidP="00121930">
+    <w:p w14:paraId="0511A2AF" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="00CC506C" w:rsidRDefault="009F1200" w:rsidP="00CC506C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC506C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007129A8">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="007129A8">
+        <w:r w:rsidRPr="00CC506C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Enrico Letta - Much more than a market (2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6A9B4E9D" w14:textId="77777777" w:rsidR="00121930" w:rsidRPr="007129A8" w:rsidRDefault="00121930" w:rsidP="00121930">
+    <w:p w14:paraId="109AC89F" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="00CC506C" w:rsidRDefault="009F1200" w:rsidP="00CC506C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC506C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007129A8">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00A11EC6">
+        <w:r w:rsidRPr="00CC506C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.consilium.europa.eu/nl/policies/european-research-area/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6323BD64" w14:textId="77777777" w:rsidR="00121930" w:rsidRPr="00CD7712" w:rsidRDefault="00121930" w:rsidP="00121930">
+    <w:p w14:paraId="1D0F3EB0" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="00CC506C" w:rsidRDefault="009F1200" w:rsidP="00CC506C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CC506C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD7712">
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00CD7712">
+        <w:r w:rsidRPr="00CC506C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://commission.europa.eu/news-and-media/news/eu-inc-making-business-easier-european-union-2026-03-18_en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6D2595CB" w14:textId="77777777" w:rsidR="00121930" w:rsidRPr="00B737EE" w:rsidRDefault="00121930" w:rsidP="00121930">
+    <w:p w14:paraId="6CE4B82B" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="00CC506C" w:rsidRDefault="009F1200" w:rsidP="00CC506C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00797BAD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B737EE">
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="006F0901">
+        <w:r w:rsidRPr="00CC506C">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Fiche 12: [MFK] Voorstel Verordening en Besluit Horizon Europa – het Europese kaderprogramma voor onderzoek en innovatie | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B737EE">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="55F07F3C" w14:textId="77777777" w:rsidR="00121930" w:rsidRDefault="00121930" w:rsidP="00121930">
+    <w:p w14:paraId="1D7A4418" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="00CC506C" w:rsidRDefault="009F1200" w:rsidP="00CC506C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC506C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC506C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00FD3571">
+        <w:r w:rsidRPr="00CC506C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C7AF902" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="2AC25520" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="009F1200" w:rsidRDefault="009F1200" w:rsidP="009F1200">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="3DAF24F0" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="039AE915" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="009F1200" w:rsidRDefault="009F1200" w:rsidP="009F1200">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="0241C599" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="0B2113FB" w14:textId="77777777" w:rsidR="009F1200" w:rsidRPr="009F1200" w:rsidRDefault="009F1200" w:rsidP="009F1200">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...893 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="009F1200"/>
+    <w:rsid w:val="002C5948"/>
+    <w:rsid w:val="004D0144"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006F738B"/>
+    <w:rsid w:val="009F1200"/>
+    <w:rsid w:val="00A52AEC"/>
+    <w:rsid w:val="00CC506C"/>
+    <w:rsid w:val="00E11479"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1D9E8672"/>
-  <w15:docId w15:val="{ABF76D2B-6A3E-4424-9D6A-1A9DD1F97CEF}"/>
+  <w14:docId w14:val="1D959D10"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4F4C059A-19B3-48F2-AFB5-2925F02E5D69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5928,1165 +2223,1025 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009F1200"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009F1200"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009F1200"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009F1200"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...394 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F1200"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009F1200"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009F1200"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009F1200"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F1200"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007129A8"/>
+    <w:rsid w:val="009F1200"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="009F1200"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007129A8"/>
-[...6 lines deleted...]
-    <w:name w:val="Voetnoottekst Char"/>
+    <w:rsid w:val="009F1200"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voetnoottekst"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009F1200"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC506C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/media/ny3j24sm/much-more-than-a-market-report-by-enrico-letta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z16823&amp;did=2025D39007" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/topics/competitiveness/draghi-report_en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/topics/competitiveness/one-europe-one-market-roadmap_en" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/09/12/bnc-fiche-mfk-voorstel-verordening-en-besluit-horizon-europa-het-europese-kaderprogramma-voor-onderzoek-en-innovatie" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/news-and-media/news/eu-inc-making-business-easier-european-union-2026-03-18_en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/nl/policies/european-research-area/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7165</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1274</ap:Words>
+  <ap:Characters>7008</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
+  <ap:Lines>58</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8451</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8266</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O217MEE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>