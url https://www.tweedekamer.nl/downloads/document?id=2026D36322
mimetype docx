--- v0 (2026-07-10)
+++ v1 (2026-10-10)
@@ -1,2123 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007A0B70" w:rsidR="007D6FAE" w:rsidP="007D6FAE" w:rsidRDefault="008344D1" w14:paraId="3F7C37B7" w14:textId="77777777">
-[...237 lines deleted...]
-        </w:rPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B4752" w14:paraId="249BA18A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="2C250E20" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="331F7A24" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="019102A7" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009833D1" w14:paraId="6898B4BA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidRDefault="00293794" w14:paraId="599D76C4" w14:textId="3B52386A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00293794" w:rsidR="00293794" w:rsidP="00A93BA9" w:rsidRDefault="00293794" w14:paraId="4B6B6B9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00293794">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet stelsel openbare bibliotheekvoorzieningen in verband met onder andere de toevoeging van een verplichting voor gemeenten en openbare lichamen om</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00293794" w:rsidR="00293794" w:rsidP="00A93BA9" w:rsidRDefault="00293794" w14:paraId="730C432B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00293794">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ten minste één volwaardige bibliotheekvoorziening in stand te houden, alsmede tot wijziging van de Auteurswet en de Wet op de naburige rechten in verband met onder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00293794" w:rsidR="009833D1" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="08E231AF" w14:textId="31D54717">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00293794">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>andere de toevoeging van een regeling voor een leenrechtvergoeding bij uitleningen door schoolbibliotheken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="3D0FC775" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="455A3F94" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="3245DBD8" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="5A087DEE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="2163B31D" w14:textId="67396C96">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00293794">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="08DB30B0" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00293794" w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="5BE7788C" w14:textId="1B82D8EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidR="00293794">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>13 juli 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="31E2A554" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="5EED4375" w14:textId="47AF2D74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...43 lines deleted...]
-        </w:rPr>
+        <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="4F41C555" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="293C21F3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="02EF397A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="2E7CBAC3" w14:textId="266FA17F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="007A0B70" w:rsidR="005F5645">
+        <w:t xml:space="preserve">In artikel I, onderdeel F, wordt aan het voorgestelde artikel 6, derde lid, een volzin toegevoegd, die luidt: Het college van burgemeester en wethouders dan wel het bestuurscollege draagt zorg voor de publicatie van het vastgestelde meerjarenplan, en zendt het vastgestelde meerjarenplan in afschrift aan gedeputeerde staten, onderscheidenlijk de Rijksvertegenwoordiger. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="0215A296" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="130B1383" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="2AF832DA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="0EC3B0C3" w14:textId="23933D43">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>In artikel I, onderdeel H, komt het voorgestelde onderdeel g te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="0460DAF9" w14:textId="62A1E8B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>g. wisselt kennis uit met andere deelnemers en werkt samen met de andere deelnemers aan innovaties ten behoeve van bibliotheekvoorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="12BD236E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="7D04E370" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="3F962D88" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="1C60DAE7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel I, onderdeel I, wordt voor artikel 8a een aanhef ingevoegd, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="74577CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="7F5D9F55" w14:textId="10253CA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>Na artikel 8 wordt een artikel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="0376AD50" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="7AE37694" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>NOTA VAN WIJZIGING</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00293794">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...288 lines deleted...]
-        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B70" w:rsidR="008C4521" w:rsidP="007D6FAE" w:rsidRDefault="008C4521" w14:paraId="7995F356" w14:textId="322C6CAB">
-[...5 lines deleted...]
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+    <w:p w:rsidRPr="00293794" w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="5C5E648F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A0B70">
-[...54 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="03490587" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Met deze nota van wijziging worden drie kleine wijzigingen aangebracht in het wetsvoorstel tot Wijziging van de Wet stelsel openbare bibliotheekvoorzieningen in verband met onder andere de toevoeging van een verplichting voor gemeenten en openbare lichamen om ten minste één volwaardige bibliotheekvoorziening in stand te houden, alsmede tot wijziging van de Auteurswet en de Wet op de naburige rechten in verband met onder andere de toevoeging van een regeling voor een leenrechtvergoeding bij uitleningen door schoolbibliotheken (hierna: het wetsvoorstel). Deze wijzigingen worden hieronder achtereenvolgens toegelicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="2365C5F7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="126857DF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:t>Onderdeel A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B70" w:rsidR="008C4521" w:rsidP="007D6FAE" w:rsidRDefault="008C4521" w14:paraId="5655C933" w14:textId="48752D2A">
-[...36 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="5F97E05D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="47FFC6E6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>de openbare lichamen in Caribisch Nederland om vierjaarlijks een meerjarenplan vast te stellen</w:t>
-[...56 lines deleted...]
-        </w:rPr>
+        <w:t>Onderdeel A voorziet in een aanvulling in artikel I, onderdeel F, van het wetsvoorstel. In het voorgestelde artikel 6, derde lid, dat betrekking heeft op de verplichting voor de colleges van burgemeester en wethouders van de gemeenten en de bestuurscolleges van de openbare lichamen in Caribisch Nederland om vierjaarlijks een meerjarenplan vast te stellen, ontbrak ten onrechte een verplichting om de vastgestelde meerjarenplannen ook te publiceren. Met onderdeel A wordt deze omissie hersteld. Daarbij is eveneens toegevoegd – om de uitvoering van het interbestuurlijk toezicht te vereenvoudigen – dat het meerjarenplan door het college van burgemeester en wethouders of het bestuurscollege in afschrift wordt gezonden aan gedeputeerde staten, onderscheidenlijk de Rijksvertegenwoordiger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="3A7E4AEF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="1A0D8373" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:t>Onderdeel B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B70" w:rsidR="00B10BB4" w:rsidP="007D6FAE" w:rsidRDefault="00B10BB4" w14:paraId="540DCC5B" w14:textId="77777777">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="3DD5DF78" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="13789757" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Artikel I, onderdeel H, van het wetsvoorstel wijzigt artikel 8 van de Wet stelsel openbare bibliotheekvoorzieningen, dat de taken van de deelnemers van het netwerk van openbare bibliotheekvoorzieningen bevat. Ten opzichte van het bestaande artikel 8 werd met dit wetsvoorstel reeds toegevoegd dat de deelnemers aan het netwerk samen met de andere deelnemers werken aan innovaties ten behoeve van bibliotheekvoorzieningen. Met onderdeel B van deze nota van wijziging wordt daaraan nog toegevoegd dat de deelnemers aan het netwerk onderling ook kennis uitwisselen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B70" w:rsidR="00B10BB4" w:rsidP="007D6FAE" w:rsidRDefault="00B10BB4" w14:paraId="6FCB4872" w14:textId="77777777">
-[...109 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="14529FCD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="40C941FB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In de praktijk vindt tussen de deelnemers aan het netwerk ook nu al kennisuitwisseling plaats. Naar aanleiding van verschillende vragen die zijn gesteld in het verslag van de Vaste Commissie voor Onderwijs, Cultuur en Wetenschap, vindt de regering het wenselijk om dit ook expliciet in de Wet stelsel openbare bibliotheekvoorzieningen tot uitdrukking te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="03F5111B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="6B9DE0E5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:t>Onderdeel C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A0B70" w:rsidR="008344D1" w:rsidP="007D6FAE" w:rsidRDefault="008344D1" w14:paraId="2F21CE48" w14:textId="6D51B402">
-[...153 lines deleted...]
-    <w:sectPr w:rsidRPr="001E61E4" w:rsidR="006371FE" w:rsidSect="001E61E4">
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="5A2806E5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="29ED17F6" w14:textId="5C536878">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In artikel I, onderdeel I, was per abuis de aanhef weggevallen. Met deze nota van wijziging wordt deze technische omissie hersteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="07BD01F3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00293794" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="571C055F" w14:textId="4D560398">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>De Staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009833D1" w:rsidP="00293794" w:rsidRDefault="00293794" w14:paraId="12D402F5" w14:textId="3903A811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>J.Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009833D1" w:rsidSect="00CF2158">
+      <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:type w:val="continuous"/>
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0233D17C" w14:textId="77777777" w:rsidR="00E64267" w:rsidRDefault="00E64267">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1E957F83" w14:textId="77777777" w:rsidR="00883D16" w:rsidRDefault="00883D16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0394D998" w14:textId="77777777" w:rsidR="00E64267" w:rsidRDefault="00E64267">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6986A832" w14:textId="77777777" w:rsidR="00883D16" w:rsidRDefault="00883D16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...33 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="265F2594" w14:textId="77777777" w:rsidR="008E6E93" w:rsidRDefault="008344D1">
+  <w:p w14:paraId="59947A77" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B316AE5" w14:textId="77777777" w:rsidR="008E6E93" w:rsidRDefault="008E6E93">
+  <w:p w14:paraId="302B0232" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="24915986" w14:textId="270F0CAD" w:rsidR="008E6E93" w:rsidRPr="00B54606" w:rsidRDefault="008344D1" w:rsidP="000100EF">
+  <w:p w14:paraId="099A0081" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:ind w:right="360"/>
-      <w:jc w:val="center"/>
-[...116 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BE25D73" w14:textId="77777777" w:rsidR="00E64267" w:rsidRDefault="00E64267">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="326952F0" w14:textId="77777777" w:rsidR="00883D16" w:rsidRDefault="00883D16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="734C1CCA" w14:textId="77777777" w:rsidR="00E64267" w:rsidRDefault="00E64267">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3AE0BD32" w14:textId="77777777" w:rsidR="00883D16" w:rsidRDefault="00883D16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...293 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="89"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="100"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E841AB"/>
-[...106 lines deleted...]
-    <w:rsid w:val="00FB74B3"/>
+    <w:rsidRoot w:val="00293794"/>
+    <w:rsid w:val="00293794"/>
+    <w:rsid w:val="002B6309"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="006231BA"/>
+    <w:rsid w:val="00753E6A"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="00883D16"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="00CF2158"/>
+    <w:rsid w:val="00D2254C"/>
+    <w:rsid w:val="00DA147D"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3329E679"/>
-  <w15:docId w15:val="{E033348A-FDBB-4201-8FF6-F1A24BEB9A8E}"/>
+  <w14:docId w14:val="043D1A77"/>
+  <w15:docId w15:val="{B55C04CF-E055-4ABA-A7FF-32436A03E4CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2266,865 +1068,199 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004F34AA"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...89 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...73 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F34AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
-    <w:rsid w:val="004F34AA"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...19 lines deleted...]
-    <w:name w:val="Huisstijl-NotaGegeven"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EE4C2D"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00575B80"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00DA147D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="192"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:adjustRightInd w:val="0"/>
-[...15 lines deleted...]
-      </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
-[...3 lines deleted...]
-    <w:rsid w:val="000B7FAB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00DA147D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...112 lines deleted...]
-      <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
-[...333 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="568148901">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3152,51 +1288,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3327,87 +1463,76 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>606</ap:Words>
-  <ap:Characters>3335</ap:Characters>
+  <ap:Words>599</ap:Words>
+  <ap:Characters>3295</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>27</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>26 732</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3934</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3887</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1900-12-31T22:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author">
-[...12 lines deleted...]
-    <vt:lpwstr>63315445</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>