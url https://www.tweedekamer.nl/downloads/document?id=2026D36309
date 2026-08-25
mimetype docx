--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,2743 +1,1290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="3287F349" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="2B358C0C" w14:textId="53BE0CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B546B">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>32317</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="404A760F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009B546B">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">JBZ-Raad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="248CFBB5" w14:textId="77777777">
-[...72 lines deleted...]
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="282BE7CD" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="03A00527" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1416"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009B546B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De vaste commissie voor Justitie en Veiligheid heeft een aantal vragen en opmerkingen voorgelegd over de volgende brieven:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D013FF" w:rsidP="03BB4483" w:rsidRDefault="00D013FF" w14:paraId="37685D3E" w14:textId="4F28D62C">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="2CF26BA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...114 lines deleted...]
-      <w:r w:rsidRPr="03BB4483" w:rsidR="43B229EF">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Geannoteerde agenda van de informele JBZ-Raad van 16 en 17 juli 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026Z15910</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B546B">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="009346CA" w:rsidP="00AF5ED0" w:rsidRDefault="00227DDD" w14:paraId="0E2709B5" w14:textId="4FC4C272">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="6B17DDBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...40 lines deleted...]
-        <w:t>);</w:t>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Verslag JBZ-Raad 4 en 5 juni 2026 en overige JBZ-ontwikkelingen (Kamerstuk 32317, nr. 1014);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="004F4985" w14:paraId="657DFA75" w14:textId="04F88435">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="0DA2D590" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...157 lines deleted...]
-        <w:t>.</w:t>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Antwoorden op vragen commissie over o.a. de Geannoteerde agenda van de JBZ-Raad van 4-5 juni 2026 (Kamerstuk 32317-1003) (Kamerstuk 32317, nr. 1004).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="75FCE243" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="3AE79B74" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="2148"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="01812944" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="511594F0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1416"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="5318D22B" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="43FF9374" w14:textId="1C664ECE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="7A43ABDD" w14:textId="502FFBF4">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="3EC8A1EE" w14:textId="7C561F1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B546B">
-[...16 lines deleted...]
-        <w:t>De voorzitter van de commissie,</w:t>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Eerdmans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="11252656" w14:textId="24FC9997">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="31F90AAB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B546B">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="593C7E31" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="3A1B087B" w14:textId="635BFC6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="00C20C8D" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="007213FD" w:rsidRDefault="007213FD" w14:paraId="3A211FAA" w14:textId="3BED92BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B546B">
-[...16 lines deleted...]
-        <w:t>Adjunct-griffier van de commissie,</w:t>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Burger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="2F681C2B" w14:textId="6CC29652">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="00AF5ED0" w:rsidRDefault="007213FD" w14:paraId="23C89374" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B546B">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="480D7823" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="00AF5ED0" w:rsidRDefault="007213FD" w14:paraId="60CD82AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="47C6A5E0" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="00AF5ED0" w:rsidRDefault="007213FD" w14:paraId="471B6098" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B546B" w:rsidR="00D013FF" w:rsidP="00AF5ED0" w:rsidRDefault="00D013FF" w14:paraId="2AD66BBA" w14:textId="77777777">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="00AF5ED0" w:rsidRDefault="007213FD" w14:paraId="00558C14" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B546B">
+    </w:p>
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="00AF5ED0" w:rsidRDefault="007213FD" w14:paraId="475CA9B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Inhoudsopgave</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="009B546B">
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B546B">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009B546B">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B546B">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="009B546B">
+        <w:t>Reactie van de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidRDefault="007213FD" w14:paraId="7EC60ADE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="00974D5A" w:rsidRDefault="007213FD" w14:paraId="20DEC295" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>blz.</w:t>
-[...49 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...56 lines deleted...]
-      <w:r w:rsidRPr="009B546B">
+        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>II</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B546B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:tab/>
-[...185 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="009B546B" w:rsidR="1CD611D7">
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E1525" w:rsidR="00DD201A" w:rsidP="008E1525" w:rsidRDefault="00BC6689" w14:paraId="7B5CAEB5" w14:textId="61B449E7">
+    <w:p w:rsidRPr="007213FD" w:rsidR="007213FD" w:rsidP="008E1525" w:rsidRDefault="007213FD" w14:paraId="1CDB9517" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="320"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D51A6">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00F17ADA" w:rsidR="005D51A6">
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie hebben met belangstelling kennisgenomen van de geannoteerde agenda van de informele Raad Justitie en Binnenlandse Zaken (hierna: JBZ-Raad) van 16 en 17 juli 2026 en van het verslag van de JBZ-Raad van 4 en 5 juni 2026. Deze leden stellen nog enkele vragen en maken nog enkele opmerkingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Georganiseerde criminaliteit – samenwerking met derde landen en publiek-private partijen</w:t>
       </w:r>
-      <w:r w:rsidR="00F17ADA">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="008E1525">
-[...160 lines deleted...]
-      <w:r w:rsidRPr="00371CAB" w:rsidR="005D51A6">
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De leden van de VVD-fractie vragen welke concrete stappen de minister onderneemt binnen en buiten EU-verband tegen landen als Sierra Leone die drugscriminelen huisvesten en hun internationale verplichtingen niet nakomen. Welke concrete extra drukmiddelen en sancties wil de minister in EU-verband of met gelijkgestemde lidstaten afspreken om Sierra Leone te bewegen tot uitlevering van Bolle Jos?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wat is de stand van zaken van de Europese Havenalliantie en welke meetbare resultaten zijn sinds de start geboekt in de aanpak van drugssmokkel via de Europese Havenalliantie? Graag ontvangen de leden van de VVD-fractie een reactie van de minister hierop.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gegevensuitwisseling met derde landen (‘trusted partners’)</w:t>
       </w:r>
-      <w:r w:rsidR="008E1525">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="008E1525">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005D51A6" w:rsidR="005D51A6">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00371CAB" w:rsidR="005D51A6">
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie vragen welke landen de minister ziet als potentiële ‘trusted partners’. Kan de minister tevens aangeven op basis van welke criteria deze trusted partners worden aangewezen? Welk tijdpad voorziet de minister voor eventuele regelingen met deze landen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ministeriële bijeenkomst Europese Havenalliantie</w:t>
       </w:r>
-      <w:r w:rsidR="008E1525">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="008E1525">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005D51A6" w:rsidR="005D51A6">
-[...55 lines deleted...]
-      <w:r w:rsidR="00A70BF8">
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie lezen dat er een ministeriële bijeenkomst plaatsvindt van de Europese Havenalliantie. Wat betekent de toetreding van Portugal (C7 → C8) concreet voor de Nederlandse inzet en informatie-uitwisseling? Welke nieuwe dreigingen op het gebied van drugssmokkel worden als prioritair beschouwd en welke rol ziet de minister voor Nederland binnen de Havenalliantie? Kan de minister nader toelichten hoe publiek-private samenwerking binnen de Europese Havenalliantie de komende periode meer vorm krijgt?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="007C4CEF">
+        <w:t>Verordening inzake voorkoming en bestrijding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A70BF8" w:rsidR="00A70BF8">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Child Sexual Abuse Material (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A70BF8">
+        <w:t>Child Sexual Abuse Material (hierna: CSAM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">hierna: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70BF8" w:rsidR="00A70BF8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CSAM)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E1525">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie vragen wat de concrete gevolgen voor de opsporing zijn sinds het vervallen van de tijdelijke derogatie op 3 april 2026? Zijn er sindsdien detectiemogelijkheden weggevallen wat tot een verminderd aantal meldingen van kindermisbruikmateriaal heeft geleid? Deze leden vragen of de minister een tijdpad kan geven voor een structurele juridische oplossing, nu de tijdelijke basis is weggevallen zonder dat er zicht is op een alternatief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De leden van de VVD-fractie vragen voorts naar een laatste stand van zaken met betrekking tot de voortgang van de CSAM-trilogen en dan met name op het onderwerp van de detectieorders. Welke oplossingsrichtingen ziet de minister om op dit punt tot een compromis tussen de Raad en het Europees Parlement te komen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E1525">
+        <w:t>Herzieningsvoorstellen Europol en Eurojust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005D51A6" w:rsidR="00474068">
-[...175 lines deleted...]
-      <w:r w:rsidRPr="00651553" w:rsidR="005D51A6">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Herzieningsvoorstellen Europol en Eurojust</w:t>
-[...102 lines deleted...]
-      <w:r w:rsidR="000778F7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie vragen hoe de minister de op 24 juni 2026 gepresenteerde Commissievoorstellen tot herziening van de Europol- en de Eurojust-verordening beoordeelt. Ook vragen zij of de minister de daarin voorgestelde versterking van de internationale samenwerkingsbevoegdheden van beide agentschappen onderschrijft. Op welke termijn kan de Kamer het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="005D51A6" w:rsidR="005D51A6">
-[...271 lines deleted...]
-      <w:r w:rsidRPr="009B546B" w:rsidR="00D013FF">
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over deze twee herzieningsvoorstellen tegemoetzien? Deelt de minister de inzet om Europol makkelijker en sneller gegevens te laten delen met derde landen en als sterker technologie- en innovatiecentrum te positioneren? Welke waarborgen acht de minister daarbij noodzakelijk ten aanzien van gegevensbescherming? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De leden van de VVD-fractie vragen voorts hoe de minister de voorgestelde versterking van Eurojust op het gebied van cybercriminaliteit en de eerdere internationale betrokkenheid van Eurojust bij derde landen beoordeelt. Ook vragen zij welke concrete meerwaarde de minister hierin ziet voor de Nederlandse opsporings- en vervolgingspraktijk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tot slot vragen de leden van de VVD-fractie wanneer de evaluatie van het Europees Openbaar Ministerie (hierna: EOM) beschikbaar komt en op welke termijn het kabinet een standpunt inneemt ten aanzien van eventuele verzoeken vanuit de EU rondom uitbreiding van het mandaat van het EOM, en of de minister de mening deelt dat het essentieel is geen stappen hierin te zetten zonder expliciet voorafgaand overleg met de Kamer, conform de motie van de leden Van Dam en Van Toorenburg (Kamerstuk 35429, nr. 8).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B546B" w:rsidR="00D013FF">
+      <w:r w:rsidRPr="007213FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="008E1525" w:rsidR="00DD201A">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w:rsidRPr="007213FD" w:rsidR="00766FA0" w:rsidRDefault="00766FA0" w14:paraId="2EF3475B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007213FD" w:rsidR="00766FA0">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34607964" w14:textId="77777777" w:rsidR="002F5680" w:rsidRDefault="002F5680" w:rsidP="00E8637A">
+    <w:p w14:paraId="7967E6BB" w14:textId="77777777" w:rsidR="00384A6E" w:rsidRDefault="00384A6E" w:rsidP="007213FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C0A80F" w14:textId="77777777" w:rsidR="002F5680" w:rsidRDefault="002F5680" w:rsidP="00E8637A">
+    <w:p w14:paraId="32AEC3E9" w14:textId="77777777" w:rsidR="00384A6E" w:rsidRDefault="00384A6E" w:rsidP="007213FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...54 lines deleted...]
-  <w:p w14:paraId="3510C20C" w14:textId="77777777" w:rsidR="001D1E8A" w:rsidRDefault="001D1E8A">
+  <w:p w14:paraId="19B632EC" w14:textId="77777777" w:rsidR="007213FD" w:rsidRPr="007213FD" w:rsidRDefault="007213FD" w:rsidP="007213FD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E9DFD14" w14:textId="77777777" w:rsidR="007213FD" w:rsidRPr="007213FD" w:rsidRDefault="007213FD" w:rsidP="007213FD">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="502312A9" w14:textId="77777777" w:rsidR="007213FD" w:rsidRPr="007213FD" w:rsidRDefault="007213FD" w:rsidP="007213FD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E31F818" w14:textId="77777777" w:rsidR="002F5680" w:rsidRDefault="002F5680" w:rsidP="00E8637A">
+    <w:p w14:paraId="1BF8FCAD" w14:textId="77777777" w:rsidR="00384A6E" w:rsidRDefault="00384A6E" w:rsidP="007213FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1186AB32" w14:textId="77777777" w:rsidR="002F5680" w:rsidRDefault="002F5680" w:rsidP="00E8637A">
+    <w:p w14:paraId="027F05E7" w14:textId="77777777" w:rsidR="00384A6E" w:rsidRDefault="00384A6E" w:rsidP="007213FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7818DD3B" w14:textId="0A77ACD8" w:rsidR="000778F7" w:rsidRPr="00B062F0" w:rsidRDefault="000778F7">
+    <w:p w14:paraId="72DF1B04" w14:textId="77777777" w:rsidR="007213FD" w:rsidRPr="00B062F0" w:rsidRDefault="007213FD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B062F0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B062F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Fiche Beoordeling Nieuwe Commissievoorstellen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...49 lines deleted...]
-  <w:p w14:paraId="414A7FC4" w14:textId="7B6D9048" w:rsidR="191DA949" w:rsidRDefault="191DA949" w:rsidP="191DA949">
+  <w:p w14:paraId="53E55C30" w14:textId="77777777" w:rsidR="007213FD" w:rsidRPr="007213FD" w:rsidRDefault="007213FD" w:rsidP="007213FD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42BAD3B3" w14:textId="77777777" w:rsidR="007213FD" w:rsidRPr="007213FD" w:rsidRDefault="007213FD" w:rsidP="007213FD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34E9DC06" w14:textId="77777777" w:rsidR="007213FD" w:rsidRPr="007213FD" w:rsidRDefault="007213FD" w:rsidP="007213FD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F07E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D8CE12C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2203" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2816,1019 +1363,126 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7243" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...402 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1404135052">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="061515C8"/>
-[...456 lines deleted...]
-    <w:rsid w:val="55A4D35D"/>
+    <w:rsidRoot w:val="007213FD"/>
+    <w:rsid w:val="00384A6E"/>
+    <w:rsid w:val="006E15CA"/>
+    <w:rsid w:val="007213FD"/>
+    <w:rsid w:val="00766FA0"/>
+    <w:rsid w:val="00BA07CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="71239354"/>
+  <w14:docId w14:val="19156DF0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0C9CE851-5688-4A63-9913-B6F07226FB31}"/>
+  <w15:docId w15:val="{F1956A75-8813-4CDB-9D19-F817A39D4D3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4175,463 +1829,823 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D013FF"/>
+    <w:rsid w:val="007213FD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00D013FF"/>
-[...46 lines deleted...]
-    <w:rsid w:val="001C011A"/>
+    <w:rsid w:val="007213FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E8637A"/>
+    <w:rsid w:val="007213FD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E8637A"/>
-    <w:rPr>
+    <w:rsid w:val="007213FD"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E8637A"/>
+    <w:rsid w:val="007213FD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A97ED2"/>
+    <w:rsid w:val="007213FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A97ED2"/>
+    <w:rsid w:val="007213FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A97ED2"/>
+    <w:rsid w:val="007213FD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A97ED2"/>
-[...109 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007213FD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4738,78 +2752,63 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>842</ap:Words>
-  <ap:Characters>4632</ap:Characters>
+  <ap:Words>811</ap:Words>
+  <ap:Characters>4465</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
+  <ap:Lines>37</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5464</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5266</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BEBD5C8E3F07D5458DC769036832DE30</vt:lpwstr>
-[...8 lines deleted...]
-    <vt:lpwstr>nl</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>