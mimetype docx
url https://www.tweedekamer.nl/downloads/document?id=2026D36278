--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -1,12728 +1,12174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00603B5D" w:rsidP="00BD2695" w:rsidRDefault="00603B5D" w14:paraId="7D3312E8" w14:textId="7DCEFC01">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00603B5D" w:rsidP="005972F6" w:rsidRDefault="005972F6" w14:paraId="7D3312E8" w14:textId="1FE68DFA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00603B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00AC6BAB" w:rsidP="00BD2695" w:rsidRDefault="00AC6BAB" w14:paraId="316A16E4" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging van de Coördinatiewet uitzonderingstoestanden in verband met de modernisering daarvan, alsmede wijziging van enige andere wetten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="005B3610" w:rsidP="005972F6" w:rsidRDefault="005B3610" w14:paraId="05FB5555" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00452B1F" w:rsidP="005972F6" w:rsidRDefault="005972F6" w14:paraId="1D3911BC" w14:textId="7A24BABA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MEMORIE VAN TOELICHTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC6BAB" w:rsidP="005972F6" w:rsidRDefault="00AC6BAB" w14:paraId="316A16E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC6BAB" w:rsidP="005972F6" w:rsidRDefault="00AC6BAB" w14:paraId="4DFCE824" w14:textId="27F8325A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ALGEMEEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005B3610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC6BAB" w:rsidP="005972F6" w:rsidRDefault="00AC6BAB" w14:paraId="7A629992" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC6BAB" w:rsidP="005972F6" w:rsidRDefault="002217F7" w14:paraId="33AA76D8" w14:textId="75C51125">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00105462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00C81241" w:rsidP="00BD2695" w:rsidRDefault="00C86CF8" w14:paraId="39F8495C" w14:textId="564BF3B8">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C81241" w:rsidP="005972F6" w:rsidRDefault="00C86CF8" w14:paraId="39F8495C" w14:textId="564BF3B8">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit voorstel van wet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00182812">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00182812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strekt tot wijziging van de Coördinatiewet uitzonderingstoestanden (hierna: Cwu). De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B61485">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cwu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00182812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regelt in welke gevallen en op welke wijze de algemene of de beperkte noodtoestand kan worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afgekondigd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00606F0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en geeft procedures over het in- en buiten werking stellen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noodbepalingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007151BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tijdens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00157625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00606F0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00157625">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00606F0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00715AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...90 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00C81241" w:rsidP="00BD2695" w:rsidRDefault="00C81241" w14:paraId="10468F48" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C81241" w:rsidP="005972F6" w:rsidRDefault="00C81241" w14:paraId="10468F48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00C81241" w:rsidP="00BD2695" w:rsidRDefault="00EC4742" w14:paraId="0F1A8DCF" w14:textId="692A6B4E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C81241" w:rsidP="005972F6" w:rsidRDefault="00EC4742" w14:paraId="0F1A8DCF" w14:textId="692A6B4E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk174533405" w:id="0"/>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit wetsvoorstel is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00715AEA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00715AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onderdeel van de aangekondigde modernisering van het staatsnoodrecht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk174533397" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C81241">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In de brief van 5 december 2022 zijn de contouren </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="005062B7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005062B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van de beoogde modernisering </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C81241">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geschetst.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C81241">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C81241">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> aangekondigd. Het onderhavige voorstel van wet geeft daar uitvoering aan</w:t>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In die brief zijn ook enkele wijzigingen van de Cwu aangekondigd. Het onderhavige voorstel van wet geeft daar uitvoering aan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DC375D">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DC375D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en beperkt zich tot de Cwu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001000E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wetsvoorstel brengt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DC375D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen inhoudelijke wijzigingen aan in (sectorale) noodbevoegdheden. Zoals in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00854384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voormelde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>brief is aangekondigd word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00854384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook deze sectorale noodwetgeving gemoderniseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062138E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maar gebeurt dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C81241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bij afzonderlijke voorstellen van wet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00182812" w:rsidP="005972F6" w:rsidRDefault="00182812" w14:paraId="019FA307" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00EB0E37" w:rsidP="005972F6" w:rsidRDefault="00EC4742" w14:paraId="027DDF02" w14:textId="779D3B38">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00182812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wijzigingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DC375D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de Cwu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00182812">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beperkt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002F06E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wetsvoorstel regelt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005958B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allereerst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002F06E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0013495C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F97863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beperkte noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002F06E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vervalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00353DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001000E2">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00182812" w:rsidP="00BD2695" w:rsidRDefault="00182812" w14:paraId="019FA307" w14:textId="77777777">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00945473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit heeft geen grote gevolgen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005958B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omdat vrijwel alle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DC67D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodwetgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005958B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die in een beperkte noodtoestand in werking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F759AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005958B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden gesteld, ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B00B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005958B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">separaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00855132">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en dus buiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F103DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00500F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beperkte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00855132">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DC67D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005958B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden toegepast. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doordat de beperkte noodtoestand vervalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00ED5E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en daarmee slechts de algemene noodtoestand resteert, wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de algemene noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00026A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voortaan aangeduid als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00026A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00026A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F97863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorts voorziet dit wetsvoorstel erin dat voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afkondigen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F97863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de noodtoestand en het in werking stellen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DC67D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noodwetgeving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F97863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niet langer twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005539EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B6515">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afzonderlijke,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BF1875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B6515">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gelijktijdige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F97863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">koninklijke besluiten zijn vereist, maar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0013495C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F97863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kan worden volstaan met één koninklijk besluit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00437842">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00500F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten slotte wordt het mogelijk om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D203F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00500F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noodtoestand te beperken tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009A3D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het Europese deel van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00512934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een of meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007F2ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de openbare lichamen Bonaire, Sint Eustatius en Saba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00500F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C00292">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betreffen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00365809">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B00B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inhoudelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00365809">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wijzigingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C00292">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0096521C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000801E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0096521C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorwaarden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000801E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en waarborgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0096521C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afkondigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0096521C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, voortduren en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opheffen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0096521C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van de noodtoestand blijven verder ongewijzigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00DB620D" w:rsidP="005972F6" w:rsidRDefault="00DB620D" w14:paraId="47BAF842" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00EB0E37" w:rsidP="00BD2695" w:rsidRDefault="00EC4742" w14:paraId="027DDF02" w14:textId="779D3B38">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00DB620D" w:rsidP="005972F6" w:rsidRDefault="00DB620D" w14:paraId="33F754E5" w14:textId="60438B76">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...583 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00DB620D" w:rsidP="00BD2695" w:rsidRDefault="00DB620D" w14:paraId="47BAF842" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze toelichting wordt mede ondertekend namens de Minister-President, Minister van Algemene Zaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00F97863" w:rsidP="005972F6" w:rsidRDefault="00F97863" w14:paraId="206F588D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00DB620D" w:rsidP="00BD2695" w:rsidRDefault="00DB620D" w14:paraId="33F754E5" w14:textId="60438B76">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00332F86" w:rsidP="005972F6" w:rsidRDefault="00ED160A" w14:paraId="6AA4E652" w14:textId="00D754A0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00105462">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00105462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Huidig stelsel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="002871C5" w:rsidP="00BD2695" w:rsidRDefault="002871C5" w14:paraId="2415875D" w14:textId="7AFFEA24">
+    <w:p w:rsidRPr="005972F6" w:rsidR="002871C5" w:rsidP="005972F6" w:rsidRDefault="002871C5" w14:paraId="2415875D" w14:textId="7AFFEA24">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hierna wordt eerst het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">huidige stelsel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beschreven. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F96A14">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F96A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarbij wordt ingegaan op de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007323F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">huidige </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F96A14">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F96A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures, waarborgen en voorwaarden voor het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afkondigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F96A14">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F96A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, voortduren en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opheffen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F96A14">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F96A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van een noodtoestand. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E16F61">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E16F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor een goed begrip van de werking van het staatsnoodrecht wordt daarbij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0087674A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0087674A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ook stilgestaan bij de mogelijkheid van separate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">toepassing van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0087674A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0087674A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008D50B6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008D50B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004F6450">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F6450">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alles </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008D50B6">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008D50B6">
+      <w:r w:rsidRPr="005972F6" w:rsidR="008D50B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betreft een samenvatting op hoofdlijnen; voor een volledig beeld wordt verwezen naar de parlementaire geschiedenis bij de Cwu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008D50B6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00DF1994" w:rsidP="00BD2695" w:rsidRDefault="00DF1994" w14:paraId="01BDB668" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00DF1994" w:rsidP="005972F6" w:rsidRDefault="00DF1994" w14:paraId="01BDB668" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00DF1994" w:rsidP="00BD2695" w:rsidRDefault="00DF1994" w14:paraId="7CBD8DFD" w14:textId="24AB4E16">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00DF1994" w:rsidP="005972F6" w:rsidRDefault="00DF1994" w14:paraId="7CBD8DFD" w14:textId="24AB4E16">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00920F70">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00920F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B322E1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B322E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>algemene en beperkte noodtoestand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="003E7518" w:rsidP="00BD2695" w:rsidRDefault="00AB6100" w14:paraId="2A752B78" w14:textId="1F809215">
+    <w:p w:rsidRPr="005972F6" w:rsidR="003E7518" w:rsidP="005972F6" w:rsidRDefault="00AB6100" w14:paraId="2A752B78" w14:textId="1F809215">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Artikel 103 van de Grondwet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006421EB">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006421EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(hierna: Gw) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006A7262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>schrijft voor dat de wet bepaalt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006B0182">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006B0182">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C61EDB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C61EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in welke gevallen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C61EDB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C61EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ter handhaving van de uit- of inwendige veiligheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> een door de wet als zodanig aan te wijzen uitzonderingstoestand kan worden afgekondigd. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FE2ECE">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Cwu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00754D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strekt tot uitvoering van deze bepaling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E60F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00754D20">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001A1254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en maakt het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mogelijk dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00552053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001A1254">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00953A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beperkte of algemene noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C33C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afgekondigd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003211CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook regelt de Cwu welke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodbepalingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00953A69">
-[...77 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003211CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gedurende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00770A02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00770A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003211CB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003211CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodtoestand in werking kunnen worden gesteld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00B9620F" w:rsidP="00BD2695" w:rsidRDefault="00B9620F" w14:paraId="0C5C3A6B" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00B9620F" w:rsidP="005972F6" w:rsidRDefault="00B9620F" w14:paraId="0C5C3A6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="003E7518" w:rsidP="00BD2695" w:rsidRDefault="006574AC" w14:paraId="51CF1C0E" w14:textId="369850B0">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="003E7518" w:rsidP="005972F6" w:rsidRDefault="006574AC" w14:paraId="51CF1C0E" w14:textId="369850B0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E7518">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E7518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fkondigen van een noodtoestand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="008219B8" w:rsidP="00BD2695" w:rsidRDefault="008219B8" w14:paraId="5FE2ED38" w14:textId="1B7D3E04">
+    <w:p w:rsidRPr="005972F6" w:rsidR="008219B8" w:rsidP="005972F6" w:rsidRDefault="008219B8" w14:paraId="5FE2ED38" w14:textId="1B7D3E04">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor zowel de beperkte als de algemene noodtoestand geldt dat deze wordt afgekondigd bij koninklijk besluit, op voordracht van de Minister-President.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A90B6A">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A90B6A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit koninklijk besluit wordt terstond medegedeeld aan de Staten-Generaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en in ieder geval gepubliceerd in het Staatsblad.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="008219B8" w:rsidP="00BD2695" w:rsidRDefault="008219B8" w14:paraId="42579E62" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="008219B8" w:rsidP="005972F6" w:rsidRDefault="008219B8" w14:paraId="42579E62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="003422AB" w:rsidP="00BD2695" w:rsidRDefault="00C641B6" w14:paraId="0130C69A" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="003422AB" w:rsidP="005972F6" w:rsidRDefault="00C641B6" w14:paraId="0130C69A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het afkondigen van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00601DD8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00601DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00880F0E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00880F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009C33C6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C33C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is slechts mogelijk als buitengewone omstand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006146E2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006146E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">igheden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006146E2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006146E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodzakelijk maken ter handhaving van de uitwendige of inwendige veiligheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00415459">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00415459">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006146E2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006146E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00AC6DEC" w:rsidP="00BD2695" w:rsidRDefault="0098014F" w14:paraId="6D036615" w14:textId="05FC15B6">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC6DEC" w:rsidP="005972F6" w:rsidRDefault="0098014F" w14:paraId="6D036615" w14:textId="05FC15B6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003B55DD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003B55DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ij de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00977FB4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00977FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beoordeling of zich ‘buitengewone omstandigheden’ voordoen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gaat het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00977FB4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00977FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">om de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00725211">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00725211">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">feitelijke en bestuurlijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00977FB4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00977FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vraag of zich gebeurtenissen voordoen die het hanteren van bepaalde buitengewone bevoegdheden noodzakelijk maken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002D4D1E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002D4D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002D4D1E">
+      <w:r w:rsidRPr="005972F6" w:rsidR="002D4D1E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C005A8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C005A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vanzelfsprekend is de regering volledig (politiek) aanspreekbaar voor de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DB2B8E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DB2B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> af</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C005A8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C005A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>weging die zij in deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C005A8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C005A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> maakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004534D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004534D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F44A4C">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F44A4C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00770A02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00770A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00AC6DEC" w:rsidP="00BD2695" w:rsidRDefault="00AC6DEC" w14:paraId="0E43AC37" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC6DEC" w:rsidP="005972F6" w:rsidRDefault="00AC6DEC" w14:paraId="0E43AC37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00F44A4C" w:rsidP="00BD2695" w:rsidRDefault="00770A02" w14:paraId="07D0211C" w14:textId="5F9FD5D6">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00F44A4C" w:rsidP="005972F6" w:rsidRDefault="00770A02" w14:paraId="07D0211C" w14:textId="5F9FD5D6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het parlement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E6208D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E6208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt onverwijld </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">betrokken, omdat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DD6568">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DD6568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het koninklijk besluit terstond wordt medegedeeld aan de Staten-Generaal. Zoals hieronder nog wordt toegelicht, besluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DD6568">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DD6568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Staten-Generaal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A0421A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A0421A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vervolgens </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DD6568">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DD6568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in verenigde vergadering over het voortduren van een noodtoestand.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00770A02" w:rsidP="00BD2695" w:rsidRDefault="00770A02" w14:paraId="21571ED4" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00770A02" w:rsidP="005972F6" w:rsidRDefault="00770A02" w14:paraId="21571ED4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="003E7518" w:rsidP="00BD2695" w:rsidRDefault="00E61E81" w14:paraId="43B2630B" w14:textId="756D7F75">
+    <w:p w:rsidRPr="005972F6" w:rsidR="003E7518" w:rsidP="005972F6" w:rsidRDefault="00E61E81" w14:paraId="43B2630B" w14:textId="756D7F75">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E7518">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E7518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>oodbe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="005C1F81">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005C1F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>palingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="007B7F24" w:rsidP="00BD2695" w:rsidRDefault="00B25447" w14:paraId="79272FBC" w14:textId="6A8A5C1C">
+    <w:p w:rsidRPr="005972F6" w:rsidR="007B7F24" w:rsidP="005972F6" w:rsidRDefault="00B25447" w14:paraId="79272FBC" w14:textId="6A8A5C1C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het afkondigen van een noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC4161">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC4161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">activeert zelf nog </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004F2C33">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F2C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC4161">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC4161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een noodbevoegdheden, maar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">maakt het mogelijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004F2C33">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F2C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of meerdere </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0062686C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062686C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lijsten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de Cwu genoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F2C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodbepalingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uit andere wetten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in werking te stellen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00596F7C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00596F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC4161">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC4161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze andere wetten betreffen zowel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B7F24">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reguliere wetten met daarin één of meerdere </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00343B21">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00343B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">‘losse’ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B7F24">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen (zoals de artikelen 53 en 54 van de Wet veiligheidsregio’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, hierna: Wvr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C22CA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C22CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B7F24">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> als wet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00426091">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00426091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B7F24">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC4161">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC4161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">geheel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00426091">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00426091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B7F24">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bedoeld voor buitengewone omstandigheden (zoals de Wet buitengewone bevoegdheden burgerlijk gezag</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, hierna: Wbbbg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B7F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D6553C" w:rsidP="00BD2695" w:rsidRDefault="00D6553C" w14:paraId="26CE5C5C" w14:textId="6F5F29FE">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D6553C" w:rsidP="005972F6" w:rsidRDefault="00D6553C" w14:paraId="26CE5C5C" w14:textId="6F5F29FE">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D6553C" w:rsidP="00BD2695" w:rsidRDefault="00D6553C" w14:paraId="4608F2B0" w14:textId="15856590">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D6553C" w:rsidP="005972F6" w:rsidRDefault="00D6553C" w14:paraId="4608F2B0" w14:textId="15856590">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het onderscheid tussen beide noodtoestanden is gelegen in het soort </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidDel="00524033" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dat in werking kan worden gesteld. Tijdens de beperkte noodtoestand kunnen de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidDel="00524033" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">genoemd op lijst A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004C552F">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004C552F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de Cwu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in werking worden gesteld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008F3FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de algemene noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008F3FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodbepalingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op lijst B </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004C552F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de Cwu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in werking worden gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E9136F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC6DEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EA3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laatste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC6DEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC6DEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bevat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dezelfde bepalingen als de beperkte noodtoestand, aangevuld met een aantal verstrekkender bepalingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000F63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00027335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enkele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000F63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bepalingen waarmee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007642A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afgeweken van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC24BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diverse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004869F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007323F7">
-[...141 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>grondrechten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D6553C" w:rsidP="00BD2695" w:rsidRDefault="00D6553C" w14:paraId="2F01BA90" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D6553C" w:rsidP="005972F6" w:rsidRDefault="00D6553C" w14:paraId="2F01BA90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00F6740F" w:rsidP="00BD2695" w:rsidRDefault="00FE2107" w14:paraId="38C896EA" w14:textId="54524287">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00F6740F" w:rsidP="005972F6" w:rsidRDefault="00FE2107" w14:paraId="38C896EA" w14:textId="54524287">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C20558">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C20558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">werking stellen van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DC67D3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DC67D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nood</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F82040">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F82040">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gebeurt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00304C29">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00304C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in alle gevallen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000E6420">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000E6420">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>koninklijk besluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007815AC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007815AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, op voordracht van de Minister-President</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007323F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit betekent dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007914FA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007914FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bij het afkondigen van een noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007323F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> altijd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> een tweede</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00612DA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00612DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007323F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vaak </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00612DA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00612DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gelijktijdig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00027335">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00027335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">genomen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">koninklijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D6553C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D6553C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>besluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000E6420">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000E6420">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodzakelijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007323F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007323F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000E6420">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000E6420">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">om </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009B7D42">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009B7D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000E6420">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000E6420">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in werking te stellen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0089075A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0089075A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit besluit treedt niet in werking dan nadat het is bekendgemaakt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009A0363">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009A0363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ook dit besluit wordt terstond medegedeeld aan de Staten-Generaal en wordt in ieder geval gepubliceerd in het Staatsblad.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009A0363">
+      <w:r w:rsidRPr="005972F6" w:rsidR="009A0363">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00A96C56" w:rsidP="00BD2695" w:rsidRDefault="00A96C56" w14:paraId="69B661A1" w14:textId="051C253C">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00A96C56" w:rsidP="005972F6" w:rsidRDefault="00A96C56" w14:paraId="69B661A1" w14:textId="051C253C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D50FC7" w:rsidP="00BD2695" w:rsidRDefault="00B975E9" w14:paraId="3B544BFC" w14:textId="437288BE">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D50FC7" w:rsidP="005972F6" w:rsidRDefault="00B975E9" w14:paraId="3B544BFC" w14:textId="437288BE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vanzelfsprekend geldt dat slechts die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="005C1F81">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005C1F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nood</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bepalingen in werking worden gesteld die noodzakelijk zijn om de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00905E18">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00905E18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zich voordoende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>buitengewone omstandighe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00905E18">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00905E18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d het hoofd te bieden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004B3678">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004B3678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aldus is sprake van een systeem van flexibele crisisbeheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003C61E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, waarin slechts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004B3678">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004B3678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die buitengewone bevoegdheden ter beschikking </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003C61E2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003C61E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dienen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004B3678">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004B3678">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te komen die door de situatie zijn geboden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007322DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat betekent dat de algemene noodtoestand slechts wordt afgekondigd als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC24BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het noodzakelijk is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodbepalingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007322DA">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC24BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in te zetten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0013495C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0013495C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die enkel beschikbaar komen in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0019268D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0019268D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de algemene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0013495C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0013495C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodtoestand. Daarbij blijven de principes van proportionaliteit en subsidiariteit gehandhaafd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00655E7F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00655E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D50FC7" w:rsidP="00BD2695" w:rsidRDefault="00D50FC7" w14:paraId="4533D0E2" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D50FC7" w:rsidP="005972F6" w:rsidRDefault="00D50FC7" w14:paraId="4533D0E2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00EC5F9C" w:rsidP="00BD2695" w:rsidRDefault="00D50FC7" w14:paraId="2680F16C" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00EC5F9C" w:rsidP="005972F6" w:rsidRDefault="00D50FC7" w14:paraId="46472EA1" w14:textId="27E8461A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:ins w:author="Auteur" w:id="2"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is niet mogelijk om een noodtoestand te beperken tot een deel van Nederland. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0013679E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0013679E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In de huidige situatie geldt een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodtoestand altijd voor het hele grondgebied van Nederland. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wel is het mogelijk om </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FF01ED">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FF01ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nood</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00124A53">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00124A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bepalingen slechts voor een deel van Nederland in werking te stellen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007F7139">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007F7139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00124A53">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00124A53">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC5F9C" w:rsidP="00BD2695" w:rsidRDefault="00EC5F9C" w14:paraId="3A12DF6F" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00883A12" w:rsidP="005972F6" w:rsidRDefault="00153E6D" w14:paraId="74CDBAC2" w14:textId="14D62C3D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:ins w:author="Auteur" w:id="3"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voortduren en e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E7518">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E7518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006574AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006574AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E7518">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E7518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van een noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e Staten-Generaal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>besluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in verenigde vergadering over het voortduren van de beperkte of de algemene noodtoestand.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0081320E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0081320E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A228C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A228C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodtoestand eindigt als de Staten-Generaal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00340D6E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00340D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in gewone meerderheid </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A228C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A228C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>besluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A228C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A228C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FF01ED">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FF01ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00340D6E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00340D6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A228C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A228C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">niet, of niet langer dan een bepaalde termijn, mag voortduren. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00971154">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00971154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bovendien rust </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A4353A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A4353A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ook op de regering </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de verplichting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D20EA0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D20EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">om </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D975DF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D975DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">te beëindigen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004B6A1F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004B6A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zodra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de omstandigheden dit toelaten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D4B11">
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D4B11">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A40972">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A40972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009D6B8D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009D6B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002C5898">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5898">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">et parlement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009D6B8D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009D6B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002C5898">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5898">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de regering in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D41C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D41C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D41C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D41C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002C5898">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5898">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ter verantwoording roepen en daartoe zijn reguliere instrumentarium gebruiken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noodbepalingen waaraan gedurende een noodtoestand geen behoefte meer bestaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00724C2C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00724C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij koninklijk besluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> buiten werking gesteld zodra de omstandigheden dit toelaten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00883A12">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="0024047C" w:rsidP="00BD2695" w:rsidRDefault="0024047C" w14:paraId="4EFC57E1" w14:textId="41C43DF6">
+    <w:p w:rsidRPr="005972F6" w:rsidR="0024047C" w:rsidP="005972F6" w:rsidRDefault="0024047C" w14:paraId="4EFC57E1" w14:textId="41C43DF6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="004D363B" w:rsidP="00BD2695" w:rsidRDefault="006B0685" w14:paraId="7F31465C" w14:textId="094DE4ED">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="004D363B" w:rsidP="005972F6" w:rsidRDefault="006B0685" w14:paraId="7F31465C" w14:textId="094DE4ED">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004D363B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D363B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Separate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>toepassing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00B8172E" w:rsidP="00BD2695" w:rsidRDefault="00466747" w14:paraId="44BB2982" w14:textId="7327DFC2">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00B8172E" w:rsidP="005972F6" w:rsidRDefault="00466747" w14:paraId="44BB2982" w14:textId="7327DFC2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B624D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hiervoor genoemde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>systeem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B624D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van flexibele crisisbeheersing heeft tevens geleid tot de introductie van de ‘separate toepassing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B624D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B624D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B624D">
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B624D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B8172E">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B8172E">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B8172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De figuur van separate toepassing is niet geregeld in de Cwu, maar in sectorale wetgeving en verloopt volgens een standaardprocedure, die in alle relevante noodwetten is opgenomen middels een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B8172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>standaardbepaling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B8172E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B8172E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B8172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE48BB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE48BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoewel dit wetsvoorstel niet ziet op de separate toepassing, wordt deze mogelijkheid hier volledigheidshalve beschreven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00DB6AD0" w:rsidP="00BD2695" w:rsidRDefault="00DB6AD0" w14:paraId="52ADFE8F" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00DB6AD0" w:rsidP="005972F6" w:rsidRDefault="00DB6AD0" w14:paraId="52ADFE8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="007557A8" w:rsidP="00481564" w:rsidRDefault="00DB6AD0" w14:paraId="5081F55E" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="007557A8" w:rsidP="005972F6" w:rsidRDefault="00DB6AD0" w14:paraId="5081F55E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noodbevoegdheden die separaat in werking kunnen worden gesteld, zijn noodbevoegdheden waarvan het niet wenselijk is dat ze standaard ter beschikking staan van de overheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00481564">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00481564">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Deze bevoegdheden moeten in werking worden gesteld om ook toepasbaar te zijn buiten de noodtoestand. Bij de uitoefening van die bevoegdheden kan niet worden afgeweken van bepaalde artikelen van de Grondwet,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zodat de grondwettelijke beperkingssystematiek van grondrechten van toepassing blijft. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00935D3C" w:rsidP="008C61D0" w:rsidRDefault="007557A8" w14:paraId="68E5F652" w14:textId="4831DF04">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00935D3C" w:rsidP="005972F6" w:rsidRDefault="007557A8" w14:paraId="68E5F652" w14:textId="4831DF04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Een coherent stelsel van staatsnoodrecht impliceert dat de separate toepassing van bepalingen van staatsnoodrecht zoveel mogelijk op gelijke wijze gebeurt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008C61D0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008C61D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In geval een separate-inwerkingsstellingsprocedure aan de orde is, gaat het kabinet in beginsel uit van de huidige procedure en het h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anteert randvoorwaarden waaraan de regels omtrent de separate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008C61D0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008C61D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inwerkingstelling van noodbepalingen in sectorale wetgeving moeten voldoen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008C61D0">
+      <w:r w:rsidRPr="005972F6" w:rsidR="008C61D0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DB6AD0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DB6AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In deze categorie vallen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00481564">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00481564">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – al dan niet in onderlinge samenhang te bezien – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DB6AD0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DB6AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bevoegdheden:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00935D3C" w:rsidP="00BD2695" w:rsidRDefault="005051E0" w14:paraId="77E59D37" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00935D3C" w:rsidP="005972F6" w:rsidRDefault="005051E0" w14:paraId="77E59D37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>met meer algemene, onbepaalde en open toepassingscriteria, waarbij de beleidsvrijheid bij de uitoefening van de bevoegdheid relatief ruim is. Dit betekent dat deze bevoegdheden in verschillende omstandigheden kunnen worden toegepast en niet zijn gericht op specifieke, vooraf door de wetgever omschreven situaties. De toegevoegde waarde van dit open karakter is dat de bevoegdheden benut kunnen worden in allerlei buitengewone omstandigheden waarin acuut optreden noodzakelijk is voor de bescherming van vitale belangen van de samenleving;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00C261B5" w:rsidP="0060653F" w:rsidRDefault="005051E0" w14:paraId="5AAF8C2E" w14:textId="7010CE78">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C261B5" w:rsidP="005972F6" w:rsidRDefault="005051E0" w14:paraId="5AAF8C2E" w14:textId="7010CE78">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>die specifieker zijn omschreven, maar waarvan de toepassing ernstige gevolgen heeft voor burgers, bedrijven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0060653F">
+      <w:r w:rsidRPr="005972F6" w:rsidR="0060653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> maatschappelijke organisaties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0060653F">
+      <w:r w:rsidRPr="005972F6" w:rsidR="0060653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of medeoverheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. De mate waarin grondrechten of andere fundamentele rechten kunnen worden beperkt, weegt dan ook mee bij de beoordeling of een bevoegdheid in werking moet worden gesteld;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C261B5">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C261B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00935D3C" w:rsidP="00BD2695" w:rsidRDefault="005051E0" w14:paraId="0E303412" w14:textId="5E74540C">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00935D3C" w:rsidP="005972F6" w:rsidRDefault="005051E0" w14:paraId="0E303412" w14:textId="5E74540C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>waarbij de democratische legitimiteit niet is gewaarborgd op een ander (decentraal) niveau.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="007557A8" w:rsidP="00BD2695" w:rsidRDefault="007557A8" w14:paraId="64BF8E13" w14:textId="07FB97CB">
+    <w:p w:rsidRPr="005972F6" w:rsidR="007557A8" w:rsidP="005972F6" w:rsidRDefault="007557A8" w14:paraId="64BF8E13" w14:textId="07FB97CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00616D09" w:rsidP="00BD2695" w:rsidRDefault="00D50FC7" w14:paraId="13381AE9" w14:textId="00EA7027">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00616D09" w:rsidP="005972F6" w:rsidRDefault="00D50FC7" w14:paraId="13381AE9" w14:textId="00EA7027">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Met separate toepassing is het mogelijk om vrijwel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">alle </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidDel="00524033" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>die in een beperkte noodtoestand kunnen worden toegepast, separaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en dus </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">buiten een noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in werking te stellen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B75AD6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B75AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00695BEC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00695BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ze mogelijkheid </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B75AD6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B75AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is bedoeld voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009F00AB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009F00AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">situaties waarin </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003725C1">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003725C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zich buitengewone omstandigheden voordoen die niet zo ernstig zijn dat zij tot afkondiging van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BB64D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003725C1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003725C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodtoestand hoeven te leiden, maar die wel van dien aard zijn dat over </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003725C1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003725C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of meerdere </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F336B7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F336B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodbepalingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003725C1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003725C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">moet worden beschikt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00BD755F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BD755F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het staat immers haaks op een adequate wijze van crisisbeheersing als een noodtoestand zou moeten worden afgekondigd in situaties waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BD755F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat niet nodig is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B55B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00937A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eparate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toepassing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00937A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C3539E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarmee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00937A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderdeel van het hiervoor benoemde uitgangspunt van flexibele crisisbeheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C3539E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00883A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eparate toepassing moet worden overwogen voordat de beperkte of de algemene noodtoestand in beeld komt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001D2F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007375E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e separate toepassing van noodbepalingen gebeurt in alle gevallen bij koninklijk besluit, op voordracht van de Minister-President. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007C6B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D19EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij separate toepassing van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodbepalingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007C6B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F67278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doorslaggevende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007C6B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parlementaire c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00076F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ontrole voorzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003F423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001E75F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nverwijld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00076F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na een separate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toepassing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001E75F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Het staat immers </w:t>
-[...93 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00076F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een voorstel van wet aan de Tweede Kamer gezonden omtrent het voortduren van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D19EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in werking gestelde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00076F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bepalingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C84AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (een ‘voortduringswet’)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00076F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009938FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wordt het voorstel van wet door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009938FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Kamers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D3661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009938FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Staten-Generaal verworpen, dan worden de bepalingen die separaat in werking zijn gesteld, onverwijld buiten werking gesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009938FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001D2F2E">
-[...203 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009938FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ook bij een separate toepassing rust op de regering de verplichting om in werking gestelde bepalingen weer buiten werking te stellen zodra de omstandigheden d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D3661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009938FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t toelaten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009938FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009938FA">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002A14FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F61C88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F61C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00105462">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00105462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DF1994">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DF1994">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoofdlijnen van het wetsvoorstel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A22851">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A22851">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de inwerkingtreding van de Cwu is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0042088B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">werking </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A22851">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A22851">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0042088B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0042088B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van in verschillende onderzoeken </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A22851">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A22851">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en adviezen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0042088B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0042088B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geëvalueerd. Daarbij is geconstateerd dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000E709B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000E709B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002A12BC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002A12BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> behoudens enkele uitzonderingen die hierna worden benoemd,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0042088B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0042088B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het systeem van flexibele crisisbeheersing goed functioneert.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002871C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002871C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ook over de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008B187D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parlementaire betrokkenheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001354F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001354F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij de toepassing van het staatsnoodrecht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008B187D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002871C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002871C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008B187D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geconcludeerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002871C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002871C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008B187D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">deze </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001354F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001354F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">evenwichtig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EE12C8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EE12C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en doeltreffend </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001354F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001354F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002871C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002871C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008B187D">
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B187D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Niettemin is op een aantal onderdelen modernisering vereist. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D5C71">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D5C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D81381">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D81381">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F60576">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F60576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voorziet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daartoe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D81381">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D81381">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009F7B3F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009F7B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>drie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D81381">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D81381">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wijzigingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006B5682">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006B5682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Cwu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D5C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D81381">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D81381">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002A14FD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002A14FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Allereerst komt de beperkte noodtoestand te vervallen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006B5682">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006B5682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E4B87">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E4B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002871C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002871C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e implicaties hiervan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E4B87">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E4B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CB193E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CB193E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vrijwel afwezig</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E4B87">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E4B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002871C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002871C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omdat vrijwel alle noodbepalingen die in een beperkte noodtoestand in werking kunnen worden gesteld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B24E5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B24E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002871C5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002871C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook separaat kunnen worden toegepast. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007B24E5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B24E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Omdat met het vervallen van de beperkte noodtoestand slechts de algemene noodtoestand resteert, wordt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de algemene noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001244EF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001244EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voortaan aangeduid als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00525942">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00525942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodtoestand’.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorts wordt voorgesteld om de twee koninklijke besluiten die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00230298">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00230298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">thans zijn vereist </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enerzijds </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E97BC2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E97BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">afkondigen van de noodtoestand en anderzijds de gelijktijdige </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">inwerkingstelling van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00230298">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00230298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodbepalingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC4E62">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodtoestand, terug te brengen tot één koninklijk besluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008A2BFF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008A2BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CA7042">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CA7042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001429F1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001429F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In de huidige situatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00802245">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00802245">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001429F1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001429F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001622BC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001622BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CA7042">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CA7042">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en dezelfde beslissing verspreid over twee afzonderlijke koninklijke besluiten. Dit heeft geen meerwaarde.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00725279">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00725279">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het is immers niet denkbaar dat een noodtoestand wordt afgekondigd zonder dat tegelijkertijd ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00725279">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00725279">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of meerdere noodbepalingen in werking worden gesteld.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D058C9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D058C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ten slotte wordt het mogelijk dat een afgekondigde noodtoestand zich beperkt tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E97BC2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E97BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het Europese deel van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D058C9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D058C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E97BC2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E97BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F61680">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F61680">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E97BC2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E97BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Caribisch Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C61EDB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C61EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D058C9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D058C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F61680">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F61680">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of meer </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D058C9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D058C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van de openbare lichamen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bonaire, Sint Eustatius of Saba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D058C9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D058C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Daarmee wordt voorkomen dat buitengewone omstandigheden in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001E535E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001E535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D058C9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D058C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deel van Nederland ertoe dwingen de noodtoestand voor geheel Nederland af te kondigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001E535E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001E535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Gelet op de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009F2A37">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009F2A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">geografische afstand tussen het Europese deel van Nederland en Caribisch Nederland (en tussen de openbare lichamen onderling) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001E535E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001E535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is dat niet altijd nodig.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00935D3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00935D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor het overige blij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Cwu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CB2E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CF3E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hiervoor beschreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CB2E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systeem van flexibele crisisbeheersing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ongewijzigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E43023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CB2E86">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00983A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Er worden dus geen wijzigingen voorgesteld in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00616D09">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00616D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00616D09" w:rsidP="00BD2695" w:rsidRDefault="00616D09" w14:paraId="6A6D0DB8" w14:textId="16D94655">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00616D09" w:rsidP="005972F6" w:rsidRDefault="00616D09" w14:paraId="6A6D0DB8" w14:textId="16D94655">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de procedure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00983F83">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00983F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00265F59">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00265F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, waarborgen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en voorwaarden voor het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E36647">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E36647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afkondigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, voortduren en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E36647">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E36647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opheffen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009A2544">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009A2544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>algemene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009A2544">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009A2544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodtoestand;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00616D09" w:rsidP="00BD2695" w:rsidRDefault="00616D09" w14:paraId="74B44B12" w14:textId="2E7788AF">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00616D09" w:rsidP="005972F6" w:rsidRDefault="00616D09" w14:paraId="74B44B12" w14:textId="2E7788AF">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0044574E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0044574E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodbepalingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die gedurende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="005334D6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005334D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009A2544">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009A2544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>algemene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009A2544">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009A2544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodtoestand in werking kunnen worden gesteld;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00616D09" w:rsidP="00BD2695" w:rsidRDefault="00616D09" w14:paraId="43B0DBB6" w14:textId="59D32029">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00616D09" w:rsidP="005972F6" w:rsidRDefault="00616D09" w14:paraId="43B0DBB6" w14:textId="59D32029">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de procedures en voorwaarden voor het separaat in werking stellen van noodbepalingen, alsook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E41459">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E41459">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00265F59">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00265F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures, waarborgen en voorwaarden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EA76F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EA76F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E41459">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E41459">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voortduren en beëindigen daarvan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00616D09" w:rsidP="00BD2695" w:rsidRDefault="00616D09" w14:paraId="1F1F6A27" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00EC5F9C" w:rsidP="005972F6" w:rsidRDefault="00EC5F9C" w14:paraId="10D8CD61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:ins w:author="Auteur" w:id="6"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00EC5F9C" w:rsidP="00BD2695" w:rsidRDefault="00EC5F9C" w14:paraId="10D8CD61" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00F83F9A" w:rsidP="005972F6" w:rsidRDefault="00F83F9A" w14:paraId="16C9DCD0" w14:textId="18E709EA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t>Schrappen beperkte noodtoestand</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="007B624D" w:rsidP="00BD2695" w:rsidRDefault="002C5718" w14:paraId="533329F3" w14:textId="538E1918">
+    <w:p w:rsidRPr="005972F6" w:rsidR="007B624D" w:rsidP="005972F6" w:rsidRDefault="002C5718" w14:paraId="533329F3" w14:textId="538E1918">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiervoor is toegelicht dat de Cwu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E36647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onderscheid maakt tussen de algemene en de beperkte noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00697DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007B624D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de mogelijkheid van separate toepassing is geïntroduceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002E1A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De achtergrond daarvan is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CE0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gelegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002E1A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de idee van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CE0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flexibele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002E1A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">crisisbeheersing, waarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003B0493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in buitengewone omstandigheden eerst een separate toepassing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00515F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00515F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of meerdere noodbepalingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003B0493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wordt overwogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00705D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003B0493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voordat de beperkte of de algemene noodtoestand wordt afgekondigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="007B624D" w:rsidP="005972F6" w:rsidRDefault="007B624D" w14:paraId="5C6BF655" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D619EF" w:rsidP="005972F6" w:rsidRDefault="00CE0892" w14:paraId="23C55DB4" w14:textId="50FCA323">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over dit systeem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is meermaals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E36647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de vraag opgeroepen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004B7082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de beperkte noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00373601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in dit escalatiemodel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nog van toegevoegde waarde is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00373601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE34DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00124AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rechtswetenschappelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE34DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literatuur geconcludeerd dat de beperkte noodtoestand “een overbodige figuur is” en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00373601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E36647">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE34DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heeft de Afdeling advisering van de Raad van State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00373601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erop gewezen dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nagenoeg alle noodbepalingen die na het afkondigen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008A1A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de beperkte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodtoestand kunnen worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008A1A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geactiveerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D721CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">separaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D721CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kunnen worden toegepast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00124AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De niet separaat toepasbare bepalingen hebben bovendien als bijzonderheid dat zij bevoegdheden bevatten voor het militair gezag, bedoeld in de Oorlogswet voor Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004E1CFC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00124AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00591810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat leidt tot de vraag of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de beperkte noodtoestand, voldoende onderscheidend vermogen heeft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006E2825">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De regering beantwoordt deze vraag ontkennend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00436A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarbij doorslaggevend wordt geacht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat vrijwel alle noodbepalingen die gedurende de beperkte noodtoestand in werking kunnen worden gesteld, ook separaat kunnen worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00436A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>toegepast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002E1A6C">
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet hierop heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B13D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de beperkte noodtoestand onvoldoende onderscheidend vermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0046299D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B13D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een crisis of ramp zodanig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F6013E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B13D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proporties heeft aangenomen dat separate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toepassing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00515F3C">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="007B624D" w:rsidP="00BD2695" w:rsidRDefault="007B624D" w14:paraId="5C6BF655" w14:textId="77777777">
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of enkele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noodbepalingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B13D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niet langer volstaat, ligt afkondiging van de algemene noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062709F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (straks: de noodtoestand)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B13D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de rede.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0066784C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De beperkte noodtoestand heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F518A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0027740C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escalatieladder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0066784C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onvoldoende onderscheidend vermogen en moet daarom worden gemist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00233462" w:rsidP="005972F6" w:rsidRDefault="00233462" w14:paraId="2ECA8A6D" w14:textId="2B2D4EE4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D619EF" w:rsidP="00BD2695" w:rsidRDefault="00CE0892" w14:paraId="23C55DB4" w14:textId="50FCA323">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="000A7DC2" w:rsidP="005972F6" w:rsidRDefault="00393B0A" w14:paraId="19692B97" w14:textId="070B5926">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...96 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het schrappen van de beperkte noodtoestand heeft tot gevolg dat enkele bepalingen die voorheen zowel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00375BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de beperkte als de algemene noodtoestand in werking konden worden gesteld, in het vervolg louter nog toepasbaar zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E26EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gedurende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A93B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algemene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A77D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A93B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>straks:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A77D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de noodtoestand)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gevolg is ook dat de afweging tussen separate toepassing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de afkondiging van de noodtoestand eenvoudiger wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Er zijn immers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minder opties. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E03A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE34DA">
-[...83 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">benadrukt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uiterst terughoudend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>len</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijven met de inzet van staatsnoodrecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DF6057">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00124AA4">
-[...233 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00233462" w:rsidP="00BD2695" w:rsidRDefault="00233462" w14:paraId="2ECA8A6D" w14:textId="2B2D4EE4">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit geldt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in Nederland sinds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DF6057">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de Tweede Wereldoorlog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook niet gebeurd – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in het bijzonder voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het afkondigen van de noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A420AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et afschaffen van de beperkte noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verandert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A420AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de drempel voor de afkondiging van de noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">echter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A420AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D62044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het in paragraaf 2.2 genoemde en in de wetsgeschiedenis uitgewerkte onderscheid tussen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D62044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>noodtoestand en separate toepassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alsmede de redenen om in een bepaalde situatie te volstaan met separate toepassing, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D62044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000718BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> namelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D62044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onverminderd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D62044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E128D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onverkort geldt ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D62044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dat als een situatie zich niet leent voor separate toepassing,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00481564">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maar wel noodbevoegdheden in werking moeten worden gesteld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D62044">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de noodtoestand aan de orde komt. Dit wijzigt niet door het schrappen van de beperkte noodtoestand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="007F3709" w:rsidP="005972F6" w:rsidRDefault="007F3709" w14:paraId="747A8323" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...452 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00021CA3" w:rsidP="00BD2695" w:rsidRDefault="00021CA3" w14:paraId="1BDA4826" w14:textId="20CD0661">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00021CA3" w:rsidP="005972F6" w:rsidRDefault="00021CA3" w14:paraId="1BDA4826" w14:textId="20CD0661">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Geen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A77D3D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A77D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">inhoudelijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wijzigingen algemene noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00203AD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00203AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, wel naamswijziging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00E206D6" w:rsidP="00BD2695" w:rsidRDefault="00EB2418" w14:paraId="503B5EFE" w14:textId="78AED99A">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00E206D6" w:rsidP="005972F6" w:rsidRDefault="00EB2418" w14:paraId="503B5EFE" w14:textId="78AED99A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E86BAB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E86BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004A0972">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004A0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het schrappen van de beperkte noodtoestand wijzigt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">er niets </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004A0972">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004A0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aan de algemene noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006E33E9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006E33E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (na inwerkingtreding van dit voorstel van wet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E50027">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E50027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aangeduid als</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006E33E9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006E33E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: de noodtoestand)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004A0972">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004A0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B73F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00233462">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00233462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002A2EAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002A2EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, waarborgen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00233462">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00233462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en voorwaarden voor het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B73F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afkondigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00233462">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00233462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, voortduren en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B73F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opheffen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006E33E9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006E33E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00233462">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00233462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B73F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">blijven </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00233462">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00233462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ongewijzigd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C42EF4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002A2EAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002A2EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook de parlementaire betrokkenheid </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E50027">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E50027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verandert niet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002A2EAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002A2EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C42EF4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het schrappen van de beperkte noodtoestand betekent derhalve niet dat eerder of gemakkelijker kan worden overgegaan tot het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B73F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">afkondigen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0003750F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0003750F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of voortduren </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C42EF4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van de noodtoestand. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00843AF1" w:rsidP="00BD2695" w:rsidRDefault="00843AF1" w14:paraId="46F97695" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00843AF1" w:rsidP="005972F6" w:rsidRDefault="00843AF1" w14:paraId="46F97695" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00F83F9A" w:rsidP="00BD2695" w:rsidRDefault="00F83F9A" w14:paraId="6C3A4213" w14:textId="6906DA81">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00F83F9A" w:rsidP="005972F6" w:rsidRDefault="00F83F9A" w14:paraId="6C3A4213" w14:textId="6906DA81">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eén koninklijk besluit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="009D45F9" w:rsidP="00BD2695" w:rsidRDefault="008D5DC7" w14:paraId="6A937DFB" w14:textId="7728CA0E">
+    <w:p w:rsidRPr="005972F6" w:rsidR="009D45F9" w:rsidP="005972F6" w:rsidRDefault="008D5DC7" w14:paraId="6A937DFB" w14:textId="7728CA0E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008142D0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008142D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F83F9A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F83F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> een procedurele wijziging</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004D5719">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D5719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00380B05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00380B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voorgesteld </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004D5719">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D5719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bij het in werking stellen van noodbepalingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00100385">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00100385">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bij het afkondigen van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004D5719">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D5719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002C5718">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="009D45F9" w:rsidP="00BD2695" w:rsidRDefault="009D45F9" w14:paraId="51EEAC23" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="009D45F9" w:rsidP="005972F6" w:rsidRDefault="009D45F9" w14:paraId="51EEAC23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="002A14FD" w:rsidP="00BD2695" w:rsidRDefault="00F83F9A" w14:paraId="5A3CC092" w14:textId="007F2304">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="002A14FD" w:rsidP="005972F6" w:rsidRDefault="00F83F9A" w14:paraId="5A3CC092" w14:textId="007F2304">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals hiervoor is opgemerkt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00BE6B08">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BE6B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn thans </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0095664C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0095664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor het afkondigen van de noodtoestand en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007E66C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E04699">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E04699">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelijktijdige </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007E66C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> inwerkingstelling van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004D5719">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D5719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodbepalingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007E66C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0095664C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0095664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007E66C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodtoestand twee </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0095664C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0095664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afzonderlijke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007E66C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> koninklijke besluiten vereist. Deze beide besluiten zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004D5719">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D5719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">inhoudelijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007E66C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>met elkaar verbonden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009325F6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009325F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00541D9F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00541D9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daarom in de praktijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007E66C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E66C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gelijktijdig genomen en medegedeeld aan de Staten-Generaal. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002B63B3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002B63B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dit heeft geen meerwaarde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EF22A7">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EF22A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001C1EEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mdat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E95CA6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E95CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het afkondigen van de noodtoestand onlosmakelijk is verbonden met het in werking stellen van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E95CA6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E95CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of meerdere noodbepalingen, ligt het niet in de rede </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009E49B5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009E49B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>om datgene wat in feit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009E49B5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009E49B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> één beslissing is, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E95CA6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E95CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>over twee koninklijke besluiten te splitsen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00096A48">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00096A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001977FC">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001977FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ook de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002C5718">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afdeling advisering van de Raad van State wijst hierop.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002C5718">
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5718">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002C5718">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002C5718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E95CA6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E95CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008142D0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008142D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E95CA6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E95CA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voorziet er daarom in dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008142D0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008142D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het koninklijk besluit waarmee </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FF5021">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FF5021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008142D0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008142D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noodtoestand wordt afgekondigd, tevens </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A21772">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A21772">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">regelt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AD73A4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AD73A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>welke noodbepalingen in werking worden gesteld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008142D0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008142D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006C1AF5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006C1AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="0095664C" w:rsidP="00BD2695" w:rsidRDefault="0095664C" w14:paraId="25153DDD" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="0095664C" w:rsidP="005972F6" w:rsidRDefault="0095664C" w14:paraId="25153DDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="0095664C" w:rsidP="00BD2695" w:rsidRDefault="0095664C" w14:paraId="65CFDF24" w14:textId="45BFD88E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="0095664C" w:rsidP="005972F6" w:rsidRDefault="0095664C" w14:paraId="65CFDF24" w14:textId="45BFD88E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uiteraard blijft het mogelijk om na het afkondigen van een noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E04699">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E04699">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij afzonderlijk koninklijk besluit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004C3B16">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004C3B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">later </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aanvullende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidDel="00524033" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in werking te stellen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004C3B16">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004C3B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en in werking gestelde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidDel="00524033" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E04699">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E04699">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">weer </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>buiten werking te stellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="005208ED" w:rsidP="00BD2695" w:rsidRDefault="005208ED" w14:paraId="59F125D1" w14:textId="40904550">
+    <w:p w:rsidRPr="005972F6" w:rsidR="005208ED" w:rsidP="005972F6" w:rsidRDefault="005208ED" w14:paraId="59F125D1" w14:textId="40904550">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="005208ED" w:rsidP="00BD2695" w:rsidRDefault="005208ED" w14:paraId="3DC0380A" w14:textId="5CD289A2">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="005208ED" w:rsidP="005972F6" w:rsidRDefault="005208ED" w14:paraId="3DC0380A" w14:textId="5CD289A2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Beperken van een noodtoestand tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002A765F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002A765F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribisch </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AA5FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AA5FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>of Europees Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D163DF" w:rsidP="00BD2695" w:rsidRDefault="008158EC" w14:paraId="13271345" w14:textId="5485B99D">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D163DF" w:rsidP="005972F6" w:rsidRDefault="008158EC" w14:paraId="13271345" w14:textId="5485B99D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De huidige Cwu maakt het niet mogelijk om de noodtoestand te beperken tot een deel van (Europees) Nederland. Bij de totstandkoming van de Aanpassingswet openbare lichamen Bonaire, Sint Eustatius en Saba is daarover overwogen dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00005F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het afdoende is dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidDel="00524033" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F46C38">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F46C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gedurende een noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zo nodig alleen voor Caribisch Nederland of alleen voor het Europese deel van Nederland in werking kunnen worden gesteld, of voor een gedeelte daarvan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D163DF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D163DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze mogelijkheid van gedifferentieerde inwerkingstelling laat echter onverlet dat de noodtoestand in alle gevallen moet worden afgekondigd voor het gehele grondgebied van Nederland, ook als de buitengewone omstandigheid zich beperkt tot uitsluitend het Europese deel van Nederland of uitsluitend </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F6013E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F6013E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of meer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dere</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>openbare lichamen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DE336B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DE336B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bonaire, Sint Eustatius of Saba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D163DF" w:rsidP="00BD2695" w:rsidRDefault="00D163DF" w14:paraId="70F88D67" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D163DF" w:rsidP="005972F6" w:rsidRDefault="00D163DF" w14:paraId="70F88D67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="008158EC" w:rsidP="00BD2695" w:rsidRDefault="008158EC" w14:paraId="58B9D1F2" w14:textId="6A7292D2">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="008158EC" w:rsidP="005972F6" w:rsidRDefault="008158EC" w14:paraId="58B9D1F2" w14:textId="6A7292D2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is niet altijd gewenst en proportioneel dat een noodtoestand altijd geldt voor het Europese </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003A695A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en Caribisch </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland gezamenlijk. De geografische afstand en de fysische omstandigheden in beide delen van het land zijn immers zodanig verschillend, dat voorstelbaar is dat een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">buitengewone omstandigheid zich kan beperken tot Caribisch Nederland of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F6013E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de openbare lichamen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003A695A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bonaire, Sint Eustatius en Saba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en verder geen gevolgen heeft voor Europees Nederland. In dat geval is het onwenselijk om (ook) voor Europees Nederland de noodtoestand af te kondigen. Vanzelfsprekend is ook een omgekeerde situatie mogelijk. Daarom wordt thans als wettelijk uitgangspunt genomen dat een noodtoestand kan worden afgekondigd </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="004F299B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F299B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of opgeheven </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">voor ofwel het Europese deel van Nederland, ofwel het Caribische deel van Nederland (dan wel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F6013E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F6013E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of meer van de openbare lichamen afzonderlijk), ofwel voor het gehele grondgebied van Nederland.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="008158EC" w:rsidP="00BD2695" w:rsidRDefault="008158EC" w14:paraId="6BB81697" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="008158EC" w:rsidP="005972F6" w:rsidRDefault="008158EC" w14:paraId="6BB81697" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00D259E4" w:rsidP="00BD2695" w:rsidRDefault="005217A2" w14:paraId="04A229E8" w14:textId="6F47C644">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00D259E4" w:rsidP="005972F6" w:rsidRDefault="005217A2" w14:paraId="04A229E8" w14:textId="6F47C644">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Onveranderd blijft dat een noodtoestand niet kan worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00747C1E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00747C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>afgekondigd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002F3E28">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002F3E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een deel van Europees Nederland. Anders dan bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CC5AAA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CC5AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Caribisch Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002F3E28">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002F3E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C44C8F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C44C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tussen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002074B7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002074B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>delen van Europees Nederland geen noemenswaardig</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003A695A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00077616">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00077616">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verschil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002F3E28">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002F3E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">len die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A12A0D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A12A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="002F3E28">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002F3E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rechtvaardigen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A12A0D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A12A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000A7A38">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een afgekondigde noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C44C8F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C44C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000A7A38">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een deel van Europees Nederland </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A1288F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A1288F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A12A0D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A12A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> beperkt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000A7A38">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000A7A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zou </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A12A0D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A12A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tot de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009C4FD3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C4FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onwenselijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">consequentie kunnen leiden dat indien de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0076797A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0076797A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">buitengewone omstandigheid </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zich nadien uitbreidt tot een groter deel van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0076797A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0076797A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Europees Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, opnieuw de noodtoestand moet worden afgekondigd </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C301F2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C301F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>door</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Staten-Generaal wederom in verenigde vergadering bijeen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C301F2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C301F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>te roepen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E01F4A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E01F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C301F2">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C301F2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="30"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0076797A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0076797A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009C4FD3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C4FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze situatie zal zich minder snel voordoen bij de Caribisch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003A695A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nederlands</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009C4FD3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C4FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e openbare lichamen vanwege de afstand tussen en het insulaire karakter van de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A12A0D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A12A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ze openbare lichamen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009C4FD3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C4FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="001142EA" w:rsidP="00BD2695" w:rsidRDefault="001142EA" w14:paraId="51FF0AF6" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="001142EA" w:rsidP="005972F6" w:rsidRDefault="001142EA" w14:paraId="51FF0AF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00105462" w:rsidP="00BD2695" w:rsidRDefault="007775FB" w14:paraId="01988DA4" w14:textId="5C34005E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00105462" w:rsidP="005972F6" w:rsidRDefault="007775FB" w14:paraId="01988DA4" w14:textId="5C34005E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00105462">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00105462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00105462">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00105462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00105462" w:rsidP="00BD2695" w:rsidRDefault="00B83116" w14:paraId="23D48340" w14:textId="78334B4F">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00105462" w:rsidP="005972F6" w:rsidRDefault="00B83116" w14:paraId="23D48340" w14:textId="78334B4F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De voorgestelde wijzigingen hebben geen financiële gevolgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00A35028" w:rsidP="00BD2695" w:rsidRDefault="00A35028" w14:paraId="12F71F36" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00A35028" w:rsidP="005972F6" w:rsidRDefault="00A35028" w14:paraId="12F71F36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00105462" w:rsidP="00BD2695" w:rsidRDefault="007775FB" w14:paraId="0AC700AC" w14:textId="60C55367">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00105462" w:rsidP="005972F6" w:rsidRDefault="007775FB" w14:paraId="0AC700AC" w14:textId="60C55367">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00105462">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00105462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00105462">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00105462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Consultatie en regeldruk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00002876" w:rsidP="00BD2695" w:rsidRDefault="00002876" w14:paraId="3D1929E3" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="3D1929E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het wetsvoorstel is in consultatie gegeven en op www.internetconsultatie.nl geplaatst. Er zijn adviezen ontvangen van de Kring van commissarissen van de Koning, het openbaar lichaam Bonaire en het Veiligheidsberaad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00002876" w:rsidP="00BD2695" w:rsidRDefault="00002876" w14:paraId="0968BE36" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="0968BE36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De Kring van commissarissen van de Koning kan zich vinden in deze eerste stap tot modernisering van het staatsnoodrecht en heeft geen bezwaar tegen de voorgestelde wijzigingen. Ook het openbaar lichaam Bonaire heeft met genoegen kennisgenomen van de voorgestelde wijzigingen en kan instemmen met het voorstel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00002876" w:rsidP="00BD2695" w:rsidRDefault="00002876" w14:paraId="1255E1CE" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="1255E1CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:ins w:author="Auteur" w:id="7"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EC5F9C" w:rsidP="00BD2695" w:rsidRDefault="00EC5F9C" w14:paraId="03BCEC19" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00A73AEF" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="797AE105" w14:textId="110F36B1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:ins w:author="Auteur" w:id="8"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00EC5F9C" w:rsidP="00BD2695" w:rsidRDefault="00EC5F9C" w14:paraId="69C07E54" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het advies van het Veiligheidsberaad vermeldt dat de veiligheidsregio’s de procedurele aanpassingen en vereenvoudigingen in de Cwu onderschrijven. Voor de uitvoering van de crisisbeheersing binnen de veiligheidsregio’s hebben deze aanpassingen geen noemenswaardige consequenties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00A73AEF" w:rsidP="005972F6" w:rsidRDefault="00A73AEF" w14:paraId="1BDCD7B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00A73AEF" w:rsidP="00BD2695" w:rsidRDefault="00002876" w14:paraId="797AE105" w14:textId="110F36B1">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00302E9B" w14:paraId="03C45A8E" w14:textId="4839EE38">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wel is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veiligheidsberaad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F46C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van mening dat de Cwu onvoldoende handvatten bevat voor het voortduren en beëindigen van de noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000C35D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Veiligheidsberaad adviseert daarom richtlijnen te ontwikkelen om te waarborgen dat </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk174527325" w:id="3"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een noodtoestand niet langer duurt dan noodzakelijk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00241C6C" w14:paraId="1ED2AE56" w14:textId="6D054124">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk173239957" w:id="4"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderschrijft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat een afgekondigde noodtoestand niet langer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duren noodzakelijk.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat is ook het uitgangspunt van de Cwu. De Cwu verplicht de regering ertoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Het advies van het Veiligheidsberaad vermeldt dat de veiligheidsregio’s de procedurele aanpassingen en vereenvoudigingen in de </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00A73AEF" w:rsidP="00BD2695" w:rsidRDefault="00A73AEF" w14:paraId="1BDCD7B8" w14:textId="77777777">
+        <w:t>om een afgekondigde noodtoestand op te heffen zodra de omstandigheden dat toelaten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003556B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het parlement kan de regering in deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter verantwoording roepen. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Staten-Generaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bovendien zelfstandig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>besluiten dat een afgekondigde noodtoestand wordt opgeheven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001705A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of niet langer dan een bepaalde termijn mag voortduren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="34"/>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00002876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op deze wijze is verzekerd dat een noodtoestand niet langer duurt dan noodzakelijk. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk174532170" w:id="5"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is niet zinvol om verdere, algemene richtlijnen op te stellen over het moment waarop een afgekondigde noodtoestand moet worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000B2A52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opgeheven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005947D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaststellen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van dat moment vergt een weging van de omstandigheden van het geval en in het bijzonder van de wijze waarop de buitengewone omstandigheid die tot het afkondigen van de noodtoestand leidde, zich ontwikkelt. Die weging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002479AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is bij uitstek situationeel en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laat zich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002479AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niet in algemene richtlijnen vatten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0062737B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="1376EE4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00002876" w:rsidP="00BD2695" w:rsidRDefault="00302E9B" w14:paraId="03C45A8E" w14:textId="4839EE38">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="54A04694" w14:textId="5697CB37">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het verlengde van het onderhavige voorstel van wet wijst het Veiligheidsberaad op de aansluiting van het crisisrecht op het staatsnoodrecht. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk174532297" w:id="6"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AF4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit verband </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002479AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderkent het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AF4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veiligheidsberaad </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F46C38">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002479AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het belang van landelijke coördinatie, maar wel met inachtneming van de lokale autonomie. Ook wijst het Veiligheidsberaad erop dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verhouding tussen overheden bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002479AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bovenregionale en landelijke crises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="002479AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>moet worden verhelderd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AF4D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowel in de algemene keten als in relatie tot de functionele ketens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="23C0705D" w14:textId="6A930E68">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft deze uitgangspunten en betrekt deze bij de verdere vormgeving van zowel het staatsnoodrecht als het crisisrecht. De verhouding tussen de verschillende bestuurslagen bij bovenregionale en landelijke rampen en crises is onderdeel van de aangekondigde wijziging van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001C19D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wvr en de Veiligheidswet BES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In dat traject is ook aandacht voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00960D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mogelijkheid van landelijke coördinatie, met behoud van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lokale autonomie. Zowel het Veiligheidsberaad als de veiligheidregio’s zijn bij dit traject betrokken. In aanvulling daarop is er ook bij de modernisering van sectorale staatsnoodwetgeving uitdrukkelijk aandacht voor de verhouding tussen de verschillende actoren, en de aansluiting van de algemene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E7655C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>op de functionele keten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007E0073">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00002876" w:rsidP="00BD2695" w:rsidRDefault="00241C6C" w14:paraId="1ED2AE56" w14:textId="6D054124">
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="001142EA" w:rsidP="005972F6" w:rsidRDefault="001142EA" w14:paraId="6E7551C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...546 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00002876" w:rsidP="00BD2695" w:rsidRDefault="00002876" w14:paraId="1D285E3B" w14:textId="51741C7A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="1D285E3B" w14:textId="51741C7A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regeldruk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00002876" w:rsidP="00BD2695" w:rsidRDefault="00002876" w14:paraId="30B3B16F" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00002876" w:rsidP="005972F6" w:rsidRDefault="00002876" w14:paraId="30B3B16F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het Adviescollege toetsing regeldruk heeft dit voorstel van wet niet geselecteerd voor een formeel advies, omdat het geen gevolgen voor de regeldruk heeft.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="001142EA" w:rsidP="00BD2695" w:rsidRDefault="001142EA" w14:paraId="7D1FDF99" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="001142EA" w:rsidP="005972F6" w:rsidRDefault="001142EA" w14:paraId="7D1FDF99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00332F86" w:rsidP="00BD2695" w:rsidRDefault="00E92231" w14:paraId="3A41F574" w14:textId="09C88430">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00332F86" w:rsidP="005972F6" w:rsidRDefault="00E92231" w14:paraId="3A41F574" w14:textId="09C88430">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIKELSGEWIJS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00E92231" w:rsidP="00BD2695" w:rsidRDefault="00E92231" w14:paraId="0F72448D" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00E92231" w:rsidP="005972F6" w:rsidRDefault="00E92231" w14:paraId="0F72448D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00E92231" w:rsidP="00BD2695" w:rsidRDefault="00E92231" w14:paraId="2DBC8DCC" w14:textId="4D236296">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00E92231" w:rsidP="005972F6" w:rsidRDefault="00E92231" w14:paraId="2DBC8DCC" w14:textId="4D236296">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008B75AD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B75AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, onderde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F16901">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F16901">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>len A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009C7A66">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C7A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, B, C, D,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00550D8B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009C7A66">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C7A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">G, H, I, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="005346D4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="005346D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>K, L, M, N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0072070C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0072070C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="00C42F41">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00550D8B" w:rsidP="00BD2695" w:rsidRDefault="00E92231" w14:paraId="56F43A87" w14:textId="3CB570C8">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00550D8B" w:rsidP="005972F6" w:rsidRDefault="00E92231" w14:paraId="56F43A87" w14:textId="3CB570C8">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In het algemene deel van deze toelichting is toegelicht </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E6162B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E6162B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de beperkte noodtoestand vervalt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A21147">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A21147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de algemene noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="0082497D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0082497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daarom </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00A21147">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A21147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voortaan wordt aangeduid als: de noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Deze onderdelen voorzien in de daardoor noodzakelijke wijzigingen van de Cwu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E9429B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BB5FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In verband daarmee vervalt ook lijst A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A5BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00550D8B" w:rsidP="005972F6" w:rsidRDefault="00550D8B" w14:paraId="3DD7AE92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="004F299B" w:rsidP="005972F6" w:rsidRDefault="004F299B" w14:paraId="3800BB6C" w14:textId="1448330B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals in paragraaf 3.3 van het algemene deel is toegelicht, wordt het mogelijk het afkondigen en opheffen van de noodtoestand te beperken tot het Europese deel van Nederland, tot Caribisch Nederland of tot een of meer openbare lichamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bonaire, Sint Eustatius en Saba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit wordt mogelijk gemaakt door de toevoeging van een nieuw vierde lid aan artikel 1 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een nieuw tweede lid aan artikel 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="004F299B" w:rsidP="005972F6" w:rsidRDefault="004F299B" w14:paraId="193F5573" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="004F299B" w:rsidP="005972F6" w:rsidRDefault="00E9429B" w14:paraId="3A9EAC0C" w14:textId="1372DEE9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F299B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bestaande procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BD2F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00ED3DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarborgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en voorwaarden voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afkondigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, voortduren en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opheffen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000F7E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algemene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000F7E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (na inwerkingtreding van dit voorstel: de noodtoestand)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, alsmede de noodbepalingen die gedurende de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004D5C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noodtoestand in werking kunnen worden gesteld, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00BD2F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blijven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ongewijzigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="004F299B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E9429B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00E92231" w:rsidP="005972F6" w:rsidRDefault="00E92231" w14:paraId="370928FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00E92231" w:rsidP="005972F6" w:rsidRDefault="006047F3" w14:paraId="75760CE2" w14:textId="7434EC0B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B75AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, onderdeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C7A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00E92231" w:rsidP="005972F6" w:rsidRDefault="00C81FC1" w14:paraId="4CD922ED" w14:textId="35C84136">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 4 Cwu regel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A5BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A865D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afkondigen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E92231">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de algemene noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006047F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van rechtswege </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leidt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006047F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot het eindigen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00291AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een eerder afgekondigde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006047F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beperkte noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mutatis mutandis g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A5BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A77D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A5BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dit ook indien van de beperkte noodtoestand wordt opgeschaald naar een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006047F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>algemene noodtoestand.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E92231">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00BB5FC8">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006047F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na inwerkingtreding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008D256D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het onderhavige voorstel van wet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006047F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resteert slechts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00094AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">één </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006047F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodtoestand. Artikel 4 vervalt daarom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="009C7A66" w:rsidP="005972F6" w:rsidRDefault="009C7A66" w14:paraId="4CCB01BD" w14:textId="230E9CFC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="009C7A66" w:rsidP="005972F6" w:rsidRDefault="009C7A66" w14:paraId="02A9238D" w14:textId="7DC04845">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B75AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, onderdeel F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="009C7A66" w:rsidP="005972F6" w:rsidRDefault="009C7A66" w14:paraId="0A768221" w14:textId="00C0A08F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van de gelegenheid is gebruikgemaakt om de verouderde aanduiding ‘Onze Minister van Justitie’ te actualiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="006047F3" w:rsidP="005972F6" w:rsidRDefault="006047F3" w14:paraId="411DBC6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="006047F3" w:rsidP="005972F6" w:rsidRDefault="006047F3" w14:paraId="2CD2BC1A" w14:textId="53E6DD04">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B75AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, onderdeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009C7A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="009C7A66" w:rsidP="005972F6" w:rsidRDefault="009C7A66" w14:paraId="3B907551" w14:textId="6EA1BFD8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waar voorheen twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006879A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gelijktijdige, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afzonderlijke koninklijke besluiten waren vereist (één om de noodtoestand af te kondigen, en één om noodbepalingen in werking te stellen) voorziet dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DF523F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderdeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erin dat het koninklijk besluit waarmee een noodtoestand wordt afgekondigd tevens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0095664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorziet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de inwerkingstelling van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F6013E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodbepalingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00550D8B" w:rsidP="00BD2695" w:rsidRDefault="00550D8B" w14:paraId="3DD7AE92" w14:textId="77777777">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 8, eerste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0095664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en tweede </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C209A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>daarop aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="0029715F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A42610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanzelfsprekend blijft het mogelijk om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gedurende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A42610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een noodtoestand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B2134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanvullende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A42610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodbepalingen in werking t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E14564">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A42610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E14564">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de aard en het verloop van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E36BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>buitengewone omstandigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00550D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daartoe noodzaakt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00436468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook in dat geval geschiedt die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FE0860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inwerkingstelling bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00132866">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00A42610">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>koninklijk besluit, op voordracht van de Minister-President.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006D7BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F424F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit blijft ongewijzigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C42F41" w:rsidP="005972F6" w:rsidRDefault="00C42F41" w14:paraId="639641BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="004F299B" w:rsidP="00BD2695" w:rsidRDefault="004F299B" w14:paraId="3800BB6C" w14:textId="1448330B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C42F41" w:rsidP="005972F6" w:rsidRDefault="00C42F41" w14:paraId="1664BCB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="004F299B" w:rsidP="00BD2695" w:rsidRDefault="004F299B" w14:paraId="193F5573" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Artikel I, onderdeel O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C42F41" w:rsidP="005972F6" w:rsidRDefault="00C42F41" w14:paraId="257FE510" w14:textId="31A77B4A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="004F299B" w:rsidP="00BD2695" w:rsidRDefault="00E9429B" w14:paraId="3A9EAC0C" w14:textId="1372DEE9">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met het schrappen van de beperkte noodtoestand resteert slechts één uitzonderingstoestand: de noodtoestand (voorheen: de algemene noodtoestand). De citeertitel van de Cwu is daarop aangepast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00C42F41" w:rsidP="005972F6" w:rsidRDefault="00C42F41" w14:paraId="692FA33D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...158 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00E92231" w:rsidP="00BD2695" w:rsidRDefault="00E92231" w14:paraId="370928FC" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="005346D4" w:rsidP="005972F6" w:rsidRDefault="005346D4" w14:paraId="26E57116" w14:textId="04523B80">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00E92231" w:rsidP="00BD2695" w:rsidRDefault="006047F3" w14:paraId="75760CE2" w14:textId="7434EC0B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008B75AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, onderdeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00642670" w:rsidP="005972F6" w:rsidRDefault="00642670" w14:paraId="29640DF4" w14:textId="439730B2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00E92231" w:rsidP="00BD2695" w:rsidRDefault="00C81FC1" w14:paraId="4CD922ED" w14:textId="35C84136">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit onderdeel wijzigt de (thans overgebleven) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FD634A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de Cwu, waarop noodbepalingen zijn opgenomen die gedurende de noodtoestand in werking kunnen worden gesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00642670" w:rsidP="005972F6" w:rsidRDefault="00642670" w14:paraId="60358B87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...199 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="009C7A66" w:rsidP="00BD2695" w:rsidRDefault="009C7A66" w14:paraId="4CCB01BD" w14:textId="230E9CFC">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00642670" w:rsidP="005972F6" w:rsidRDefault="00642670" w14:paraId="2A23E51D" w14:textId="5E03FE64">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...606 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subonderdel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DD74D6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DD74D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DD74D6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DD74D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00642670" w:rsidP="00BD2695" w:rsidRDefault="00642670" w14:paraId="596A52D4" w14:textId="5CD18710">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00642670" w:rsidP="005972F6" w:rsidRDefault="00642670" w14:paraId="596A52D4" w14:textId="5CD18710">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lijst A, bedoeld in artikel 7, eerste lid, van de Coördinatiewet uitzonderingstoestanden vervalt (artikel I, onderdeel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F96A57">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F96A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Gelet daarop is het opschrift van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EC4C5D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC4C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de lijst B </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00462E80">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00462E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(oud) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EC4C5D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC4C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gewijzigd, hernoemd naar ‘bijlage’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00911237">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00911237">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DD74D6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DD74D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en vervalt in de aanhef de verwijzing naar de algemene noodtoestand.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00642670" w:rsidP="00BD2695" w:rsidRDefault="00642670" w14:paraId="12D09BD0" w14:textId="4ED81F72">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00642670" w:rsidP="005972F6" w:rsidRDefault="00642670" w14:paraId="12D09BD0" w14:textId="4ED81F72">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00642670" w:rsidP="00BD2695" w:rsidRDefault="00642670" w14:paraId="543B371F" w14:textId="50CD67E0">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00642670" w:rsidP="005972F6" w:rsidRDefault="00642670" w14:paraId="543B371F" w14:textId="50CD67E0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Subonderdelen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00DD74D6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00DD74D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009260D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009260D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009260D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009260D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000718BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000718BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00642670" w:rsidP="00BD2695" w:rsidRDefault="00A405DB" w14:paraId="7050510D" w14:textId="592D8A42">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00642670" w:rsidP="005972F6" w:rsidRDefault="00A405DB" w14:paraId="7050510D" w14:textId="592D8A42">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hiermee </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009260D1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009260D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tal verwijzingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AD0449">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AD0449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gecorrigeerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E474D8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E474D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Een</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00151C43">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00151C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aantal bestaande noodbepalingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E474D8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E474D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00151C43">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00151C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">per abuis niet opgenomen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het betreft hier de artikelen 62 en 63 van de Veiligheidswet BES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009260D1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009260D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de artikelen 67 en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003D1D4D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003D1D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>70 van de Postwet 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009260D1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009260D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, artikel 13, tweede lid, van de Mediawet BES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000718BB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000718BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en artikel 5, derde lid, van de Opiumwet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dit heeft geen materiële gevolgen gehad: uit de in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CD2A90">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CD2A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voormelde artikelen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgenomen verwijzing naar de artikelen 7, eerste lid, en 8, eerste lid, Cwu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009260D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, een noodtoestand als bedoeld in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00140FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>artikel 1, eerste lid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="009260D1">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="009260D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Cwu, respectievelijk de algemene noodtoestand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bleek reeds </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003A695A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003A695A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze artikelen in werking konden worden gesteld gedurende een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>noodtoestand.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="35"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EC5682">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC5682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Met betrekking tot de Wet behoud scheepsruimte 1939 en de Loodsenwet zijn verwijzingen verbeterd naar een niet meer bestaand artikel, respectievelijk een niet bestaand lid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00AC09AA" w:rsidP="00BD2695" w:rsidRDefault="00AC09AA" w14:paraId="5CDCBFB1" w14:textId="1BB2C70A">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC09AA" w:rsidP="005972F6" w:rsidRDefault="00AC09AA" w14:paraId="5CDCBFB1" w14:textId="1BB2C70A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00AC09AA" w:rsidP="00BD2695" w:rsidRDefault="00AC09AA" w14:paraId="348A8707" w14:textId="287C5763">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00AC09AA" w:rsidP="005972F6" w:rsidRDefault="00AC09AA" w14:paraId="348A8707" w14:textId="287C5763">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> tot en met X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D579B7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D579B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D92384">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D92384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003D3830">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003D3830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C1692E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C1692E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00F958A7" w:rsidP="00BD2695" w:rsidRDefault="005959D0" w14:paraId="2C8BB0A5" w14:textId="6417986D">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00F958A7" w:rsidP="005972F6" w:rsidRDefault="005959D0" w14:paraId="2C8BB0A5" w14:textId="6417986D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In een aantal sectorale wetten wordt naar de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003D3830">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003D3830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uitzonderingstoestand of de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> beperkte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008F0986">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008F0986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of de algemene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noodtoestand verwezen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC09AA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC09AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het schrappen van de beperkte noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008F0986">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008F0986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en het hernoemen van de algemene noodtoestand </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC09AA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC09AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noopt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daarom </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC09AA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC09AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007176CA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007176CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">technische wijzigingen in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">deze </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007176CA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007176CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wetten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC09AA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC09AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC09AA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC09AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wijzigingen betreffen het schrappen van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00725FE4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00725FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AC09AA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AC09AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verwijzingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar artikel 7, eerste lid, Cwu in de standaardbepalingen voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E4449A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> separate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="008501EA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="008501EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toepassing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00642670">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00642670">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007176CA">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007176CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens is de nieuwe citeertitel van de Cwu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(zie artikel I, onderdeel </w:t>
       </w:r>
-      <w:r w:rsidR="00C42F41">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="007176CA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="007176CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in deze artikelen verwerkt. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk231285838" w:id="13"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkStart w:name="_Hlk231285838" w:id="7"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC5682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In artikel XL zijn voor artikel 14 van de Invoeringswet openbare lichamen Bonaire, Sint Eustatius en Saba de bepalingen uitgeschreven die op de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000718BB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000718BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">met het wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EC5682">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC5682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>af</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000718BB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000718BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geschafte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00EC5682">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00CE319C">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00EC5682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lijst A stonden (inclusief de hierboven bij artikel I, onderdeel P, toegelichte verbeteringen ten aanzien van de Wet behoud scheepsruimte 1939 en de Loodsenwet). Hiermee is geen inhoudelijke wijziging beoogd.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00CE319C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="36"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00140FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ook is een omissie hersteld door artikel 5, derde lid, van de Opiumwet toe te voegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="005959D0" w:rsidP="00BD2695" w:rsidRDefault="005959D0" w14:paraId="5E9B8C3A" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="005959D0" w:rsidP="005972F6" w:rsidRDefault="005959D0" w14:paraId="5E9B8C3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00140FA9" w:rsidR="001867A9" w:rsidP="00BD2695" w:rsidRDefault="00642670" w14:paraId="3B722B7B" w14:textId="2382A135">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="001867A9" w:rsidP="005972F6" w:rsidRDefault="00642670" w14:paraId="3B722B7B" w14:textId="2382A135">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F958A7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F958A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00170F4B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00170F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in een aantal wetten bepaalde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodbepalingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidDel="00524033" w:rsidR="00524033">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidDel="00524033" w:rsidR="00524033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gekoppeld aan het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B73F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">afkondigen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van de be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D5E42">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D5E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erkte of de algemene noodtoestand.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D5E42">
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D5E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="37"/>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AA0E22">
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AA0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo bepaalt artikel 31 Wbbbg dat het begaan van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00171FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bepaalde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AA0E22">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AA0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">misdrijven </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="003E1C3F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="003E1C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of overtredingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AA0E22">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AA0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zwaarder wordt bestraft gedurende de beperkte of de algemene noodtoestand. Een ander voorbeeld is de Oorlogswet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00882086">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00882086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AA0E22">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AA0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, waarin een aantal van de buitengewone bevoegdheden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F958A7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F958A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AA0E22">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AA0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hoofdstuk II van die wet gedurende de beperkte of de algemene noodtoestand niet aan de Minister van Defensie, maar aan het militair gezag </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F958A7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F958A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toekomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00AA0E22">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00AA0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00F958A7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00F958A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dergelijke bepalingen zijn zodanig gewijzigd dat daarin </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001969D8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001969D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">slechts nog wordt verwezen naar de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodtoestand.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C42885">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Volledigheidshalve zij opgemerkt dat geen van deze bepalingen bevoegdheden of regelingen bevatten die specifiek golden voor de beperkte noodtoestand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001969D8">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001969D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C42885">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">betreft in alle gevallen bevoegdheden of regelingen die zowel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FA1154">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FA1154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gedurende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C42885">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de beperkte als de algemene noodtoestand van toepassing waren. Het schrappen van de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B73F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B73F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C42885">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C42885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> verwijzin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FA1154">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FA1154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00882086">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00882086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">leidt daarom niet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E35FC5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E35FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tot een inhoudelijke wijziging.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="001867A9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="001867A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="003609CA" w:rsidP="00BD2695" w:rsidRDefault="000D5E42" w14:paraId="6E36B790" w14:textId="5E2D814F">
+    <w:p w:rsidRPr="005972F6" w:rsidR="003609CA" w:rsidP="005972F6" w:rsidRDefault="000D5E42" w14:paraId="6E36B790" w14:textId="5E2D814F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artikel XL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D92384">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D92384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E15DC5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E15DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FD3180">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FD3180">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="000D5E42" w:rsidP="00BD2695" w:rsidRDefault="003609CA" w14:paraId="61B2C7FF" w14:textId="4F3E9EC9">
+    <w:p w:rsidRPr="005972F6" w:rsidR="000D5E42" w:rsidP="005972F6" w:rsidRDefault="003609CA" w14:paraId="61B2C7FF" w14:textId="4F3E9EC9">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit artikel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D5E42">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D5E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bevat een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00B31B83">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00B31B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D5E42">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D5E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tandaardinwerkingtredingsbepaling</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C003D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C003D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarmee wordt voorzien in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mogelijkheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C003D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C003D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van gefaseerde inwerkingtreding. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006B3DD2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006B3DD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Die mogelijkheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C003D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C003D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is primair bedoeld voor de artikelen II tot en met </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00FD3180">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00FD3180">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C1692E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C1692E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VII</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C003D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C003D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, waarvoor het moment van inwerkingtreding dient te worden afgestemd op de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00691B21">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00691B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">inwerkingtreding van andere wetsvoorstellen tot </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00E368F2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00E368F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">modernisering van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C003D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C003D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noodwetgeving</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="000D5E42">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="000D5E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00C003D2">
+      <w:r w:rsidRPr="005972F6" w:rsidR="00C003D2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="38"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00140FA9" w:rsidR="00970028" w:rsidP="00BD2695" w:rsidRDefault="00970028" w14:paraId="12F218F3" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00970028" w:rsidP="005972F6" w:rsidRDefault="00970028" w14:paraId="12F218F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005972F6" w:rsidR="00BD7FDA" w:rsidP="005972F6" w:rsidRDefault="00BD7FDA" w14:paraId="3F1835DB" w14:textId="70CED735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="00D67E60">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="00D67E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9" w:rsidR="006C74F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6" w:rsidR="006C74F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van Justitie en Veiligheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00140FA9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD2695" w:rsidR="00BD7FDA" w:rsidP="00BD2695" w:rsidRDefault="00BD7FDA" w14:paraId="4900CF29" w14:textId="77777777">
+    <w:p w:rsidRPr="005972F6" w:rsidR="00BD7FDA" w:rsidP="005972F6" w:rsidRDefault="005972F6" w14:paraId="4900CF29" w14:textId="1D69C742">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="005972F6" w:rsidR="00BD7FDA">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3690E5C4" w14:textId="77777777" w:rsidR="00C60798" w:rsidRDefault="00C60798" w:rsidP="007F4706">
+    <w:p w14:paraId="41F7AF7E" w14:textId="77777777" w:rsidR="00F84B1D" w:rsidRDefault="00F84B1D" w:rsidP="007F4706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68908699" w14:textId="77777777" w:rsidR="00C60798" w:rsidRDefault="00C60798" w:rsidP="007F4706">
+    <w:p w14:paraId="6269821B" w14:textId="77777777" w:rsidR="00F84B1D" w:rsidRDefault="00F84B1D" w:rsidP="007F4706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12742,2957 +12188,1864 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-    <w:sdtPr>
+  <w:p w14:paraId="7C53A4C5" w14:textId="26E7DBCE" w:rsidR="00672ED8" w:rsidRPr="00672ED8" w:rsidRDefault="00672ED8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:id w:val="318232534"/>
-[...59 lines deleted...]
-  </w:sdt>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="547C426A" w14:textId="77777777" w:rsidR="00672ED8" w:rsidRPr="00672ED8" w:rsidRDefault="00672ED8">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06F1B0ED" w14:textId="77777777" w:rsidR="00C60798" w:rsidRDefault="00C60798" w:rsidP="007F4706">
+    <w:p w14:paraId="64D87BE7" w14:textId="77777777" w:rsidR="00F84B1D" w:rsidRDefault="00F84B1D" w:rsidP="007F4706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57729957" w14:textId="77777777" w:rsidR="00C60798" w:rsidRDefault="00C60798" w:rsidP="007F4706">
+    <w:p w14:paraId="5082C7FD" w14:textId="77777777" w:rsidR="00F84B1D" w:rsidRDefault="00F84B1D" w:rsidP="007F4706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1BA391EF" w14:textId="77777777" w:rsidR="00C81241" w:rsidRPr="00AD18F7" w:rsidRDefault="00C81241" w:rsidP="008B153D">
+    <w:p w14:paraId="1BA391EF" w14:textId="77777777" w:rsidR="00C81241" w:rsidRPr="005972F6" w:rsidRDefault="00C81241" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/23, 29668, nr. 69.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="374A9A6E" w14:textId="059D10D4" w:rsidR="008D50B6" w:rsidRPr="00AD18F7" w:rsidRDefault="008D50B6" w:rsidP="008B153D">
+    <w:p w14:paraId="374A9A6E" w14:textId="059D10D4" w:rsidR="008D50B6" w:rsidRPr="005972F6" w:rsidRDefault="008D50B6" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 199</w:t>
       </w:r>
-      <w:r w:rsidR="00B23255" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00B23255" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/9</w:t>
       </w:r>
-      <w:r w:rsidR="00B23255" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00B23255" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, 23790, nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00864EEE" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00864EEE" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00864EEE" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00864EEE" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="004B49B2" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="004B49B2" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kamerstukken II 1993/94, 23791, nr. 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7AE8B02F" w14:textId="6F9D2F16" w:rsidR="00A90B6A" w:rsidRPr="00AD18F7" w:rsidRDefault="00A90B6A" w:rsidP="008B153D">
+    <w:p w14:paraId="7AE8B02F" w14:textId="6F9D2F16" w:rsidR="00A90B6A" w:rsidRPr="005972F6" w:rsidRDefault="00A90B6A" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 1, eerste lid, Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="179E8B9B" w14:textId="77777777" w:rsidR="008219B8" w:rsidRPr="00AD18F7" w:rsidRDefault="008219B8" w:rsidP="008B153D">
+    <w:p w14:paraId="179E8B9B" w14:textId="77777777" w:rsidR="008219B8" w:rsidRPr="005972F6" w:rsidRDefault="008219B8" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 2 Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="385E648B" w14:textId="77777777" w:rsidR="008219B8" w:rsidRPr="00AD18F7" w:rsidRDefault="008219B8" w:rsidP="008B153D">
+    <w:p w14:paraId="385E648B" w14:textId="77777777" w:rsidR="008219B8" w:rsidRPr="005972F6" w:rsidRDefault="008219B8" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 1, derde lid, Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5EC3F6C8" w14:textId="6696E2D2" w:rsidR="00415459" w:rsidRPr="00AD18F7" w:rsidRDefault="00415459" w:rsidP="008B153D">
+    <w:p w14:paraId="5EC3F6C8" w14:textId="6696E2D2" w:rsidR="00415459" w:rsidRPr="005972F6" w:rsidRDefault="00415459" w:rsidP="008B153D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...19 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De term </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94F68" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uitwendige of inwendige veiligheid</w:t>
       </w:r>
-      <w:r w:rsidR="00F94F68" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F94F68" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...29 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ontleend aan artikel 103, eerste lid, Gw en dient in brede zin te worden verstaan. De doelstellingen van de Oorlogswet voor Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="001C19D6" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hierna: OWN)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D30C45" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wbbbg</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en overigens die van de civiele noodwetgeving vallen daaronder, zie Kamerstukken II 19</w:t>
       </w:r>
-      <w:r w:rsidR="00755DD8" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00755DD8" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>94/95, 23790, nr. 3, p. 3</w:t>
       </w:r>
-      <w:r w:rsidR="000718BB">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000718BB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00755DD8" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00755DD8" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3C49D12F" w14:textId="59702505" w:rsidR="002D4D1E" w:rsidRPr="00AD18F7" w:rsidRDefault="002D4D1E" w:rsidP="008B153D">
+    <w:p w14:paraId="3C49D12F" w14:textId="59702505" w:rsidR="002D4D1E" w:rsidRPr="005972F6" w:rsidRDefault="002D4D1E" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hieruit volgt ook dat voor de voortduring van de inwerkingstelling van (bepalingen uit) het staatsnoodrecht niet de duur van die inwerkingstelling doorslaggevend is, maar de vraag of de buitengewone omstandigheden die tot de inwerkingstelling noopten</w:t>
       </w:r>
-      <w:r w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D30C45" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> zich nog steeds voordoen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5EB42D74" w14:textId="2CCE3263" w:rsidR="00F44A4C" w:rsidRPr="00AD18F7" w:rsidRDefault="00F44A4C" w:rsidP="008B153D">
+    <w:p w14:paraId="5EB42D74" w14:textId="2CCE3263" w:rsidR="00F44A4C" w:rsidRPr="005972F6" w:rsidRDefault="00F44A4C" w:rsidP="008B153D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D30C45" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="00CA0B2C" w:rsidRPr="00AD18F7">
-[...21 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00CA0B2C" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>edurende de totstandkoming van de Cwu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77F93" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D30C45" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">opgemerkt dat </w:t>
       </w:r>
-      <w:r w:rsidR="00F77F93" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F77F93" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">een nadere </w:t>
       </w:r>
-      <w:r w:rsidR="00EE0A15" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00EE0A15" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">juridische </w:t>
       </w:r>
-      <w:r w:rsidR="00F77F93" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F77F93" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">definitie </w:t>
       </w:r>
-      <w:r w:rsidR="00160AE7" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00160AE7" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">van het begrip ‘buitengewone omstandigheden’ </w:t>
       </w:r>
-      <w:r w:rsidR="00F77F93" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F77F93" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">niet </w:t>
       </w:r>
-      <w:r w:rsidR="00D30C45">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D30C45" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidR="004534D2" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="004534D2" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>te geven</w:t>
       </w:r>
-      <w:r w:rsidR="00F77F93" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F77F93" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA0B2C" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00CA0B2C" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vergelijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="00415459" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00415459" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1994/95,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23790, nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00415459" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00415459" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. </w:t>
       </w:r>
-      <w:r w:rsidR="00415459" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00415459" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="003B55DD" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="003B55DD" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Kamerstukken II 1994/95, 23790, nr. 5, </w:t>
       </w:r>
-      <w:r w:rsidR="001330BF" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001330BF" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p. 9.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0A60D203" w14:textId="52A0D55F" w:rsidR="00CC4E62" w:rsidRPr="00AD18F7" w:rsidRDefault="00CC4E62" w:rsidP="008B153D">
+    <w:p w14:paraId="0A60D203" w14:textId="52A0D55F" w:rsidR="00CC4E62" w:rsidRPr="005972F6" w:rsidRDefault="00CC4E62" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie ook artikel 103 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="006421EB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gw</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="25D9FC79" w14:textId="56A3F449" w:rsidR="00D6553C" w:rsidRPr="00AD18F7" w:rsidRDefault="00D6553C" w:rsidP="008B153D">
+    <w:p w14:paraId="25D9FC79" w14:textId="56A3F449" w:rsidR="00D6553C" w:rsidRPr="005972F6" w:rsidRDefault="00D6553C" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0040336F" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="0040336F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit </w:t>
       </w:r>
-      <w:r w:rsidR="00B7237F" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00B7237F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is beperkt tot</w:t>
       </w:r>
-      <w:r w:rsidR="0040336F" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="0040336F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in artikel 103, tweede lid, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="006421EB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gw</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> genoemde grondrechten, waaronder het recht om buiten gebouwen en besloten plaatsen een godsdienst of levensovertuiging te belijden, de vrijheid van meningsuiting, het recht tot vereniging, het recht tot vergadering en betoging, de bescherming ten aanzien van binnentreden binnen de woning, het</w:t>
       </w:r>
-      <w:r w:rsidR="00C61EDB" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00C61EDB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> brief- en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> telecommunicatiegeheim en waarborgen </w:t>
       </w:r>
-      <w:r w:rsidR="00B7237F" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00B7237F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">over </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de strafrechtspraak.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="35970AC3" w14:textId="2C77CA96" w:rsidR="009A0363" w:rsidRPr="00AD18F7" w:rsidRDefault="009A0363" w:rsidP="008B153D">
+    <w:p w14:paraId="35970AC3" w14:textId="2C77CA96" w:rsidR="009A0363" w:rsidRPr="005972F6" w:rsidRDefault="009A0363" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 9 Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="795A0EA7" w14:textId="77777777" w:rsidR="00124A53" w:rsidRPr="00AD18F7" w:rsidRDefault="00124A53" w:rsidP="008B153D">
+    <w:p w14:paraId="795A0EA7" w14:textId="77777777" w:rsidR="00124A53" w:rsidRPr="005972F6" w:rsidRDefault="00124A53" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikelen 7 en 8, eerste lid, Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="713E546C" w14:textId="6AE48E49" w:rsidR="000D4B11" w:rsidRPr="00AD18F7" w:rsidRDefault="000D4B11" w:rsidP="008B153D">
+    <w:p w14:paraId="713E546C" w14:textId="6AE48E49" w:rsidR="000D4B11" w:rsidRPr="005972F6" w:rsidRDefault="000D4B11" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 103, derde lid, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="006421EB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gw</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en artikel 3, onderdeel a, Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7F39A74B" w14:textId="77777777" w:rsidR="000D4B11" w:rsidRPr="00AD18F7" w:rsidRDefault="000D4B11" w:rsidP="008B153D">
+    <w:p w14:paraId="7F39A74B" w14:textId="77777777" w:rsidR="000D4B11" w:rsidRPr="005972F6" w:rsidRDefault="000D4B11" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 3, onderdeel b, Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="13651672" w14:textId="12244F9F" w:rsidR="00883A12" w:rsidRPr="00AD18F7" w:rsidRDefault="00883A12" w:rsidP="008B153D">
+    <w:p w14:paraId="13651672" w14:textId="12244F9F" w:rsidR="00883A12" w:rsidRPr="005972F6" w:rsidRDefault="00883A12" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel</w:t>
       </w:r>
-      <w:r w:rsidR="00613D2E" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00613D2E" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 en 8, tweede lid, Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="005FBCB2" w14:textId="77777777" w:rsidR="007B624D" w:rsidRPr="00A36D31" w:rsidRDefault="007B624D" w:rsidP="008B153D">
+    <w:p w14:paraId="005FBCB2" w14:textId="77777777" w:rsidR="007B624D" w:rsidRPr="005972F6" w:rsidRDefault="007B624D" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">mogelijkheid van separate inwerkingstelling van noodbepalingen is in 1997 ingevoerd met de Invoeringswet Coördinatiewet uitzonderingstoestanden (Stb. 1996, 366). </w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze mogelijkheid van separate inwerkingstelling van noodbepalingen is in 1997 ingevoerd met de Invoeringswet Coördinatiewet uitzonderingstoestanden (Stb. 1996, 366). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="0F01E214" w14:textId="62C3CE14" w:rsidR="00B8172E" w:rsidRPr="00A36D31" w:rsidRDefault="00B8172E" w:rsidP="008B153D">
+    <w:p w14:paraId="0F01E214" w14:textId="62C3CE14" w:rsidR="00B8172E" w:rsidRPr="005972F6" w:rsidRDefault="00B8172E" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A36D31">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A36D31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie bijvoorbeeld artikel 1 van de Wet verplaatsing bevolking, artikel 52 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001C19D6" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wvr</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> en artikel 1 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D30C45" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wbbbg</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="780AE223" w14:textId="68106697" w:rsidR="008C61D0" w:rsidRPr="00A36D31" w:rsidRDefault="008C61D0" w:rsidP="008C61D0">
+    <w:p w14:paraId="780AE223" w14:textId="68106697" w:rsidR="008C61D0" w:rsidRPr="005972F6" w:rsidRDefault="008C61D0" w:rsidP="008C61D0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A36D31">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A36D31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
-      <w:r w:rsidR="001A75F5" w:rsidRPr="00A36D31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001A75F5" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">verder </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A36D31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ook het nader rapport</w:t>
       </w:r>
-      <w:r w:rsidR="001A75F5" w:rsidRPr="00A36D31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001A75F5" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, slot van paragraaf 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A36D31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="3C8A5BE7" w14:textId="663362B7" w:rsidR="005051E0" w:rsidRPr="001C14C7" w:rsidRDefault="005051E0" w:rsidP="005051E0">
+    <w:p w14:paraId="3C8A5BE7" w14:textId="663362B7" w:rsidR="005051E0" w:rsidRPr="005972F6" w:rsidRDefault="005051E0" w:rsidP="005051E0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A36D31">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A36D31">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> II 2022/23, 29668, nr. 69, p. 5.</w:t>
+      <w:r w:rsidR="00CC2D9D" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cfm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 29668, nr. 69, p. 5.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="61475DD5" w14:textId="5DF2277C" w:rsidR="008501EA" w:rsidRPr="00AD18F7" w:rsidRDefault="008501EA" w:rsidP="008B153D">
+    <w:p w14:paraId="61475DD5" w14:textId="5DF2277C" w:rsidR="008501EA" w:rsidRPr="005972F6" w:rsidRDefault="008501EA" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...21 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Behoudens noodbepalingen waarmee van grondrechten wordt afgeweken, zoals bij enkele noodbepalingen uit de Wbbbg</w:t>
+      </w:r>
+      <w:r w:rsidR="000718BB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Mediawet</w:t>
       </w:r>
-      <w:r w:rsidR="006421EB">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="006421EB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008</w:t>
       </w:r>
-      <w:r w:rsidR="000718BB">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000718BB" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de Mediawet BES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> het geval is. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="072CA759" w14:textId="72AABD11" w:rsidR="009938FA" w:rsidRPr="00AD18F7" w:rsidRDefault="009938FA" w:rsidP="008B153D">
+    <w:p w14:paraId="072CA759" w14:textId="72AABD11" w:rsidR="009938FA" w:rsidRPr="005972F6" w:rsidRDefault="009938FA" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie bijvoorbeeld artikel 52, derde lid, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001C19D6" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wvr</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="571CAC91" w14:textId="76418E84" w:rsidR="009938FA" w:rsidRPr="00AD18F7" w:rsidRDefault="009938FA" w:rsidP="008B153D">
+    <w:p w14:paraId="571CAC91" w14:textId="76418E84" w:rsidR="009938FA" w:rsidRPr="005972F6" w:rsidRDefault="009938FA" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie bijvoorbeeld artikel 52, vierde lid, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001C19D6" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wvr</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Het afkondigen van een noodtoestand leidt er bovendien toe dat separaat in werking gestelde bepalingen weer buiten werking moeten worden gesteld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="7B061AA7" w14:textId="28F6673E" w:rsidR="008B187D" w:rsidRPr="00AD18F7" w:rsidRDefault="008B187D" w:rsidP="008B153D">
+    <w:p w14:paraId="7B061AA7" w14:textId="28F6673E" w:rsidR="008B187D" w:rsidRPr="005972F6" w:rsidRDefault="008B187D" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie het </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk230775873"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk230775873"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>advies van de Afdeling advisering</w:t>
       </w:r>
-      <w:r w:rsidR="00F6013E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F6013E" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de Raad van State</w:t>
       </w:r>
-      <w:r w:rsidR="001354F7" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001354F7" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij </w:t>
       </w:r>
-      <w:r w:rsidR="00F6013E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F6013E" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de Eerste tranche wijziging Wet publieke gezondheid</w:t>
       </w:r>
-      <w:r w:rsidR="001354F7" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001354F7" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kamerstukken II 2021/22, 36194, nr. 4, voetnoot </w:t>
       </w:r>
-      <w:r w:rsidR="00780CF1">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00780CF1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="002A628C" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000C6A22">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="000C6A22" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Vgl.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC1C7F">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00CC1C7F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> haar advies bij dit wetsvoorstel, paragraaf 3, onder c</w:t>
       </w:r>
-      <w:r w:rsidR="001354F7" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001354F7" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="376EEB1E" w14:textId="34211251" w:rsidR="00CE0892" w:rsidRPr="00AD18F7" w:rsidRDefault="00CE0892" w:rsidP="008B153D">
+    <w:p w14:paraId="376EEB1E" w14:textId="34211251" w:rsidR="00CE0892" w:rsidRPr="005972F6" w:rsidRDefault="00CE0892" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE34DA">
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00FE34DA" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E.T. Brainich von Brainich Felth, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE34DA" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Het systeem van crisisbeheersing</w:t>
       </w:r>
-      <w:r w:rsidR="00FE34DA">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00FE34DA" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, Den Haag: Boom Juridische uitgevers 2004, p. 46, en</w:t>
       </w:r>
-      <w:r w:rsidR="001977FC" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001977FC" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B7082" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="004B7082" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">het advies van de Afdeling advisering van de Raad van State </w:t>
       </w:r>
-      <w:r w:rsidR="00C664F1" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00C664F1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="00F73506" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00F73506" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00C664F1" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00C664F1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>an noodwet tot crisisrecht’ (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kamerstukken II 2021/22, 29668, nr. 65</w:t>
       </w:r>
-      <w:r w:rsidR="00C664F1" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00C664F1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (b</w:t>
       </w:r>
-      <w:r w:rsidR="005307F1" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="005307F1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ij</w:t>
       </w:r>
-      <w:r w:rsidR="00C664F1" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00C664F1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lage)</w:t>
       </w:r>
-      <w:r w:rsidR="001977FC" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001977FC" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. </w:t>
       </w:r>
-      <w:r w:rsidR="00E94AC9">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00E94AC9" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>55-56</w:t>
       </w:r>
-      <w:r w:rsidR="00C664F1" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00C664F1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009D48D2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="009D48D2" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, onder verwijzing naar mede die literatuur</w:t>
       </w:r>
-      <w:r w:rsidR="00C664F1" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00C664F1" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="68A293C7" w14:textId="69A91607" w:rsidR="004E1CFC" w:rsidRPr="00AD18F7" w:rsidRDefault="004E1CFC" w:rsidP="004E1CFC">
+    <w:p w14:paraId="68A293C7" w14:textId="69A91607" w:rsidR="004E1CFC" w:rsidRPr="005972F6" w:rsidRDefault="004E1CFC" w:rsidP="004E1CFC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...165 lines deleted...]
-        <w:t xml:space="preserve"> Wegenverkeerswet 1994.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie de artikelen 15 tot en met 43 OWN, artikel 39 van de Scheepsvaartverkeerswet, artikel 53 van de Loodsenwet en artikel 4 van de Wegenverkeerswet 1994.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="4C36D389" w14:textId="055B3617" w:rsidR="00DF6057" w:rsidRPr="00AD18F7" w:rsidRDefault="00DF6057" w:rsidP="00DF6057">
+    <w:p w14:paraId="4C36D389" w14:textId="055B3617" w:rsidR="00DF6057" w:rsidRPr="005972F6" w:rsidRDefault="00DF6057" w:rsidP="00DF6057">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform de door de toenmalige Minister van Justitie en Veiligheid overgenomen motie-Stoffer, Kamerstukken II 2021/22, 36081, nr. 11 en Handelingen II</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3173F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021/22, nr. 101, item 18, p. 45</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E3173F">
-[...35 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00E3173F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie ook al Kamerstukken II 1993/94, 23790, nr. 3, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="003579E5" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">6 en </w:t>
       </w:r>
-      <w:r w:rsidR="00E3173F" w:rsidRPr="00E3173F">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00E3173F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="006F6787">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="006F6787" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>; Kamerstukken II 2021/22, 36081, nr. 4, p. 2;</w:t>
       </w:r>
-      <w:r w:rsidR="00E3173F">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00E3173F" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handelingen II 2020/21, nr. 12, item 6, p. 10.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="24E4F37A" w14:textId="43C4E927" w:rsidR="002C5718" w:rsidRPr="00AD18F7" w:rsidRDefault="002C5718" w:rsidP="008B153D">
+    <w:p w14:paraId="24E4F37A" w14:textId="43C4E927" w:rsidR="002C5718" w:rsidRPr="005972F6" w:rsidRDefault="002C5718" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001977FC" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001977FC" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2021/22, 29668, nr. 65, p. </w:t>
       </w:r>
-      <w:r w:rsidR="002F212A" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="002F212A" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
-      <w:r w:rsidR="007A3BB6" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="007A3BB6" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="10478B5B" w14:textId="7BA9C310" w:rsidR="008158EC" w:rsidRPr="00AD18F7" w:rsidRDefault="008158EC" w:rsidP="008B153D">
+    <w:p w14:paraId="10478B5B" w14:textId="7BA9C310" w:rsidR="008158EC" w:rsidRPr="005972F6" w:rsidRDefault="008158EC" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie de artikelen 7 en 9 Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="23B9D623" w14:textId="77777777" w:rsidR="008158EC" w:rsidRPr="00AD18F7" w:rsidRDefault="008158EC" w:rsidP="008B153D">
+    <w:p w14:paraId="23B9D623" w14:textId="77777777" w:rsidR="008158EC" w:rsidRPr="005972F6" w:rsidRDefault="008158EC" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie in die zin Kamerstukken II 2008/09, 31959, nr. 4, p. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="0B86613D" w14:textId="2EB6D872" w:rsidR="00C301F2" w:rsidRPr="00AD18F7" w:rsidRDefault="00C301F2" w:rsidP="008B153D">
+    <w:p w14:paraId="0B86613D" w14:textId="2EB6D872" w:rsidR="00C301F2" w:rsidRPr="005972F6" w:rsidRDefault="00C301F2" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 1994/95, 23790, nr. 5, p. 20.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="78AACB68" w14:textId="77777777" w:rsidR="00002876" w:rsidRPr="00AD18F7" w:rsidRDefault="00002876" w:rsidP="00002876">
+    <w:p w14:paraId="78AACB68" w14:textId="77777777" w:rsidR="00002876" w:rsidRPr="005972F6" w:rsidRDefault="00002876" w:rsidP="00002876">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...21 lines deleted...]
-        <w:t>Stoffer, waarin wordt bevestigd dat met de inzet van het staatsnoodrecht terughoudend moet worden omgegaan (Kamerstukken II 2021/22, 36081, nr. 11).</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie ook de motie-Stoffer, waarin wordt bevestigd dat met de inzet van het staatsnoodrecht terughoudend moet worden omgegaan (Kamerstukken II 2021/22, 36081, nr. 11).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="4B4A5E0D" w14:textId="6DA941B9" w:rsidR="00002876" w:rsidRPr="00AD18F7" w:rsidRDefault="00002876" w:rsidP="00002876">
+    <w:p w14:paraId="4B4A5E0D" w14:textId="6DA941B9" w:rsidR="00002876" w:rsidRPr="005972F6" w:rsidRDefault="00002876" w:rsidP="00002876">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...57 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 3, onder b, Cwu.</w:t>
+      </w:r>
+      <w:r w:rsidR="003556B6" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook voor noodbepalingen die tijdens de noodtoestand in werking zijn gesteld, geldt dat deze buiten werking moeten worden gesteld zodra de omstandigheden dat toelaten (artikel 7, tweede lid, Cwu).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
-    <w:p w14:paraId="7F06E991" w14:textId="151B48CA" w:rsidR="00002876" w:rsidRPr="00AD18F7" w:rsidRDefault="00002876" w:rsidP="00002876">
+    <w:p w14:paraId="7F06E991" w14:textId="151B48CA" w:rsidR="00002876" w:rsidRPr="005972F6" w:rsidRDefault="00002876" w:rsidP="00002876">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...27 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voorts moeten ook separaat in werking gestelde noodbe</w:t>
+      </w:r>
+      <w:r w:rsidR="00524033" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>palingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...37 lines deleted...]
-        <w:t>t toelaten.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weer buiten werking worden gesteld zodra de omstandigheden dat toelaten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
-    <w:p w14:paraId="473B5F81" w14:textId="77777777" w:rsidR="00002876" w:rsidRPr="00AD18F7" w:rsidRDefault="00002876" w:rsidP="00002876">
+    <w:p w14:paraId="473B5F81" w14:textId="77777777" w:rsidR="00002876" w:rsidRPr="005972F6" w:rsidRDefault="00002876" w:rsidP="00002876">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 3, onder a, Cwu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
-    <w:p w14:paraId="7955B6F3" w14:textId="279455F5" w:rsidR="00642670" w:rsidRPr="00AD18F7" w:rsidRDefault="00642670" w:rsidP="008B153D">
+    <w:p w14:paraId="7955B6F3" w14:textId="279455F5" w:rsidR="00642670" w:rsidRPr="005972F6" w:rsidRDefault="00642670" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00684111" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00684111" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kamerstukken II 1993/94, 23791, nr. 3, p. 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
-    <w:p w14:paraId="44633C81" w14:textId="73DD1783" w:rsidR="00CE319C" w:rsidRPr="00AD18F7" w:rsidRDefault="00CE319C" w:rsidP="00CE319C">
+    <w:p w14:paraId="44633C81" w14:textId="73DD1783" w:rsidR="00CE319C" w:rsidRPr="005972F6" w:rsidRDefault="00CE319C" w:rsidP="00CE319C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie ook het slot van het nader rapport.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="37">
-    <w:p w14:paraId="21F3CBC5" w14:textId="6F04E1CA" w:rsidR="000D5E42" w:rsidRPr="00AD18F7" w:rsidRDefault="000D5E42" w:rsidP="008B153D">
+    <w:p w14:paraId="21F3CBC5" w14:textId="6F04E1CA" w:rsidR="000D5E42" w:rsidRPr="005972F6" w:rsidRDefault="000D5E42" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie bijvoorbeeld de artikelen 7, vijfde lid, 9, eerste en vierde lid, 10, 11, 12, 13 en 14 </w:t>
       </w:r>
-      <w:r w:rsidR="001C19D6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="001C19D6" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (artikel III, onderdeel B) of artikel 31 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00D30C45" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wbbbg</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (artikel II, onderdelen B en C).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
-    <w:p w14:paraId="5D22593F" w14:textId="0FA2A0A9" w:rsidR="00C003D2" w:rsidRPr="00AD18F7" w:rsidRDefault="00C003D2" w:rsidP="008B153D">
+    <w:p w14:paraId="5D22593F" w14:textId="0FA2A0A9" w:rsidR="00C003D2" w:rsidRPr="005972F6" w:rsidRDefault="00C003D2" w:rsidP="008B153D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD18F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005972F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD2A90" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00CD2A90" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2023/24, </w:t>
       </w:r>
-      <w:r w:rsidR="00493121" w:rsidRPr="00AD18F7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00493121" w:rsidRPr="005972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>29668, E.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00990C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="255CBF7C"/>
     <w:lvl w:ilvl="0" w:tplc="D3AA9FBA">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
@@ -16014,52 +14367,50 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="948313866">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="527061942">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1352877583">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC6BAB"/>
     <w:rsid w:val="00002876"/>
@@ -16639,50 +14990,51 @@
     <w:rsid w:val="005539EA"/>
     <w:rsid w:val="00553EA6"/>
     <w:rsid w:val="00555173"/>
     <w:rsid w:val="00556211"/>
     <w:rsid w:val="00557CCA"/>
     <w:rsid w:val="00557CE9"/>
     <w:rsid w:val="00561260"/>
     <w:rsid w:val="0056721B"/>
     <w:rsid w:val="005678CD"/>
     <w:rsid w:val="00570E9F"/>
     <w:rsid w:val="00572225"/>
     <w:rsid w:val="005737FB"/>
     <w:rsid w:val="005860E9"/>
     <w:rsid w:val="00586244"/>
     <w:rsid w:val="00590227"/>
     <w:rsid w:val="00590280"/>
     <w:rsid w:val="00590F26"/>
     <w:rsid w:val="005912E8"/>
     <w:rsid w:val="005915E5"/>
     <w:rsid w:val="00591810"/>
     <w:rsid w:val="00592CD9"/>
     <w:rsid w:val="005947D0"/>
     <w:rsid w:val="005958B2"/>
     <w:rsid w:val="005959D0"/>
     <w:rsid w:val="00596F7C"/>
+    <w:rsid w:val="005972F6"/>
     <w:rsid w:val="005B00D7"/>
     <w:rsid w:val="005B3610"/>
     <w:rsid w:val="005B4C8B"/>
     <w:rsid w:val="005B58EC"/>
     <w:rsid w:val="005B6822"/>
     <w:rsid w:val="005B7541"/>
     <w:rsid w:val="005C19AE"/>
     <w:rsid w:val="005C1F81"/>
     <w:rsid w:val="005C3500"/>
     <w:rsid w:val="005C3BA1"/>
     <w:rsid w:val="005C4600"/>
     <w:rsid w:val="005C4CBB"/>
     <w:rsid w:val="005C4CE6"/>
     <w:rsid w:val="005C64F6"/>
     <w:rsid w:val="005C7B10"/>
     <w:rsid w:val="005D1467"/>
     <w:rsid w:val="005D61E0"/>
     <w:rsid w:val="005E1A75"/>
     <w:rsid w:val="005E60C5"/>
     <w:rsid w:val="005E6956"/>
     <w:rsid w:val="005E6CD5"/>
     <w:rsid w:val="005E758C"/>
     <w:rsid w:val="005F056F"/>
     <w:rsid w:val="005F0F73"/>
     <w:rsid w:val="005F3BEE"/>
@@ -16876,50 +15228,51 @@
     <w:rsid w:val="007C2776"/>
     <w:rsid w:val="007C6824"/>
     <w:rsid w:val="007C6B18"/>
     <w:rsid w:val="007C76D3"/>
     <w:rsid w:val="007D350F"/>
     <w:rsid w:val="007D42D9"/>
     <w:rsid w:val="007D4D70"/>
     <w:rsid w:val="007D5FAA"/>
     <w:rsid w:val="007E004D"/>
     <w:rsid w:val="007E0073"/>
     <w:rsid w:val="007E07A4"/>
     <w:rsid w:val="007E1249"/>
     <w:rsid w:val="007E66C0"/>
     <w:rsid w:val="007F2ACF"/>
     <w:rsid w:val="007F3709"/>
     <w:rsid w:val="007F3767"/>
     <w:rsid w:val="007F3C41"/>
     <w:rsid w:val="007F4706"/>
     <w:rsid w:val="007F49CA"/>
     <w:rsid w:val="007F51D5"/>
     <w:rsid w:val="007F6A4B"/>
     <w:rsid w:val="007F6A95"/>
     <w:rsid w:val="007F7072"/>
     <w:rsid w:val="007F7139"/>
     <w:rsid w:val="00802245"/>
+    <w:rsid w:val="00802A9C"/>
     <w:rsid w:val="00803BD0"/>
     <w:rsid w:val="008041EF"/>
     <w:rsid w:val="0080548B"/>
     <w:rsid w:val="0080648B"/>
     <w:rsid w:val="00810E2E"/>
     <w:rsid w:val="00812E4A"/>
     <w:rsid w:val="0081320E"/>
     <w:rsid w:val="00813C19"/>
     <w:rsid w:val="008142D0"/>
     <w:rsid w:val="008158EC"/>
     <w:rsid w:val="0081729D"/>
     <w:rsid w:val="008219B8"/>
     <w:rsid w:val="00823602"/>
     <w:rsid w:val="0082497D"/>
     <w:rsid w:val="00824D78"/>
     <w:rsid w:val="0082553C"/>
     <w:rsid w:val="00825580"/>
     <w:rsid w:val="00827C23"/>
     <w:rsid w:val="00834336"/>
     <w:rsid w:val="008345A3"/>
     <w:rsid w:val="00834769"/>
     <w:rsid w:val="008368CF"/>
     <w:rsid w:val="008402CB"/>
     <w:rsid w:val="00843AF1"/>
     <w:rsid w:val="00843EEF"/>
@@ -17665,50 +16018,51 @@
     <w:rsid w:val="00F44A4C"/>
     <w:rsid w:val="00F46C38"/>
     <w:rsid w:val="00F5336C"/>
     <w:rsid w:val="00F54AF6"/>
     <w:rsid w:val="00F54BE8"/>
     <w:rsid w:val="00F6013E"/>
     <w:rsid w:val="00F60576"/>
     <w:rsid w:val="00F61680"/>
     <w:rsid w:val="00F61C88"/>
     <w:rsid w:val="00F64E39"/>
     <w:rsid w:val="00F66CD1"/>
     <w:rsid w:val="00F67278"/>
     <w:rsid w:val="00F672C4"/>
     <w:rsid w:val="00F6740F"/>
     <w:rsid w:val="00F67ABA"/>
     <w:rsid w:val="00F706F2"/>
     <w:rsid w:val="00F73506"/>
     <w:rsid w:val="00F74D71"/>
     <w:rsid w:val="00F759AE"/>
     <w:rsid w:val="00F767D3"/>
     <w:rsid w:val="00F77DC2"/>
     <w:rsid w:val="00F77F93"/>
     <w:rsid w:val="00F81858"/>
     <w:rsid w:val="00F82040"/>
     <w:rsid w:val="00F83F9A"/>
+    <w:rsid w:val="00F84B1D"/>
     <w:rsid w:val="00F86991"/>
     <w:rsid w:val="00F877B9"/>
     <w:rsid w:val="00F87F29"/>
     <w:rsid w:val="00F94F68"/>
     <w:rsid w:val="00F95342"/>
     <w:rsid w:val="00F957E9"/>
     <w:rsid w:val="00F958A7"/>
     <w:rsid w:val="00F96A14"/>
     <w:rsid w:val="00F96A57"/>
     <w:rsid w:val="00F9744A"/>
     <w:rsid w:val="00F97670"/>
     <w:rsid w:val="00F97863"/>
     <w:rsid w:val="00F97A41"/>
     <w:rsid w:val="00FA1154"/>
     <w:rsid w:val="00FA11C4"/>
     <w:rsid w:val="00FA49AB"/>
     <w:rsid w:val="00FA4A7A"/>
     <w:rsid w:val="00FA4BB4"/>
     <w:rsid w:val="00FA75C2"/>
     <w:rsid w:val="00FB16D0"/>
     <w:rsid w:val="00FB3BAA"/>
     <w:rsid w:val="00FB40FF"/>
     <w:rsid w:val="00FB450A"/>
     <w:rsid w:val="00FB4ADE"/>
     <w:rsid w:val="00FB5A34"/>
@@ -18458,51 +16812,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1395859793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18724,59 +17078,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>9</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>27016</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>4915</ap:Words>
+  <ap:Characters>27034</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>225</ap:Lines>
   <ap:Paragraphs>63</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>31865</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>31886</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>