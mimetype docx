--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,4152 +1,1732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="0C4C3AB4" w14:textId="77777777">
-[...108 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="5D4CC9CC" w14:textId="05568202">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2521</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="6AEA2098" w14:textId="65DD858E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>2026Z09763</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="4F8241A6" w14:textId="0730F1A0">
+    </w:p>
+    <w:p w:rsidRPr="00FE71B9" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="48A44FFA" w14:textId="0FEC52E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE71B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van den Brink (Asiel en Migratie)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE71B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="6E92D496" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="1E60AAEF" w14:textId="53261D01">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE71B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2119</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="65E68C12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="58987D22" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="4C2981ED" w14:textId="66CEAECE">
-[...66 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="76D24ADC" w14:textId="70149FF1">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="6D055F16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bekend met het Euractiv-artikel waarin vermeld staat dat er voor de zomer gesprekken gevoerd zullen worden tussen EU-ambtenaren en een Talibandelegatie met als doel om Afghanen mogelijk terug te sturen? [1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="021DB1C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4838D5D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="7F5E81D4" w14:textId="7C8EC07F">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="476F55D8" w14:textId="77777777">
       <w:r w:rsidRPr="008B0609">
         <w:t>Ja </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="6F6A4221" w14:textId="77777777">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="153D22AD" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="24774DC7" w14:textId="26AAE621">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="65680D34" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="4137B8F7" w14:textId="741E035F">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="59DB8B8B" w14:textId="3F283116">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="63CF733B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u door de Europese Commissie of andere betrokken landen op de hoogte gesteld van deze gesprekken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="28849B7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="024DEA53" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="1C39F4AF" w14:textId="5685478F">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="02231273" w14:textId="77777777">
       <w:r>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="11BFB57F" w14:textId="77777777">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="16878446" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="0CE24614" w14:textId="6837DA8C">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="67EA2845" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="320E7C9E" w14:textId="2C3DAC90">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="006C3013" w:rsidR="006C3013" w:rsidP="00E643DC" w:rsidRDefault="008B0609" w14:paraId="11C0815D" w14:textId="362B3A02">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="1D17D626" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zullen er ook Nederlandse ambtenaren deelnemen aan deze gesprekken? Op welke manier is Nederland betrokken bij deze gesprekken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="367F3377" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C3013" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="48E636E5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>op vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C3013" w:rsidR="006C3013" w:rsidP="00E643DC" w:rsidRDefault="006C3013" w14:paraId="38A5A180" w14:textId="3BAC44B2">
+    <w:p w:rsidRPr="006C3013" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="42D4C0CA" w14:textId="77777777">
       <w:r w:rsidRPr="006C3013">
         <w:t>EU-lidstaten, inclusief Nederland, hebbe</w:t>
       </w:r>
-      <w:r w:rsidR="00671D9B">
+      <w:r>
         <w:t>n de week voorafgaand aan het gesprek</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3013">
-        <w:t xml:space="preserve"> de uitnodiging ontvangen voor dit gesprek in Brussel. Nederland onderhoudt minimale operationele contacten met de </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00AD5D53" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="2B144E8F" w14:textId="7DE10A3D">
+        <w:t xml:space="preserve"> de uitnodiging ontvangen voor dit gesprek in Brussel. Nederland onderhoudt minimale operationele contacten met de de facto autoriteiten in Afghanistan. Dit gesprek was hier onderdeel van. Naar aanleiding van deze uitnodiging is besloten dat een Nederlandse ambtenaar op operationeel niveau het gesprek zou bijwonen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="76F4D7CD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD5D53" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="2A07CC2F" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="64848886" w14:textId="5511E894">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="0830F288" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kunt u de Kamer informeren over wat er besproken zal worden met de Talibandelegatie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="328D171D" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="2883BDA4" w14:textId="087EF871">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="58D4FB82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="7DC19B97" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E643DC" w:rsidR="00E643DC" w:rsidP="00E643DC" w:rsidRDefault="00E643DC" w14:paraId="2E1465AA" w14:textId="617E830C">
+    <w:p w:rsidRPr="00E643DC" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="077AE93E" w14:textId="77777777">
       <w:r w:rsidRPr="00E643DC">
-        <w:t xml:space="preserve">Op 16 oktober jl., hebben verschillende lidstaten, waaronder Nederland, een brief gestuurd aan Eurocommissaris </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> met de oproep om op Europees niveau vrijwillige terugkeer van personen zonder verblijfsrecht in de EU te stimuleren en de mogelijkheden voor gedwongen terugkeer naar Afghanistan te onderzoeken, voor lidstaten die dat willen. Uw Kamer heeft een afschrift van deze brief ontvangen</w:t>
+        <w:t>Op 16 oktober jl., hebben verschillende lidstaten, waaronder Nederland, een brief gestuurd aan Eurocommissaris Brunner met de oproep om op Europees niveau vrijwillige terugkeer van personen zonder verblijfsrecht in de EU te stimuleren en de mogelijkheden voor gedwongen terugkeer naar Afghanistan te onderzoeken, voor lidstaten die dat willen. Uw Kamer heeft een afschrift van deze brief ontvangen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E643DC">
         <w:t xml:space="preserve">. De Commissie heeft gevolg gegeven aan deze oproep door over deze onderwerpen op operationeel niveau met de facto autoriteiten te spreken. </w:t>
       </w:r>
-      <w:r w:rsidR="00A73DF3">
+      <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00E643DC">
         <w:t xml:space="preserve">e gesprekken in Brussel </w:t>
       </w:r>
-      <w:r w:rsidR="00901491">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> een voortzetting hierop</w:t>
+      <w:r>
+        <w:t>waren een voortzetting hierop</w:t>
       </w:r>
       <w:r w:rsidRPr="00E643DC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B0609" w:rsidR="00E643DC" w:rsidP="008B0609" w:rsidRDefault="00E643DC" w14:paraId="7CBE6833" w14:textId="77777777"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00AD5D53" w:rsidRDefault="00AD5D53" w14:paraId="2877533A" w14:textId="77777777">
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="1152ACE5" w14:textId="77777777"/>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="2BBF779A" w14:textId="77777777"/>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="6B5C2170" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="487BC55D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4F4F6E68" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="0B57B21B" w14:textId="3D52B1AF">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="354B5BA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="1B4B7FA8" w14:textId="451680CA">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="270807A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Klopt het dat de gesprekken als doel hebben om mensen met de Afghaanse nationaliteit waaronder asielzoekers in Europa terug te sturen naar Afghanistan? Zo ja, over welke doelgroep gaat het?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00041474" w:rsidRDefault="00041474" w14:paraId="7AC12FC4" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="3D99C40F" w14:textId="7A13FAA5">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="7A19B641" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4771C4BD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="34DE5713" w14:textId="7DFBF439">
-[...10 lines deleted...]
-    <w:p w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="3A6D0B9A" w14:textId="77777777">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="72955A81" w14:textId="77777777">
+      <w:r>
+        <w:t>Zie antwoord op vraag 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="66BDEA84" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="43EC5390" w14:textId="5D019FC7">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="1EDABA46" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="5EB5F422" w14:textId="4BBD21DC">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="0E3E7B7A" w14:textId="5B3D5929">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4828CD9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ziet u Afghanistan als een veilig en vrij land, specifiek voor bijvoorbeeld vrouwen en meisjes en mensen die in het verleden kritiek hebben geuit op de Taliban?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="60651D75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="22280366" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>op vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B0609" w:rsidP="0085178C" w:rsidRDefault="0085178C" w14:paraId="0D53548D" w14:textId="60146426">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="74171720" w14:textId="77777777">
       <w:r w:rsidRPr="0085178C">
         <w:t>De situatie in Afghanistan is onverminderd ernstig, in het bijzonder voor vrouwen en meisjes, die te maken hebben met vergaande beperkingen van hun rechten en vrijheden.</w:t>
       </w:r>
-      <w:r w:rsidR="00561A73">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00041474" w:rsidR="00561A73">
-[...11 lines deleted...]
-    <w:p w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="0563B30B" w14:textId="77777777">
+      <w:r w:rsidRPr="00041474">
+        <w:t>In het landgebonden asielbeleid voor Afghanistan is rekening gehouden met de zeer kwetsbare positie van vrouwen en meisjes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="34DF13DF" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="0051D946" w14:textId="12DD1B80">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="6D0A258E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="5CD855AE" w14:textId="31C8D2F5">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="394FA6BB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Als er Afghaanse asielzoekers terug zouden worden gestuurd naar Afghanistan, kunt u dan zeker weten dat zij daar geen gevaar zullen lopen zoals verplicht onder het non-refoulement principe? Zo ja, hoe?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="725BE640" w14:textId="77777777">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="3FBC2E5F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="780C28C3" w14:textId="65680697">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="314BD591" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="4A9D109F" w14:textId="5F0904DB">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="454CFA76" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is het terugsturen van Afghaanse vrouwen en meisjes naar een land waar zij zeer onderdrukt leven niet überhaupt onethisch?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="11791473" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r w:rsidR="0053522B">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="35315217" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4027124C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="0053522B" w:rsidR="00041474">
-[...14 lines deleted...]
-    <w:p w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="0463A4B8" w14:textId="77777777">
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7 en 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="35F5D490" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Zoals ook benadrukt in antwoord op vraag 6, is de situatie in Afghanistan onverminderd ernstig, in het bijzonder voor vrouwen en meisjes, die te maken hebben met vergaande beperkingen van hun rechten en vrijheden. Het niet naleven van deze leefregels kan voor vrouwen en meisjes verstrekkende gevolgen hebben voor hun veiligheid, bewegingsvrijheid, toegang tot onderwijs, werk en maatschappelijke participatie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00041474" w:rsidP="008B0609" w:rsidRDefault="00041474" w14:paraId="6AB7DBBF" w14:textId="77777777"/>
-    <w:p w:rsidR="00041474" w:rsidP="008B0609" w:rsidRDefault="00041474" w14:paraId="0E6E1C01" w14:textId="67AD2B21">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="32E861D1" w14:textId="77777777"/>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="17FD7009" w14:textId="77777777">
       <w:r w:rsidRPr="00041474">
-        <w:t xml:space="preserve">In de systematiek van het tot stand komen van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In de systematiek van het tot stand komen van landgebonden asielbeleid wordt er op basis van de informatie uit het door Buitenlandse Zaken gepubliceerde ambtsbericht gekeken welke (groepen) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00041474">
-        <w:t>landgebonden</w:t>
-[...33 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>gremia de Taliban op om mensenrechten te beschermen, in het bijzonder de rechten van vrouwen en meisjes, te respecteren in overeenstemming met internationale verdragsverplichtingen.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="069388D8" w14:textId="77777777">
+        <w:t>personen risico lopen op vervolging of ernstige schade. Een geüpdatet versie van het landgebonden asielbeleid is 28 mei jl. met uw Kamer gedeeld. Wanneer daarvan sprake is, verzet het beginsel van non-refoulement zich tegen afwijzing van de asielaanvraag.  Afhankelijk van de mate van vervolging kan er worden geoordeeld dat er sprake is van groepsvervolging of kan een risicoprofiel worden aangewezen. Uiteindelijk gaat het om een individuele beoordeling waarbij geldt dat ook personen die niet onder groepsvervolging vallen of niet zijn aangemerkt als risicoprofiel nog steeds in aanmerking kunnen komen voor bescherming. In het landgebonden asielbeleid voor Afghanistan is rekening gehouden met de zeer kwetsbare positie van vrouwen en meisjes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="70BFCC54" w14:textId="77777777"/>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="090EA22A" w14:textId="77777777">
+      <w:r>
+        <w:t>Momenteel leidt die individuele beoordeling bij Afghaanse vrouwen en meisjes in vrijwel alle gevallen tot vergunningverlening. Nederland blijft zich in EU- en VN-verband inzetten voor het beschermen van mensenrechten, en roept in deze gremia de Taliban op om mensenrechten te beschermen, in het bijzonder de rechten van vrouwen en meisjes, te respecteren in overeenstemming met internationale verdragsverplichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="116FCB40" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="502B1D89" w14:textId="3A90A115">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="08D50D40" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="64F57B37" w14:textId="0584BBF3">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="706A1029" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ziet u de Taliban als een normale gesprekspartner?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="54108E48" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="1F7AACB3" w14:textId="7C11A542">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="2FFAF2C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="494075C3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>op vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="6FA5058A" w14:textId="692EE9A8">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="48F29FE4" w14:textId="77777777">
       <w:r w:rsidRPr="008B0609">
-        <w:t xml:space="preserve">Nederland erkent het Taliban-regime niet als de legitieme vertegenwoordiging van de Afghaanse bevolking. Het normaliseren van de relatie met de Taliban is niet aan de orde. Wel onderhoudt Nederland minimale operationele contacten met de </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00471C80" w:rsidR="00471C80">
+        <w:t xml:space="preserve">Nederland erkent het Taliban-regime niet als de legitieme vertegenwoordiging van de Afghaanse bevolking. Het normaliseren van de relatie met de Taliban is niet aan de orde. Wel onderhoudt Nederland minimale operationele contacten met de de facto autoriteiten in Afghanistan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471C80">
         <w:t>De gesprekken in Brussel passen in dit kader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="3884E863" w14:textId="77777777">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="1EECD6CE" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="56A7B4EB" w14:textId="100DFF5C">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="7EF962AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="5DD3FE05" w14:textId="2118FCD1">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="404B1F0D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bent u van mening dat een dergelijke bijeenkomst een stap zet in de richting van het erkennen van het Talibanregime? Acht u dat wenselijk? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="7E5BF121" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="283E7BBF" w14:textId="5B048F6C">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="1CF302FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="31C5EEB6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B38BF" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="28C500C7" w14:textId="001E1280">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="1163974F" w14:textId="77777777">
       <w:r w:rsidRPr="008B0609">
         <w:t>Nee, het onderhouden van minimale operationele contacten is geen stap richting erkenning van het Taliban regime. Het kabinet steunt het initiatief van de Europese commissie en gelooft dat er middels het operationele EU spoor  mogelijk een handelingsperspectief is om terugkeer naar Afghanistan vanuit EU lidstaten te bevorderen.</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0609" w:rsidDel="001278C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B0609">
         <w:t>Erkenning van het Taliban regime is niet aan de orde.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="7B4A5974" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0053522B" w:rsidR="00D930B0" w:rsidRDefault="0053522B" w14:paraId="42F7D1EB" w14:textId="68CB005B">
+    <w:p w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="34B06759" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="6E799D44" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0053522B" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="3D720374" w14:textId="18D41991">
-[...45 lines deleted...]
-    <w:p w:rsidRPr="0053522B" w:rsidR="008B0609" w:rsidP="008B0609" w:rsidRDefault="008B0609" w14:paraId="49BA2C20" w14:textId="69D948A2">
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4A933509" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053522B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u deze vragen voor het eerstvolgende commissiedebat op 27 mei a.s. over de JBZRaad beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="0C667383" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0053522B" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="516A28E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="0053522B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">op </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0053522B">
+        <w:t xml:space="preserve">op vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053522B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>vraag</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F1F9D" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="70AF13BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Nee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1F9D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005837AB" w:rsidR="008B0609" w:rsidRDefault="008B0609" w14:paraId="1EC369AF" w14:textId="77777777">
+    <w:p w:rsidRPr="005837AB" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="0794DE87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005837AB" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="59FB5381" w14:textId="77777777">
+    <w:p w:rsidRPr="005837AB" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="7529A29A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005837AB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="19BF57F4" w14:textId="77777777">
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="594FEBAC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0609">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">[1] </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>[1] Euractiv, 20 april 2026, 'EXCLUSIVE: Brussels to host Taliban in talks on Afghan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="6A111DE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008B0609">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Euractiv</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B0609">
+        <w:t>deportations', https://www.euractiv.com/news/exclusive-brussels-to-host-taliban-in-talks-on-afghandeportations/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="2DB4B010" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 20 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B0609">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="07D30F70" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>april</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B0609">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4703E2F3" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026, 'EXCLUSIVE: Brussels to host Taliban in talks on Afghan</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53" w14:paraId="5C9DE82E" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="7B266502" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0609">
+    </w:p>
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="0AFDEAAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">deportations', </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="7BEB04DC" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4A20A685" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelzonderranden"/>
         <w:tblW w:w="7541" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0740" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="1" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3619"/>
         <w:gridCol w:w="302"/>
         <w:gridCol w:w="3620"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00AD5D53" w:rsidR="005B38BF" w14:paraId="6A19258C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE71B9" w:rsidR="00FE71B9" w14:paraId="4059122D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="02267891" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="61A11495" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="18EC03E8" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="7B9F70EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="315E9BB9" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="2EBBCA94" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="1588DAC8" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="7557561F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="3E3DE494" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="328FD29B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="6776C4E6" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="528F5B26" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="526CA22A" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="60A8AEA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="2C9613B4" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4240FB15" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="147EB031" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="51ED3A3B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="5B3A0C6F" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="14DFCEF7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="5CFBE6D9" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="691391ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="46D3FB95" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="2ED213C8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="4D675A6B" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="4C4D9B99" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="1104AC2A" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="58572269" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="7B4D934F" w14:textId="77777777">
+          <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="21CFEA37" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="008B0609" w:rsidR="005B38BF" w:rsidRDefault="005B38BF" w14:paraId="61C262C5" w14:textId="77777777">
+    <w:p w:rsidRPr="008B0609" w:rsidR="00FE71B9" w:rsidP="00FE71B9" w:rsidRDefault="00FE71B9" w14:paraId="341B2C27" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="008B0609" w:rsidR="005B38BF">
-[...4 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00FE71B9" w:rsidR="00933508" w:rsidRDefault="00933508" w14:paraId="1179ABEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FE71B9" w:rsidR="00933508">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C3D8559" w14:textId="77777777" w:rsidR="00757B05" w:rsidRDefault="00757B05">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6605CF71" w14:textId="77777777" w:rsidR="00BA2B32" w:rsidRDefault="00BA2B32" w:rsidP="00FE71B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A8E3723" w14:textId="77777777" w:rsidR="00757B05" w:rsidRDefault="00757B05">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A8B3807" w14:textId="77777777" w:rsidR="00BA2B32" w:rsidRDefault="00BA2B32" w:rsidP="00FE71B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03E3F496" w14:textId="77777777" w:rsidR="005B38BF" w:rsidRDefault="005B38BF">
+  <w:p w14:paraId="703CE50F" w14:textId="77777777" w:rsidR="00FE71B9" w:rsidRPr="00FE71B9" w:rsidRDefault="00FE71B9" w:rsidP="00FE71B9">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2385C16F" w14:textId="77777777" w:rsidR="00FE71B9" w:rsidRPr="00FE71B9" w:rsidRDefault="00FE71B9" w:rsidP="00FE71B9">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="003C2835" w14:textId="77777777" w:rsidR="00FE71B9" w:rsidRPr="00FE71B9" w:rsidRDefault="00FE71B9" w:rsidP="00FE71B9">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40FA75A4" w14:textId="77777777" w:rsidR="00757B05" w:rsidRDefault="00757B05">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="59970951" w14:textId="77777777" w:rsidR="00BA2B32" w:rsidRDefault="00BA2B32" w:rsidP="00FE71B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AE7F334" w14:textId="77777777" w:rsidR="00757B05" w:rsidRDefault="00757B05">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="396CB6F2" w14:textId="77777777" w:rsidR="00BA2B32" w:rsidRDefault="00BA2B32" w:rsidP="00FE71B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="41CEF34D" w14:textId="6A8A5214" w:rsidR="00E643DC" w:rsidRPr="00E643DC" w:rsidRDefault="00E643DC">
+    <w:p w14:paraId="2422CA34" w14:textId="77777777" w:rsidR="00FE71B9" w:rsidRPr="00E643DC" w:rsidRDefault="00FE71B9" w:rsidP="00FE71B9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E643DC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00E643DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Joint letter from the undersigned ministers on voluntary and forced return to Afghanistan | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CD308B6" w14:textId="77777777" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53">
-[...350 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="448C425C" w14:textId="77777777" w:rsidR="00FE71B9" w:rsidRPr="00FE71B9" w:rsidRDefault="00FE71B9" w:rsidP="00FE71B9">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="134799F8" w14:textId="77777777" w:rsidR="005B38BF" w:rsidRDefault="00AD5D53">
+  <w:p w14:paraId="02FE39F7" w14:textId="77777777" w:rsidR="00FE71B9" w:rsidRPr="00FE71B9" w:rsidRDefault="00FE71B9" w:rsidP="00FE71B9">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1231 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...514 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74151B92" w14:textId="77777777" w:rsidR="00FE71B9" w:rsidRPr="00FE71B9" w:rsidRDefault="00FE71B9" w:rsidP="00FE71B9">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005B38BF"/>
-[...70 lines deleted...]
-    <w:rsid w:val="00F90B7B"/>
+    <w:rsidRoot w:val="00FE71B9"/>
+    <w:rsid w:val="00933508"/>
+    <w:rsid w:val="00BA2B32"/>
+    <w:rsid w:val="00EE6DDF"/>
+    <w:rsid w:val="00FE71B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="64FDD0FE"/>
+  <w14:docId w14:val="5EF0C018"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F09ADEAC-D098-473F-8B8D-4B00947766DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4171,75 +1751,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4274,55 +1854,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4394,890 +1974,781 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...1 lines deleted...]
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...155 lines deleted...]
-    <w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...185 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...27 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...9 lines deleted...]
-      <w:szCs w:val="27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE71B9"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D930B0"/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D930B0"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FE71B9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D930B0"/>
+    <w:rsid w:val="00FE71B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D930B0"/>
-[...94 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FE71B9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...53 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/11/03/tk-bijlage-2-joint-letter-return-afghanistan-no-signatures" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5285,51 +2756,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5396,65 +2867,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5475,85 +2946,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5480</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>937</ap:Words>
+  <ap:Characters>5155</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>45</ap:Lines>
+  <ap:Lines>42</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6464</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6080</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>