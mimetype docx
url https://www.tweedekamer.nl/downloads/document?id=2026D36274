--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -1,2908 +1,2575 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="00197AAF" w14:paraId="294772B6" w14:textId="343D8484">
-[...2 lines deleted...]
-          <w:noProof/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00305AC2" w14:paraId="60568EFE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="1B2A2291" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="3A7CC9CD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00305AC2" w14:paraId="0BAF80D4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="73B89816" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00305AC2" w14:paraId="502F64CB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="66EDE9CE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00305AC2" w14:paraId="74621E51" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="453A9B3C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00305AC2" w14:paraId="588C6E39" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7331FB3D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="5F805010" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="6B6A1497" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="004C15F1" w14:paraId="1E6D5694" w14:textId="52733308">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004C15F1" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="004C15F1" w14:paraId="639F2562" w14:textId="778EC1CE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C15F1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet op het specifiek cultuurbeleid in verband met aanpassing subsidietermijn naar acht jaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="71169E71" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5FA4C596" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4F3CF883" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="3F4AFA6D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0BC941A0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="42E7523E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="0281FC11" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3A7602A3" w14:textId="3BA2EBBC">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C15F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5C4FF54A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="162DCF33" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4FAFC608" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="254D010B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="4DBAB6F3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7672A6F3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="277BA6CC" w14:textId="4DAB3376">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C15F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>3 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C15F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>3 juli 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="004C15F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="5F752D3C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0F097620" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7905680A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="7E259ACB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2D553C54" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="39F81AB6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00305AC2" w14:paraId="750C754F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="03B0666B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2155D656" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="55DE3636" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="25AA72DE" wp14:anchorId="7A157EB2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7C8C362C" wp14:anchorId="30565F21">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Tekstvak 4" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="5CF24767" w14:textId="77777777"/>
+                          <w:p w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="7E7BA060" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7A157EB2">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="30565F21">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Tekstvak 4" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251660288;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACXn/AEAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxU7zmf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsPdaAnQikYpNVKHpC&#10;70w2n07fZj1g5RCk8p6sd+MjXyf8ulYyPNa1V4GZglNuIUlMsowyW69E3qBwrZaHNMQ/ZNEJbSno&#10;CepOBMF2qH+D6rRE8FCHiYQug7rWUqUaqJrZ9KKap1Y4lWohcrw70eT/H6x82D+5L8jC8B4GamAq&#10;wrt7kN89s7BphW3UO0ToWyUqCjyLlGW98/nha6Ta5z6ClP1nqKjJYhcgAQ01dpEVqpMROjXg+US6&#10;GgKTo1EerZnIj18c+vBRQcfipeBInUyQYn/vQ0xB5EeXGMGD0dVWG5MUbMqNQbYX1PVtOinrCzdj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j1yUnkkasPtkrDFYQ2451SNvZAXuRrZC4M5UCOkcQSqmei&#10;EWEcU1qr8EiiNkB5SqMdZy3gz0tb9Ct4lPMrorinaS64/7ETqDgznyx17Wa2WMTxT8pieTUnBc9f&#10;yvMXYSXFKXjgbLxuwrgyO4e6aSnYyxTQXKZmHHYoDv65nsp92fT1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKAJlQDWAAAA/wAAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvIPYQG+NnEJ/7FoO&#10;wdBDC6VN0geQra1laq2MJCfO23fTS3sZdpll9ptyM7tBHDHE3pOC9SoDgdR601On4PPwfPMIIiZN&#10;Rg+eUMEZI2yqxVWpC+NPtMPjPnWCQygWWoFNaSykjK1Fp+PKj0jsffngdOI1dNIEfeJwN8jbLLuX&#10;TvfEH6wesbbYfu8np6B+e8/tw67u8vOhyV8/7iZ6CZNS18t5+wQi4Zz+juGCz+hQMVPjJzJRDAq4&#10;SPpV9nhuLiqrUv7nrn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAl5/wBACAAAxBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoAmVANYAAAD/&#10;AAAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
-                    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="5CF24767" w14:textId="77777777"/>
+                    <w:p w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="7E7BA060" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="491B830D" wp14:anchorId="17058066">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="71DEDF5F" wp14:anchorId="2A07373D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Tekstvak 3" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="7A08ABF0" w14:textId="77777777"/>
+                          <w:p w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="77307BAB" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Tekstvak 3" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1jClEgIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxXbyWf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgRSsckqFD2h&#10;dyabT6dvsx6wcghSeU/Wu9HJ1wm/rpUMj3XtVWCm4JRbSBKTLKPM1iuRNyhcq+UhDfEPWXRCWwp6&#10;groTQbAd6t+gOi0RPNRhIqHLoK61VKkGqmY2vajmqRVOpVqIHO9ONPn/Bysf9k/uC7IwvIeBGpiK&#10;8O4e5HfPLGxaYRv1DhH6VomKAs8iZVnvfH74Gqn2uY8gZf8ZKmqy2AVIQEONXWSF6mSETg14PpGu&#10;hsDkaJRHayby4xeHPnxU0LF4KThSJxOk2N/7EFMQ+fFJjODB6GqrjUkKNuXGINsL6vo2nZT1xTNj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j16ZHII1cfbJWGKwhtxjulbOyBvMjXyFwYyoHp6sBs5LKE&#10;6pnYRBinlbYrPJKoDVC60mjHWQv489IW3xU8yvkVMd3TUBfc/9gJVJyZT5aadzNbLOIWJGWxvJqT&#10;guee8twjrKQ4BQ+cjddNGDdn51A3LQV7GQYaz9STwyrF+T/XU9UvC7/+BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAoAmVANYAAAD/AAAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb42cQn/s&#10;Wg7B0EMLpU3SB5CtrWVqrYwkJ87bd9NLexl2mWX2m3Izu0EcMcTek4L1KgOB1HrTU6fg8/B88wgi&#10;Jk1GD55QwRkjbKrFVakL40+0w+M+dYJDKBZagU1pLKSMrUWn48qPSOx9+eB04jV00gR94nA3yNss&#10;u5dO98QfrB6xtth+7yenoH57z+3Dru7y86HJXz/uJnoJk1LXy3n7BCLhnP6O4YLP6FAxU+MnMlEM&#10;CrhI+lX2eG4uKqtS/ueufgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1jClEgIAADgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgCZUA1gAA&#10;AP8AAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="17058066">
+              <v:shape id="Tekstvak 3" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:251659264;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/1jClEgIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92mjbur1p1gxxDS&#10;cYd08APSNG0j0jg42drj1+Ok224a8ILIgxXbyWf7s726HTrD9gq9Blvw2WTKmbISKm2bgn/7un1z&#10;zZkPwlbCgFUFf1ae365fv1r1LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsOWvATgRSsckqFD2h&#10;dyabT6dvsx6wcghSeU/Wu9HJ1wm/rpUMj3XtVWCm4JRbSBKTLKPM1iuRNyhcq+UhDfEPWXRCWwp6&#10;groTQbAd6t+gOi0RPNRhIqHLoK61VKkGqmY2vajmqRVOpVqIHO9ONPn/Bysf9k/uC7IwvIeBGpiK&#10;8O4e5HfPLGxaYRv1DhH6VomKAs8iZVnvfH74Gqn2uY8gZf8ZKmqy2AVIQEONXWSF6mSETg14PpGu&#10;hsDkaJRHayby4xeHPnxU0LF4KThSJxOk2N/7EFMQ+fFJjODB6GqrjUkKNuXGINsL6vo2nZT1xTNj&#10;WV/wm+V8OVb9V4hpOn+C6HSg8TW6K/j16ZHII1cfbJWGKwhtxjulbOyBvMjXyFwYyoHp6sBs5LKE&#10;6pnYRBinlbYrPJKoDVC60mjHWQv489IW3xU8yvkVMd3TUBfc/9gJVJyZT5aadzNbLOIWJGWxvJqT&#10;guee8twjrKQ4BQ+cjddNGDdn51A3LQV7GQYaz9STwyrF+T/XU9UvC7/+BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAoAmVANYAAAD/AAAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb42cQn/s&#10;Wg7B0EMLpU3SB5CtrWVqrYwkJ87bd9NLexl2mWX2m3Izu0EcMcTek4L1KgOB1HrTU6fg8/B88wgi&#10;Jk1GD55QwRkjbKrFVakL40+0w+M+dYJDKBZagU1pLKSMrUWn48qPSOx9+eB04jV00gR94nA3yNss&#10;u5dO98QfrB6xtth+7yenoH57z+3Dru7y86HJXz/uJnoJk1LXy3n7BCLhnP6O4YLP6FAxU+MnMlEM&#10;CrhI+lX2eG4uKqtS/ueufgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/1jClEgIAADgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgCZUA1gAA&#10;AP8AAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="2A07373D">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
-                    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="7A08ABF0" w14:textId="77777777"/>
+                    <w:p w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="77307BAB" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Blijkens de mededeling van de Directeur van Uw kabinet van 10 april 2026 nr. 2026000776, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="48D28DE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dit advies, gedateerd 3 juni 2026, nr. W05.26.00094/I, bied ik U hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="5099EFE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="3C94E109" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>De tekst van het advies treft u hieronder aan, voorzien van mijn reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1335" w:rsidP="000F1335" w:rsidRDefault="000F1335" w14:paraId="59BD2735" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="3689DCA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="61E1D577" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bij Kabinetsmissive van 10 april 2026, no.2026000776, heeft Uwe Majesteit, op voordracht van de Minister van Onderwijs, Cultuur en Wetenschap, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet houdende wijziging van de Wet op het specifiek cultuurbeleid in verband met aanpassing subsidietermijn naar acht jaar, met memorie van toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21260" w:rsidP="000F1335" w:rsidRDefault="00B21260" w14:paraId="37589F04" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="2FC73349" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="0807576E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het wetsvoorstel verlengt de maximale looptijd van subsidies die op grond van de Wet op het specifiek cultuurbeleid worden verleend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21260" w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="6A55EC87" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="1CB1DD9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="6E8FDB40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De Afdeling advisering van de Raad van State maakt een opmerking over de effectiviteit van het wetsvoorstel. In verband daarmee is aanpassing wenselijk van de toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21260" w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="65B3FC86" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="1FDB12D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="326DE3C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Achtergrond en inhoud van het wetsvoorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21260" w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="198B8932" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="3CC7E278" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="5B47F0A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De Wet op het specifiek cultuurbeleid regelt, onder meer, de wijze waarop culturele instellingen door het rijk kunnen worden gefinancierd. Culturele instellingen worden rechtstreeks door de minister of door tussenkomst van cultuurfondsen gesubsidieerd. De minister kan bovendien aan openbare lichamen specifieke uitkeringen voor subsidiëring van cultuuruitingen verstrekken. Bij ministeriële regeling worden voorwaarden voor subsidies bepaald. De wet verplicht de verantwoordelijke minister ertoe om de beide Kamers van de Staten-Generaal periodiek te informeren over de hoofdlijnen van het cultuurbeleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21260" w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="3E62D5FD" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="71E744ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="504C1C47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De door de minister aan cultuurfondsen en instellingen verleende subsidies, de specifieke uitkeringen, de ministeriële regeling en de nota over de hoofdlijnen van het cultuurbeleid hebben een looptijd van in beginsel vier jaar. Omdat de cultuurfondsen zelfstandige bestuursorganen zijn, is het aan hen om te bepalen onder welke voorwaarden en voor welke duur zij culturele instellingen subsidiëren. De mogelijkheid tot sturing door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>De door de minister aan cultuurfondsen en instellingen verleende subsidies, de specifieke uitkeringen, de ministeriële regeling en de nota over de hoofdlijnen van het cultuurbeleid hebben een looptijd van in beginsel vier jaar. Omdat de cultuurfondsen zelfstandige bestuursorganen zijn, is het aan hen om te bepalen onder welke voorwaarden en voor welke duur zij culturele instellingen subsidiëren. De mogelijkheid tot sturing door de minister is beperkt. Op grond van de wet en de daarop steunende normen moeten de fondsen een beleidsplan opstellen. Die beleidsplannen moeten voldoen aan door de minister in een beleidskader opgenomen inhoudelijke, financiële en organisatorische aanwijzingen.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>minister is beperkt. Op grond van de wet en de daarop steunende normen moeten de fondsen een beleidsplan opstellen. Die beleidsplannen moeten voldoen aan door de minister in een beleidskader opgenomen inhoudelijke, financiële en organisatorische aanwijzingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="5FE5D3C5" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="12E5A417" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="0ED4C719" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Met dit wetsvoorstel wordt uitvoering gegeven aan een aanbeveling van de Raad voor Cultuur om de maximumduur van financiering te verlengen van vier jaar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21260" w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="5EFB388C" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="13E6BB2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>naar acht jaar.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Een langere beleids- en financieringstermijn sluit beter aan op de praktijk van een deel van de culturele sector. Door de verlenging kunnen de administratieve en financiële lasten van zowel de fondsen als culturele organisaties worden verlaagd, wordt rust in de subsidieperiodes geboden, ontstaat meer ruimte voor langetermijninvesteringen en artistieke ontwikkeling en kan een betere balans tussen stabiliteit en vernieuwing worden gevonden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21260" w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="66B53996" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="15A6ECC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="3FD5B8A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Effectiviteit van het wetsvoorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B21260" w:rsidR="00B21260" w:rsidP="00B21260" w:rsidRDefault="00B21260" w14:paraId="2BF0F19D" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="0519A0E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="433EADA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het wetsvoorstel beoogt culturele instellingen rust en ruimte te bieden. Zoals de regering onderkent wordt met het wetsvoorstel evenwel niet verzekerd dat ook de cultuurfondsen ertoe zullen overgaan de looptijd van de door hen verleende subsidies te verlengen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Het is immers aan de besturen van de fondsen om, weliswaar met inachtneming van het door de minister vastgestelde beleidskader, de werkwijze, de procedures en de criteria voor subsidiëring te bepalen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-        <w:rPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00B21260">
-[...9 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In zijn advies over het concept van het wetsvoorstel pleitte de Raad voor Cultuur ervoor de maximale looptijd van door de fondsen verstrekte subsidies op vier jaar te houden. Daarmee wordt, zo stelde de Raad voor Cultuur, een duidelijke grenslijn aangebracht tussen de rechtstreeks door de minister gesubsidieerde instellingen en de fondsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De regering volgt deze aanbeveling niet omdat zij de fondsen op dit punt de vrije hand wil laten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="56981962" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="2412B645" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling heeft er begrip voor dat de regering de maximale looptijd van subsidies wil verlengen van vier naar acht jaar. Wel vraagt zij naar een nadere motivering van de effectiviteit van deze maatregel. In de lopende subsidieperiode is immers meer dan de helft van de middelen die op de rijksbegroting voor cultuursubsidies zijn bestemd, toebedeeld aan de fondsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het wetsvoorstel en de toelichting maken niet inzichtelijk of, en zo ja, hoe de regering voornemens is te bevorderen dat de fondsen meer rust en ruimte bieden aan de door hen gesubsidieerde culturele instellingen. Zowel de Wet op het specifiek cultuurbeleid als de Kaderwet zelfstandige bestuursorganen bieden daartoe zo nodig instrumenten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="7CE73D98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="4E32E9D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert in de memorie van toelichting nader op het voorgaande in te gaan voordat het voorstel bij de Tweede Kamer der Staten-Generaal wordt ingediend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="12413C5D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="6BB58729" w14:textId="635F6EB8">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De vicepresident van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="162852AE" w14:textId="36CAF7AA">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Th.C. de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="23F89077" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="11CAE200" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In reactie op het advies van de afdeling advisering van de Raad van State is de memorie van toelichting aangevuld (memorie van toelichting, algemeen deel, paragraaf 2.5, Risico-mitigatie, en algemeen deel, paragraaf 9.3, Rijkscultuurfondsen). Er is inzichtelijk gemaakt op welke wijze de regering zal bevorderen dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>en de fondsen.</w:t>
-[...553 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:t>rijkscultuurfondsen ook meer rust en ruimte zullen bieden aan de door hen gesubsidieerde instellingen. De concrete uitwerking hiervan wordt opgenomen in de beleidsuitgangspuntenbrief voor de bis-periode 2029 e.v., in de Regeling op het specifiek cultuurbeleid en in de onderliggende beleidskaders voor de rijkscultuurfondsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="2F4CD964" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="323C9E6E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Van de gelegenheid is gebruik gemaakt om naast bovenstaande aanpassing een aantal aanvullingen op de memorie van toelichting te doen op de volgende onderwerpen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="5A96B847" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...377 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Verhouding tot nationale wetgeving (memorie van toelichting, algemeen deel, paragraaf 3.3, Verhouding tot nationale wetgeving). De aanvulling betreft een nadere toelichting op de verhouding tussen het wetsvoorstel en artikel 4.10, tweede lid en derde lid, van de Comptabiliteitswet 2016 Artikel 4.10, tweede lid, van de Comptabiliteitswet 2016 vereist dat een subsidieregeling niet later vervalt dan vijf jaar na inwerkingtreding van de regeling. Het derde lid van datzelfde artikel biedt een uitzondering op deze bepaling indien de vijfjaartermijn afbreuk doet aan de effectiviteit van de gesubsidieerde activiteiten en er dus een langere termijn noodzakelijk is. In de memorie van toelichting is verduidelijkt dat in casu een langere termijn noodzakelijk is, omdat organisaties daarmee in het benodigde vermogen kunnen worden voorzien om structureel te investeren in grote producties, faciliteiten en organisatievraagstukken en om hiervoor ook andere financieringsbronnen aan te spreken. De minister zal bij de vaststelling van nadere regels op grond van de Wet op het specifiek cultuurbeleid dan ook van voornoemde uitzondering gebruikmaken en op het niveau van de relevante ministeriële regeling nader uitwerken hoe dat concreet vorm krijgt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="63285F39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Specifieke uitkeringen (memorie van toelichting, algemeen deel, paragraaf 2.4 Motivering instrumentkeuze). De aanvulling betreft een nadere toelichting op de verlenging van de termijn voor specifieke uitkeringen (spuks) van vier naar acht jaar. Het is de wens van de regering om de termijn van de specifieke uitkeringen te wijzigen van vier naar acht jaar. Deze termijn sluit namelijk beter aan bij de doelen waarvoor de minister van OCW tot op heden specifieke uitkeringen heeft afgegeven: een vierjaartermijn is hiervoor te kort. De achtjarige termijn vergroot daarnaast de effectiviteit van het beleid van de minister van OCW in de afstemming met decentrale overheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="1ED9E8F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toevoeging paragraaf 2.5 ‘Risico-mitigatie’ (memorie van toelichting, algemeen deel, paragraaf 2.4, onder “Motivering instrumentkeuze”). De toevoeging betreft de omschrijving van de volgende mogelijke risico’s, alsmede hoe deze gemitigeerd worden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="28CB5513" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> minder aanvraagmomenten zijn waar het gaat om organisaties die direct vanuit het Rijk subsidie ontvangen, </w:t>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de memorie van toelichting wordt verder toegelicht dat er minder aanvraagmomenten zijn waar het gaat om organisaties die direct vanuit het Rijk subsidie ontvangen, </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk219383407" w:id="0"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">maar dat de fondsen met dit wetsvoorstel de mogelijkheid krijgen meer differentiatie aan te brengen in hun instrumentarium. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="002220BA" w:rsidR="005152E7" w:rsidP="002220BA" w:rsidRDefault="00FC7EA4" w14:paraId="0DF77341" w14:textId="7D5F7828">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="1B8B91B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...96 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Staatssteun. Er is een inconsistentie aangetroffen in de toelichting waardoor in de tekst de indruk wordt gewekt dat er een bijzonder risico ligt bij de staatssteuncheck. Dit is niet correct geformuleerd in de toelichting. Dit vraagt om een aanpassing van de memorie van toelichting op dit punt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="54621530" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="51D3A801" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De memorie van toelichting is daarnaast op enkele punten redactioneel aangepast en aangevuld om de formulering, leesbaarheid en begrijpelijkheid te verbeteren, zonder dat daarmee een inhoudelijke wijziging is beoogd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="3FE118D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="3982A7DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Ik verzoek U het hierbij gevoegde voorstel van wet en de gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006603A9" w:rsidP="002A4A79" w:rsidRDefault="006603A9" w14:paraId="05757197" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="646E356D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="730491A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De Minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00305AC2" w:rsidP="00305AC2" w:rsidRDefault="00305AC2" w14:paraId="436C6473" w14:textId="27E3A5E1">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305AC2" w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="79FD5041" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00305AC2" w:rsidR="00D51DFF">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="323EBBB7" w14:textId="77777777" w:rsidR="00A2582F" w:rsidRDefault="00A2582F">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="602E3D40" w14:textId="77777777" w:rsidR="005977CB" w:rsidRDefault="005977CB">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C51723F" w14:textId="77777777" w:rsidR="00A2582F" w:rsidRDefault="00A2582F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74A15001" w14:textId="77777777" w:rsidR="005977CB" w:rsidRDefault="005977CB">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="39DB51BD" w14:textId="77777777" w:rsidR="005977CB" w:rsidRDefault="005977CB">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...151 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E1295DC" w14:textId="77777777" w:rsidR="00A2582F" w:rsidRDefault="00A2582F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0A4AE073" w14:textId="77777777" w:rsidR="005977CB" w:rsidRDefault="005977CB">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78DFC3D3" w14:textId="77777777" w:rsidR="00A2582F" w:rsidRDefault="00A2582F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6357F9BF" w14:textId="77777777" w:rsidR="005977CB" w:rsidRDefault="005977CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2BBFF3D4" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="0E2C32E8" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 8, eerste en tweede lid van de Wet op het specifiek cultuurbeleid, artikel 4 van het Besluit op het specifiek cultuurbeleid en artikel 4.2, vierde lid, van de Regeling op het specifiek cultuurbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="76C5F04A" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="50A99744" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://www.raadvoorcultuur.nl/</w:t>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Raad voor Cultuur, Toegang tot cultuur. Op weg naar een nieuw bestel in 2029, januari 2024, p. 139 en het briefadvies over een nieuw cultuurbestel van 12 mei 2025, p. 2-3. De adviezen zijn beschikbaar op https://www.raadvoorcultuur.nl/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="22A043F1" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="151CF342" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Memorie van toelichting, algemeen deel, paragraaf 3.1, Doel van het wetsvoorstel. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="795B2E2B" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="12ACDF81" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Memorie van toelichting, algemeen deel, paragraaf 9.3, Rijkscultuurfondsen. Om vergelijkbare redenen heeft ook de verlenging van de maximale duur van specifieke uitkeringen niet per definitie gevolgen voor de met die uitkeringen gefinancierde subsidies die door decentrale overheden worden verstrekt; daarover de memorie van toelichting, algemeen deel, paragraaf 8, Gevolgen voor decentrale overheden. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3A071B9C" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="0D071801" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Artikel 10, vierde lid, van de Wet op het specifiek cultuurbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3DBB1068" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="6430A46B" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advies van de Raad voor cultuur van 8 januari 2026 over het conceptwetsvoorstel tot wijziging van de Wet op het specifiek cultuurbeleid, beschikbaar op https://www.raadvoorcultuur.nl/.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4C712C5D" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="392096B5" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>10.2, Advies Raad voor cultuur.</w:t>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Memorie van toelichting, algemeen deel, paragraaf 10.2, Advies Raad voor cultuur.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2CBFC9AC" w14:textId="77777777" w:rsidR="00B21260" w:rsidRDefault="00B21260" w:rsidP="00B21260">
+    <w:p w14:paraId="32425E91" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 32820, nr. 526, bijlage 1157591.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="28B36827" w14:textId="77777777" w:rsidR="008636AD" w:rsidRDefault="008636AD" w:rsidP="008636AD">
+    <w:p w14:paraId="3732BF16" w14:textId="77777777" w:rsidR="00305AC2" w:rsidRPr="00305AC2" w:rsidRDefault="00305AC2" w:rsidP="00305AC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305AC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> en artikel 21 van de Kaderwet zelfstandige bestuursorganen.</w:t>
+      <w:r w:rsidRPr="00305AC2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 10, vierde lid, van de Wet op het specifiek cultuurbeleid en artikel 21 van de Kaderwet zelfstandige bestuursorganen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...419 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...151 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E84BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C4E29AC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2971,798 +2638,177 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F348B2"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43DC7FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E424DF54"/>
-    <w:lvl w:ilvl="0" w:tplc="6D34D9B6">
+    <w:tmpl w:val="C8088FDC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4120A4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF627B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D8E1FCE"/>
-[...142 lines deleted...]
-    <w:tmpl w:val="BDD2CFBE"/>
+    <w:tmpl w:val="939A08DA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...477 lines deleted...]
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -3818,1433 +2864,280 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...903 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="566187448">
+  <w:num w:numId="1" w16cid:durableId="417141913">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1040981982">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="79986156">
+  <w:num w:numId="2" w16cid:durableId="1961957181">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1711101300">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1077166287">
+  <w:num w:numId="3" w16cid:durableId="211158776">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F27BA"/>
-[...277 lines deleted...]
-    <w:rsid w:val="00FF1435"/>
+    <w:rsidRoot w:val="004C15F1"/>
+    <w:rsid w:val="00020B5F"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00305AC2"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="004C15F1"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005977CB"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E70FCD"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FB443A"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="022B4C15"/>
-  <w15:docId w15:val="{45837F69-5D1F-49A5-B31C-9208EA28C8B0}"/>
+  <w14:docId w14:val="499A9A1C"/>
+  <w15:docId w15:val="{D331FE14-55F1-4736-A86E-D593612A557F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5276,50 +3169,51 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5501,891 +3395,547 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002B2F3B"/>
     <w:pPr>
-      <w:spacing w:line="300" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...89 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="004F5D15"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
-    <w:name w:val="Huisstijl-Adres"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="004F5D15"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="192"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...168 lines deleted...]
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F5D15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...314 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B21260"/>
+    <w:rsid w:val="00305AC2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...50 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6413,51 +3963,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6587,109 +4137,77 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1464</ap:Words>
+  <ap:Characters>8056</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8936</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9501</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...32 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>