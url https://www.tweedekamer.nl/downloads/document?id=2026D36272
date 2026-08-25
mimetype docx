--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -1,3895 +1,1448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="068F97C7" w14:textId="7F151568">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="297C3577" w14:textId="31E285F7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">, mede namens de minister van </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AH 2520</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="033F1E0E" w14:textId="40FBCDB7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t>de antwoorden aan op de schriftelijke vragen van</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z14586</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007774EC" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="530034E4" w14:textId="1503794C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007774EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van den Brink (Asiel en Migratie)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> (beiden PRO) over gesprekken die zijn gevoerd met de Taliban.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007774EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="1D1BD0D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u bekend met het bericht 'Gesprek Taliban en EU afgelopen, ook Nederland zat aan tafel'? 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="4F270A24" w14:textId="77777777">
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord vraag 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
-        <w:br/>
-[...2 lines deleted...]
-        <w:t>Deze vragen werden ingezonden op</w:t>
+        <w:t>Ja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="27BCD89A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="12CE5767" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Erkent u dat er ook Nederlandse ambtenaren bij de gesprekken zaten die zijn gevoerd met de Taliban in Brussel? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="10FBBA86" w14:textId="77777777">
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Antwoord vraag 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 25 juni 2026</w:t>
-[...227 lines deleted...]
-      <w:r w:rsidR="00AB1E8B">
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="00AB1E8B" w14:paraId="58A863D7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="0D36DB45" w14:textId="4748A300">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="242F71AF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="4B291998" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Zo ja, hoe kan het dat u tijdens het commissiedebat JBZ-Raad van 27 mei beweerde dat Nederlandse ambtenaren niet betrokken zijn bij de gesprekken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="0C86908E" w14:textId="3D9C36A7">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="02C7BFF4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:t>Er was op dat moment nog geen sprake van een concrete uitnodiging aan de lidstaten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="00AB1E8B" w14:paraId="14D510D5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="21644AB0" w14:textId="6FD67247">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="441B9E0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="728B2B38" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Wanneer is het besluit genomen om ambtenaren van Nederland te laten deelnemen aan de gesprekken met de Taliban in Brussel? Wie waren er betrokken bij dit besluit?</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="00AB1E8B" w14:paraId="68285ABC" w14:textId="7C503021">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="6005F3A9" w14:textId="77777777">
       <w:r w:rsidRPr="00AB1E8B">
         <w:t xml:space="preserve">Dit besluit werd op vrijdag 19 juni genomen door de Minister van Asiel en Migratie, in goed overleg met </w:t>
       </w:r>
-      <w:r w:rsidR="00C164CA">
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1E8B">
         <w:t xml:space="preserve"> Ministe</w:t>
       </w:r>
-      <w:r w:rsidR="00C164CA">
+      <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1E8B">
         <w:t xml:space="preserve"> van Buitenlandse Zaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="428E3AFC" w14:textId="712EF412">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="5F617F06" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Waarom is de Kamer hier niet over geïnformeerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="6579A1E6" w14:textId="70220A46">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="3A52E0D9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:t>Het gaat om een operationeel gesprek. EU-lidstaten, inclusief Nederland, hebben een week voor</w:t>
       </w:r>
-      <w:r w:rsidR="00AB1AB8">
+      <w:r>
         <w:t>afgaand aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AB1E8B">
+        <w:t xml:space="preserve"> het gesprek de uitnodiging ontvangen voor dit gesprek in Brussel. Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1E8B">
         <w:lastRenderedPageBreak/>
+        <w:t>onderhoudt minimale operationele contacten met de de facto autoriteiten in Afghanistan. Dit gesprek was hier onderdeel van. Naar aanleiding van deze uitnodiging is besloten dat een Nederlandse ambtenaar op werkniveau het gesprek zou bijwonen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="1888AC3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="4E447DF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Is er over de deelname van een ambtenaar van het ministerie van Asiel en Migratie aan het overleg advies ingewonnen bij het ministerie van Buitenlandse Zaken? Zo nee, waarom niet? Zo ja, hoe luidde het advies?</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="19D43571" w14:textId="77777777">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="34A17CD2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="43839C09" w14:textId="6645AB94">
+      <w:r w:rsidRPr="00AB1E8B">
+        <w:t>Ja, het besluit is in goed overleg genomen. Deze inzet is in lijn met onze huidige positie ten aanzien van contact met de de facto autoriteiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="323E4315" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Erkent u dat deze gesprekken een stap zijn richting de normalisering van het Taliban-regime en dat zij met deze gesprekken een podium hebben gekregen in het hart van onze Europese democratie? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="2B05E51B" w14:textId="558F90C9">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="19A03859" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="00AB1E8B" w14:paraId="5B59A32C" w14:textId="6F1750D0">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="329E7F41" w14:textId="77777777">
       <w:r w:rsidRPr="00AB1E8B">
         <w:t>Nee, het was een operationeel gesprek en het normaliseren van de relatie met het Taliban-regime is niet aan de orde.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="00AB1E8B" w14:paraId="249D067E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="1C32FC80" w14:textId="340A6835">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="0584C10D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="50EEBA6E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Waarom zorgt u ervoor dat Nederland door Nederlandse ambtenaren te sturen bijdraagt aan het normaliseren van het wrede Taliban-regime?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="625D8F90" w14:textId="77777777">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="7172FC54" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 8</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="7F85875D" w14:textId="1F42D7CD">
+      <w:r w:rsidRPr="00AB1E8B">
+        <w:t>Nederland erkent de Taliban niet als de legitieme vertegenwoordiging van de Afghaanse bevolking. Het normaliseren van de relatie met de Taliban is niet aan de orde. Wel onderhoudt Nederland minimale operationele contacten met de de facto autoriteiten in Afghanistan. Het gesprek in Brussel past in dit kader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="634711B5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Bent u het eens met Europarlementariër </w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="6CFFBDA9" w14:textId="77777777">
+        <w:t>Bent u het eens met Europarlementariër Raquel García Hermida-van der Walle, wiens instagrampost hierover een like van premier Jetten kreeg, dat het gesprek met de Taliban in Brussel 'waanzin' is? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="387F3BE0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="00AB1E8B" w14:paraId="62A0FA84" w14:textId="16FCF895">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="0428C22B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1E8B">
         <w:t>Nee, het betrof een operationeel gesprek. Het normaliseren van de relatie met de Taliban is niet aan de orde. Nederland erkent de Taliban niet als legitieme vertegenwoordiging van het Afghaanse volk.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1E8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009419B1" w:rsidR="009419B1">
-[...11 lines deleted...]
-        <w:br/>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="009419B1" w:rsidR="009419B1">
-[...64 lines deleted...]
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="009419B1" w14:paraId="02D7A0E3" w14:textId="77777777">
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bent u het eens met Europarlementariër Raquel García Hermida-van der Walle, wiens Instagrampost hierover een like van premier Jetten kreeg, dat we onze geloofwaardigheid over mensenrechten volledig verliezen als we de Taliban voor een kopje thee in Brussel uitnodigen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="2AAD8B2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="5EC0B627" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
-[...23 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="1E719272" w14:textId="7802EDF2">
+      <w:r w:rsidRPr="00AB1E8B">
+        <w:t>Dit betrof een operationeel gesprek. Nederland blijft zich onverminderd inzetten voor mensenrechten in Afghanistan. Dat doet Nederland via onder andere met steun aan VN organisaties en steun aan lokale mensenrechteninitiatieven. Ook blijft Nederland zich uitspreken tegen mensenrechtenschendingen door de de facto autoriteiten in Afghanistan, zowel in EU- als in VN-verband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="2218E597" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Is er sprake van eenheid van kabinetsbeleid, als ambtenaren van één ministerie deelnemen aan het gesprek met de Taliban, terwijl de premier zich op Instagram in felle bewoordingen uitlaat tegen het gesprek met de Taliban?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1E8B" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="0EF1D628" w14:textId="77777777">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="302C8927" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="00AB1E8B" w14:paraId="2E8DCF70" w14:textId="2A678B47">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="379678F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="009419B1" w:rsidR="009419B1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009419B1" w:rsidR="009419B1">
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="0EF9A2C1" w14:textId="238E8B96">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="22AB160A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vertegenwoordigt de Taliban volgens u het Afghaanse volk? Zo nee, waarom kiest u ervoor om ambtenaren wel met hen in gesprek te laten gaan en hen samen met vertegenwoordigers van de Europese Commissie en 14 andere EU-landen te verwelkomen in Brussel?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="009419B1" w14:paraId="617720E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="1879389B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="12BB8FF0" w14:textId="32361702">
+      <w:r w:rsidRPr="00AB1E8B">
+        <w:t>Nee. Nederland erkent de Taliban niet als de legitieme vertegenwoordiging van de Afghaanse bevolking. Het normaliseren van de relatie met de Taliban is niet aan de orde. Wel onderhoudt Nederland minimale operationele contacten met de de facto autoriteiten in Afghanistan. De Taliban zijn immers de feitelijke machthebbers in Afghanistan op dit moment. Het gesprek in Brussel past in dit kader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="7D7D43E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 13</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Erkent u dat de gesprekken die zijn gevoerd met de delegatie van de Taliban een meerwaarde hadden voor het regime? Zo nee, waarom niet? Zo ja, wat is deze precies en vindt u dat de mogelijkheid om Afghanen misschien terug te kunnen sturen waard?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="408D9C8A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="009419B1" w14:paraId="6A9FAC16" w14:textId="77777777">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="49A324ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="12CC6580" w14:textId="77777777">
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 13</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="13BB365F" w14:textId="0A99B624">
+      <w:r w:rsidRPr="00AB1E8B">
+        <w:t xml:space="preserve">De reden voor de de facto autoriteiten om deze gesprekken aan te gaan is ons niet bekend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="465EAB54" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009419B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wat is er precies besproken tijdens de gesprekken? Kunt u op korte termijn een verslag aan de Kamer doen toekomen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="1021A4FE" w14:textId="1A7C4CF2">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="38DF8876" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="00AB1E8B" w14:paraId="6DD4FC1B" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="7282F3A0" w14:textId="77777777">
       <w:r w:rsidRPr="00AB1E8B">
         <w:t xml:space="preserve">De operationele stappen van een mogelijke terugkeerprocedure zijn besproken. Het gaat om een operationeel gesprek, hiervan wordt zoals gebruikelijk geen afschrift gestuurd naar de Tweede Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="75C36CE0" w14:textId="48F20E57">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="24C93C62" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 15</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Sluit Nederland uit dat officiële vertegenwoordigers van het Taliban-regime in Nederland geaccrediteerd worden? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="009419B1" w14:paraId="0CA3D7D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="571E4DCC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 15</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:t>Nederland erkent de Taliban niet als legitieme vertegenwoordiging van het Afghaanse volk. Erkenning is ook niet aan de orde.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C71EA9" w:rsidP="009419B1" w:rsidRDefault="00C71EA9" w14:paraId="3E93269E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="35CDD7CB" w14:textId="62F726AA">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="409B6EEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="25FADEC0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 16</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Wat zijn de eisen die de Taliban hebben neergelegd in ruil voor het terugsturen van uitgeprocedeerde Afghanen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="009419B1" w14:paraId="742C43DC" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="24403A21" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 16</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:t>Het gaat om een operationeel gesprek over de stappen in een mogelijke terugkeerprocedure, hiervan wordt zoals gebruikelijk geen afschrift gestuurd naar de Tweede Kamer.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="34DC4B88" w14:textId="613448D4">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="024A7082" w14:textId="228304AF">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="4F02B750" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="363F6229" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 17</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Is er gesproken over de veiligheid van deze mensen? Zo ja, wat is hierover besproken? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="009419B1" w14:paraId="1A2EBBB5" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="38A5A087" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 17</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:t>De operationele stappen van een mogelijke terugkeerprocedure zijn besproken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="0ECE458F" w14:textId="0DE3BE30">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="450C2885" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 18</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Is er gesproken over de mensenrechtensituatie in Afghanistan, en met name de situatie van vrouwen en meisjes die in Afghanistan onderdrukt worden? Zo ja, wat is er besproken, zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B" w:rsidP="00AB1E8B" w:rsidRDefault="009419B1" w14:paraId="0D0F5EC3" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="00AB1E8B" w:rsidRDefault="007774EC" w14:paraId="7E7B491C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Antwoord vraag 18</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:t>Onderwerp van gesprek waren de operationele stappen van een mogelijke terugkeerprocedure.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8B" w:rsidDel="005C13AF" w:rsidR="00AB1E8B">
+      <w:r w:rsidRPr="00AB1E8B" w:rsidDel="005C13AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="6B768F75" w14:textId="21B32174">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="5AB0AC5C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 19</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kunt u deze vragen afzonderlijk en voor de start van het zomerreces beantwoorden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009419B1" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="3E6A67ED" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00AB1E8B" w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="1321C2A5" w14:textId="660FFF0A">
+    <w:p w:rsidRPr="009419B1" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="46D1228F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB1E8B" w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="60279952" w14:textId="77777777">
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord vraag 19</w:t>
       </w:r>
       <w:r w:rsidRPr="009419B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006B297E">
+      <w:r>
         <w:t xml:space="preserve">De vragen zijn afzonderlijk en zo spoedig mogelijk beantwoord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="1134FBBA" w14:textId="77777777"/>
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="38A9C27F" w14:textId="77777777">
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="6A31C2AB" w14:textId="77777777"/>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="1205F8D5" w14:textId="77777777">
       <w:r>
         <w:t>1) NOS, 23 juni 2026, 'Gesprek Taliban en EU afgelopen, ook Nederland zat aan tafel', https://nos.nl/artikel/2619936-gesprek-taliban-en-eu-afgelopen-ook-nederland-zat-aan-tafel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009419B1" w:rsidP="009419B1" w:rsidRDefault="009419B1" w14:paraId="63975741" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="007774EC" w:rsidP="009419B1" w:rsidRDefault="007774EC" w14:paraId="0A27CDA3" w14:textId="77777777"/>
+    <w:p w:rsidR="007774EC" w:rsidRDefault="007774EC" w14:paraId="340899EB" w14:textId="77777777"/>
+    <w:p w:rsidR="007774EC" w:rsidRDefault="007774EC" w14:paraId="49058C96" w14:textId="77777777"/>
+    <w:p w:rsidR="00933508" w:rsidRDefault="00933508" w14:paraId="74EF2384" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00933508">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A0EDAA4" w14:textId="77777777" w:rsidR="00B0253C" w:rsidRDefault="00B0253C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25850E8D" w14:textId="77777777" w:rsidR="006E1BD3" w:rsidRDefault="006E1BD3" w:rsidP="007774EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="362E782F" w14:textId="77777777" w:rsidR="00B0253C" w:rsidRDefault="00B0253C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="226F1BE5" w14:textId="77777777" w:rsidR="006E1BD3" w:rsidRDefault="006E1BD3" w:rsidP="007774EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...30 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="607F63B0" w14:textId="77777777" w:rsidR="00B43965" w:rsidRDefault="00B43965">
+  <w:p w14:paraId="1D14FAEA" w14:textId="77777777" w:rsidR="007774EC" w:rsidRPr="007774EC" w:rsidRDefault="007774EC" w:rsidP="007774EC">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C64F027" w14:textId="77777777" w:rsidR="007774EC" w:rsidRPr="007774EC" w:rsidRDefault="007774EC" w:rsidP="007774EC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60DAC3DF" w14:textId="77777777" w:rsidR="007774EC" w:rsidRPr="007774EC" w:rsidRDefault="007774EC" w:rsidP="007774EC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2144674D" w14:textId="77777777" w:rsidR="00B0253C" w:rsidRDefault="00B0253C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3698B95C" w14:textId="77777777" w:rsidR="006E1BD3" w:rsidRDefault="006E1BD3" w:rsidP="007774EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05524317" w14:textId="77777777" w:rsidR="00B0253C" w:rsidRDefault="00B0253C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E6E68C4" w14:textId="77777777" w:rsidR="006E1BD3" w:rsidRDefault="006E1BD3" w:rsidP="007774EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="269E8BF4" w14:textId="77777777" w:rsidR="00B43965" w:rsidRDefault="00257DA5">
-[...406 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5EAE46E2" w14:textId="77777777" w:rsidR="007774EC" w:rsidRPr="007774EC" w:rsidRDefault="007774EC" w:rsidP="007774EC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C62E144" w14:textId="77777777" w:rsidR="00B43965" w:rsidRDefault="00257DA5">
+  <w:p w14:paraId="28E9D147" w14:textId="77777777" w:rsidR="007774EC" w:rsidRPr="007774EC" w:rsidRDefault="007774EC" w:rsidP="007774EC">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CECDC42" w14:textId="77777777" w:rsidR="007774EC" w:rsidRPr="007774EC" w:rsidRDefault="007774EC" w:rsidP="007774EC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B43965"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00FB758C"/>
+    <w:rsidRoot w:val="007774EC"/>
+    <w:rsid w:val="006E1BD3"/>
+    <w:rsid w:val="007774EC"/>
+    <w:rsid w:val="00933508"/>
+    <w:rsid w:val="00EE6DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17430A11"/>
+  <w14:docId w14:val="471FB5CC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{03A4758D-4FD9-4E14-8751-39E1E0991DFB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3898,77 +1451,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3993,75 +1546,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4096,55 +1649,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4216,756 +1769,669 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...10 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007774EC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007774EC"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...253 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009419B1"/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009419B1"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007774EC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009419B1"/>
+    <w:rsid w:val="007774EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009419B1"/>
-[...21 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007774EC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4973,51 +2439,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5084,65 +2550,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5163,85 +2629,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1141</ap:Words>
-  <ap:Characters>6280</ap:Characters>
+  <ap:Words>1073</ap:Words>
+  <ap:Characters>5904</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>52</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>49</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7407</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6964</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>