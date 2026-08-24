--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,2649 +1,2224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001E2DB6" w:rsidRDefault="0007775B" w14:paraId="6DE938E5" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidR="001E2DB6" w:rsidRDefault="00DF1EFA" w14:paraId="4473D1AE" w14:textId="77777777">
+    <w:p w:rsidRPr="005316AB" w:rsidR="005316AB" w:rsidP="005316AB" w:rsidRDefault="00476837" w14:paraId="13E24A94" w14:textId="63223679">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk234262479" w:id="0"/>
-      <w:r w:rsidRPr="00DF1EFA">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB" w:rsidR="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB" w:rsidR="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor de Werkgelegenheid, Sociaal Beleid, Volksgezondheid en Consumentenzaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="005316AB" w:rsidP="005316AB" w:rsidRDefault="005316AB" w14:paraId="2193F9AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB" w:rsidR="00476837">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>839</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="005316AB" w14:paraId="32BE426C" w14:textId="069F0753">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="005316AB" w:rsidP="005316AB" w:rsidRDefault="005316AB" w14:paraId="04E18CBF" w14:textId="4E063752">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="50FF36B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="4024198A" w14:textId="4807095E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op maandag 29 juni vond de Formele Raad Werkgelegenheid en Sociaal Beleid (WSB) plaats te Luxemburg. Een week later, op 6 juli, vond de Informele Raad WSB plaats in Ballina, Ierland. Hierbij zend ik u een gecombineerd verslag voor beide Raden toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="43F49BC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="1A08D033" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook wordt uw Kamer geïnformeerd over het bereikte voorlopig politiek akkoord op E-declaration en CMRD 6 en het Raadsmandaat op IORP-II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="5F280320" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="0FC32F15" w14:textId="634E278C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB" w:rsidR="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Sociale Zaken en Werkgelegenheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="2C9A77DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="005316AB" w:rsidP="005316AB" w:rsidRDefault="005316AB" w14:paraId="709416D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="005316AB" w:rsidP="005316AB" w:rsidRDefault="005316AB" w14:paraId="4FC44FA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="3CF55943" w14:textId="27028290">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="76B2455C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verslag Formele Raad Werkgelegenheid en Sociaal Beleid d.d. 29 juni te Luxemburg en het verslag van de Informele Raad Werkgelegenheid en Sociaal beleid d.d. 6 juli te Ballina, Ierland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="301BE125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Via dit verslag informeer ik u over de Formele en Informele Raad Werkgelegenheid en Sociaal Beleid op respectievelijk 29 juni en 6 juli, waar Nederland op ambtelijk niveau werd vertegenwoordigd. Tevens informeer ik u over het bereikte voorlopig politiek akkoord op E-declaration en CMRD 6 en het bereikte Raadsmandaat op IORP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="389912B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorlopig politiek akkoord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>vrijwillig gezamenlijk elektronisch meldformulier grensoverschrijdende detacheringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E-declaration)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="636F10BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 23 juni jl. bereikten het Cypriotische EU-voorzitterschap namens de Raad van de Europese Unie, het Europees Parlement en de Europese Commissie een voorlopig politiek akkoord over de E-declaration. Nederland heeft dit akkoord op 30 juni jl. in Coreper gesteund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="36E19626" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op grond van de Europese Handhavingsrichtlijn kunnen lidstaten bedrijven in de EU verplichten om werknemers vooraf te melden wanneer zij tijdelijk in deze lidstaat komen werken. Elke lidstaat heeft nu zijn eigen meldloket. De huidige 27 verschillende meldsystemen leiden tot behoorlijke administratieve lasten voor bedrijven die werknemers naar andere lidstaten detacheren. Om die reden wordt de meldplicht voor detacheringen door die specifieke groep bedrijven vaak genoemd als één van de meest prangende interne markt belemmeringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zowel het rapport van dhr. Letta over de toekomst van de interne markt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, als de door de Europese Commissie aangekondigde interne- marktstrategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benoemen de kansen van de E-declaration om administratieve lasten te verlichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="0749FCD6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland heeft sinds 2020 een meldplicht voor buitenlandse werkgevers en uitzendbureaus. Ook zelfstandigen werkzaam in risicosectoren zijn verplicht zich te melden. De meldplicht is ingesteld om meer zicht te krijgen op welke bedrijven met welke werknemers actief zijn in ons land. Dit geeft inspectiediensten de handvatten om effectiever toe te zien op de naleving van arbeidswetten en het opsporen van misstanden ten aanzien van deze groep arbeidsmigranten. Het Nederlandse meldloket is de afgelopen jaren aangepast om de gebruikservaring te vergroten en de administratieve last te verkleinen, wat ook blijkt uit de meest recente evaluatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="3C7546BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de E-declaration beoogt de Europese Commissie de meldingsprocedures in lidstaten te harmoniseren door één vrijwillig uniform Europees meldformulier met gestandaardiseerde informatievelden in te voeren. Meldingen worden via het Internal Market Information System (IMI) beschikbaar gesteld aan de bevoegde nationale autoriteiten. Ook de informatie-uitwisseling tussen autoriteiten verloopt via dit systeem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="7A27351E" w14:textId="70D4F254">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een positieve grondhouding ingenomen ten aanzien van het voorstel. Voor het kabinet was het een randvoorwaarde dat het initiatief voldoende waarborgen zou bevatten voor de bescherming van gedetacheerde werknemers. Het kabinet heeft zich in de onderhandelingen met succes ingezet om een aantal voor Nederland belangrijke informatievelden in het uniforme formulier te krijgen die nodig zijn voor effectieve handhaving en toezicht. Voor een uitbreiding van de reikwijdte van het voorstel naar zelfstandigen bleek binnen de Europese Commissie en onder de lidstaten echter onvoldoende steun te bestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="4D2DC126" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft het kabinet aandacht gevraagd voor het behoud van voldoende ruimte voor de nationale controleplicht. Op grond hiervan controleert de Nederlandse dienstontvanger de juistheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van de melding van de buitenlandse dienstverrichter. Het is nog niet duidelijk in hoeverre het akkoord ruimte laat om deze controleplicht te behouden bij eventuele deelname. Door inzet van Nederland wordt dit in ieder geval niet expliciet verboden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="6F57B561" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit recente evaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijkt dat de huidige meldingsplicht in Nederland nog gepaard gaat met aanzienlijke administratieve lasten. Zo ervaart circa 28 procent van de opdrachtnemers veel of zeer veel administratieve lasten als gevolg van de meldingsplicht. Daarnaast geven buitenlandse dienstverrichters aan dat zij niet (altijd) melden, omdat zij de administratieve lasten als hoog ervaren en verwachten dat binnenlandse dienstontvangers toch niet controleren. De verwachting is dat de E-declaration kan bijdragen aan het aanpakken van dit probleem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="12D63DA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deelname aan de E-declaration is vrijwillig voor lidstaten. Het staat nog niet vast wanneer de Europese Commissie lidstaten vraagt om een keuze tot deelname te maken. Nederland heeft, net als een ruime meerderheid van de lidstaten, ingestemd met het triloogakkoord, maar het kabinet zal na het verzoek van de Europese Commissie besluiten over deelname. Om een gewogen besluit te nemen zullen diverse aspecten, zoals de voordelen voor ondernemers, administratieve lasten en beter toezicht op werknemersrechten en nadelen worden gewogen. Daarbij is het onder meer nodig om de gevolgen voor de bescherming van werknemers in kaart te brengen. Dit gaat het kabinet doen door o.a. de gevolgen voor de uitvoering en handhaving door bijvoorbeeld de Nederlandse Arbeidsinspectie formeel te toetsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="400718D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Voorlopig politiek akkoord zesde herziening richtlijn carcinogene, mutagene en reprotoxische stoffen (CMRD6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="6B50B14A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 23 juni 2026 bereikten de Raad van de Europese Unie en het Europees Parlement een voorlopig politiek akkoord over de zesde herziening van de richtlijn inzake carcinogene, mutagene en reprotoxische stoffen (CMRD6). De Raad zal op een nog nader te bepalen moment besluiten over instemming met het bereikte akkoord. Nederland is voornemens in te stemmen met het akkoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="11AE6523" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De CMRD heeft als doel werknemers beter te beschermen tegen blootstelling aan gevaarlijke stoffen op de werkplek. De Europese Commissie stelt de richtlijn periodiek bij op basis van de meest recente wetenschappelijke inzichten. Met deze zesde herziening worden nieuwe of aangescherpte grenswaarden vastgesteld voor onder meer kobalt, polycyclische aromatische koolwaterstoffen (PAK’s) en 1,4-dioxaan. Daarnaast wordt lasrook opgenomen in de richtlijn, zodat hiervoor een Europees minimumbeschermingsniveau geldt. Het voorstel draagt daarmee bij aan een betere bescherming van werknemers én aan een gelijker speelveld voor bedrijven binnen de Europese Unie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="6A6AAFED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in het BNC-fiche een positieve grondhouding ingenomen ten aanzien van het voorstel. Nederland ondersteunt de voorgestelde grenswaarden en de opname van lasrook in de richtlijn, omdat deze bijdragen aan het voorkomen van beroepsziekten en aansluiten bij de Nederlandse inzet voor gezond en veilig werken. Tegelijkertijd heeft Nederland aandacht gevraagd voor een Europese grenswaarde voor isopreen, conform het advies van het Europese Raadgevend Comité voor veiligheid en gezondheid op het werk. Hoewel de Europese Commissie hiervoor geen voorstel had gedaan, is deze grenswaarde uiteindelijk opgenomen in het bereikte politieke akkoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="19EC0A7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Raadsmandaat voorstel voor een Richtlijn van het Europees Parlement en de Raad tot wijziging van de Richtlijnen (EU) 2016/2341 en 2016/97 met betrekking tot het versterken van het raamwerk voor bedrijfspensioenvoorziening (herziening IORP II richtlijn)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="0F5B2CC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 26 juni jl. heeft de Raad in Coreper een Algemene Oriëntatie bereikt en mandaat gegeven aan het Voorzitterschap om de onderhandelingen met het Europees Parlement (EP) te starten zodra het EP ook een positie heeft bepaald. Nederland heeft ingestemd met het Raadsmandaat. Zoals ik aangaf in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het verslag van het schriftelijk overleg dat recent naar uw Kamer is gestuurd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bevat de Raadspositie significante verbeteringen in lijn met de Nederlandse inzet. Zo zijn de in het oorspronkelijke voorstel aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>European Insurance and Occupational Pensions Authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EIOPA) en de Europese Commissie toegekende gedelegeerde bevoegdheden geschrapt. Ook zijn toezichteisen die zouden leiden tot aanzienlijke regeldruk voor fondsen en toezichthouders, uit het voorstel gehaald. Daarnaast is het voorstel voor harmonisering van het Uniform Pensioenoverzicht geschrapt en zijn de informatievereisten significant zijn verminderd. Het voorstel van de Europese Commissie om af te zien van de lidstaatoptie om maximum investeringslimieten in specifieke beleggingscategorieën op te leggen aan pensioenfondsen, is niet overgenomen in de Raadpositie. Nederland maakt overigens geen gebruik van deze lidstaatoptie omdat dit een belemmering is voor pensioenfondsen die in het belang van hun deelnemers handelen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="37D0F607" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sommige lidstaten staan toe dat geautoriseerde entiteiten een instelling voor bedrijfspensioenvoorziening (IORP) exploiteren. Deze vorm kent het Nederlandse stelsel niet. In de Raadspositie is verduidelijkt dat deze geautoriseerde entiteiten alleen in andere lidstaten een IORP kunnen exploiteren, als de ontvangende lidstaat dit in de nationale context mogelijk heeft gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="667B456E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er staan geen passages in de Raadspositie die afbreuk doen aan het Nederlandse pensioenstelsel. Naar verwachting stemt het EP dit najaar over hun positie, waarna de triloog-onderhandelingen kunnen starten. Ook in de triloogfase blijft de inzet van het kabinet gericht op verbetering van het voorstel in lijn met het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en blijf ik uw Kamer conform de informatieafspraken periodiek informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="22237377" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Informatie over de Formele Raad Werkgelegenheid en Sociaal Beleid van 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="4511624A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de agenda van de Formele Raad Werkgelegenheid en Sociaal Beleid van 29 juni in Luxemburg stonden drie beleidsdebatten. Daarnaast werden twee Raadsconclusies en onderdelen van de werkgelegenheids- en sociale beleidsaspecten van de landspecifieke aanbevelingen aangenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="46F4845A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendapunt: Beleidsdebat over de bevordering van eerlijke arbeidsmobiliteit door middel van gemoderniseerde en vereenvoudigde regels voor de coördinatie van de sociale zekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="2D8657DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad hield een gedachtewisseling rondom het thema ‘bevordering van eerlijke arbeidsmobiliteit door middel van gemoderniseerde en vereenvoudigde regels voor de coördinatie van de sociale zekerheid.’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het beleidsdebat vond plaats in het kader van het eerlijke arbeidsmobiliteitspakket (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fair Labour Mobility Package) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de Europese Commissie in september 2026 zal publiceren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie lichtte toe dat het nieuwe akkoord op Verordening 883 een belangrijke stap voorwaarts is, maar dat er aanvullende afspraken moeten worden gemaakt vanwege een evoluerende arbeidsmarkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="15E5E46D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het beleidsdebat onderschreven meerdere lidstaten dat bestaande en nieuwe vormen van werk om aanvullende coördinatie vragen, hieronder vallen onder andere seizoenswerk, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>digital nomads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, derdelanders, telewerk en grensoverschrijdend werk. Meerdere lidstaten riepen daarnaast op tot vermindering van administratieve lasten, meer gebruik van digitalisering en betere informatie-uitwisseling, onder andere voor monitoring en preventie van fraude. Verschillende lidstaten noemden het belang van activering, zowel voor het individu als voor de EU als geheel. Enkele lidstaten benadrukten dat de huidige wetgeving eerst goed moet worden geïmplementeerd, voordat wordt ingezet op verdere wetswijzigingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="2F78D7FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland onderschrijft het belang van verdere modernisering en vereenvoudiging van de regels rondom de coördinatie van sociale zekerheid in de snel veranderende wereld van werk. Dit is van belang voor een toekomstbestendige uitvoering en begrijpelijke regels voor burgers en bedrijven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tijdens het beleidsdebat heeft Nederland tevens toegelicht dat het graag voorstellen ziet in relatie tot activering bij het exporteren van uitkeringen en de verbetering van controlemechanismes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB" w:rsidDel="000E39B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland heeft hiertoe eerder verschillende voorstellen gedaan via een non-paper over de herziening van Verordening 883.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendapunt: Beleidsdebat over de uitvoering van de Europese Anti-Armoedestrategie en de wegen naar een effectieve implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="4A027C5E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Raad heeft een gedachtewisseling gehouden over de onlangs gepubliceerde mededeling over de Europese Anti-Armoedestrategie (hierna: Strategie). In de Strategie spreekt de Europese Commissie de ambitie uit om in 2050 een einde te maken aan armoede in de EU. De Strategie schetst een alomvattende, integrale aanpak om armoede in de EU te voorkomen en te bestrijden en zo bij te dragen aan de verwezenlijking van de Europese pijler van sociale rechten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="5C6A073A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het beleidsdebat benadrukten veel lidstaten dat de Strategie een aanvulling kan zijn op het nationale armoedebeleid. Net als Nederland hebben ook andere lidstaten een eigen armoedestrategie. In veel lidstaten heeft dit ertoe bijgedragen dat het aantal mensen dat risico loopt op armoede is gedaald ten opzichte van 2019. Daarnaast gaf een aantal lidstaten voorbeelden van nationale vereenvoudiging van de regelgeving en coördinatie tussen diensten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="6AA4172E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het beleidsdebat heeft Nederland de Strategie verwelkomd, maar ook aangegeven dat de bestrijding van armoede primair een nationale verantwoordelijkheid is. De Strategie kan volgens Nederland vooral meerwaarde bieden door kennisuitwisseling tussen de lidstaten en de ontwikkeling van gezamenlijke kaders ter ondersteuning van het nationaal beleid. Daarnaast pleitte Nederland voor meer aandacht voor financiële educatie als onderdeel van een preventieve aanpak van armoede. Ten slotte lichtte Nederland de nationale aanpak toe, waaronder de implementatie van de ‘Wet Proactieve Dienstverlening’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="341A3B1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendapunt: Aanname Raadsconclusies inzake het voorkomen en bestrijden van cybergeweld tegen meisjes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="6D5ACDF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Raad nam Raadsconclusies aan inzake het voorkomen en bestrijden van cybergeweld tegen meisjes. De Europese Commissie constateert dat meisjes steeds vaker slachtoffer worden van online geweld en dat dit ernstige gevolgen heeft voor het welzijn en de veiligheid van meisjes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB" w:rsidDel="00664A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...46 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Raadsconclusies roepen daarom EU-lidstaten op om cybergeweld tegen meisjes te erkennen als een ernstige vorm van gendergerelateerd geweld en via preventie, bescherming en handhaving de online veiligheid van meisjes structureel te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="4F9C0499" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft ingestemd met de Raadsconclusies. Nederland verwelkomt de aandacht voor het voorkomen en bestrijden van online geweld tegen meisjes op Europees niveau. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231989019" w:id="1"/>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raadsconclusies zijn in lijn met de Nederlandse aanpak van geweld tegen vrouwen en meisjes. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raadsconclusies noemen ook interventies via het onderwijs. Nederland heeft erop toegezien dat de genoemde interventies voldoende ruimte bieden aan lidstaten om hun eigen onderwijscurriculum in te richten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="2F693E45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendapunt: Aanname Raadsconclusies inzake wonen; veranderende demografie en de vormgeving van beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="7386AAFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad nam Raadsconclusies aan inzake wonen. De Raadsconclusies benadrukken dat demografische ontwikkelingen, zoals vergrijzing, veranderende huishoudsamenstellingen, urbanisatie en regionale bevolkingskrimp de woningvraag beïnvloeden. Daarnaast ligt de focus van de Raadsconclusies op het stimuleren van publieke en private investeringen, het versnellen van woningbouw en renovatie, de vereenvoudiging van procedures, innovatie in de bouwsector, betere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>benutting van de bestaande woningvoorraad en het verbeteren van dataverzameling en kennisuitwisseling tussen lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="105AA885" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Nederland heeft ingestemd met de Raadsconclusies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB" w:rsidDel="008207BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspunt van het kabinet blijft dat huisvestingsbeleid primair een nationale bevoegdheid is. De focus op de samenhang tussen demografie en huisvesting, het versnellen van vergunningverlening en het verminderen van administratieve lasten sluit goed aan bij de Nederlandse inzet op woningbouwversnelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="00FFAC7E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendapunt: Beleidsdebat woonzekerheid voor iedereen: inspelen op de behoeften van studenten en gezinnen met een middeninkomen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="6B891DC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad heeft een gedachtewisseling gehouden over woonzekerheid voor studenten en gezinnen met een middeninkomen. Het debat is gehouden in aanloop naar de publicatie van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Affordable Housing Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die de Europese Commissie voornemens is om op 9 september te presenteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="0647A054" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het debat werd gesproken over verschillende maatregelen om de woonzekerheid te verbeteren. Daarbij kwamen onder andere steunmaatregelen aan bod, zoals belastingvrijstellingen voor de aankoop van de eerste woning voor jongeren, evenals het versnellen van de vergunningsprocedures om kosten te verlagen en de administratieve lasten voor ontwikkelaars te beperken. Het belang van een voorspelbaar wettelijk kader werd in dit kader ook benadrukt. Een aantal lidstaten wil niet alleen inzetten op het bouwen van nieuwe huizen, maar ook op verduurzamen van woningen, en vroegen de Europese Commissie onderzoek te doen naar mogelijkheden hiertoe. Tot slot wezen enkele lidstaten erop dat het lage geboortecijfer in de EU samenhangt met het feit dat woningen onvoldoende aansluiten bij de verschillende levensfases, waardoor gezinsvorming wordt vertraagd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="04DE777B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland heeft tijdens het debat aangegeven dat huishoudens, waaronder studenten en middeninkomens, te maken hebben met de stijgende woonlasten door een tekort aan woningen. De structurele oplossing hiervan ligt in het vergroten van het woningaanbod, maar dit heeft tijd nodig om effect te hebben. Nederland gaf een toelichting op de maatregelen die zijn genomen om op korte termijn verlichting te geven zoals huurregulering in het middensegment, het verbod op te hoge huren boven het woningwaarderingsstelsel, en de uitbreiding van de huurtoeslag voor jonge huurders. Daarnaast heeft Nederland aangegeven zich te blijven inzetten voor het verbeteren van het investeringsklimaat en het vergroten van de samenwerking met de Europese Commissie en andere partijen om de betaalbaarheid van huizen te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="659A6FAA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agendapunt: Europees Semester 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="70BABF9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Aanname van de werkgelegenheids- en sociale beleidsaspecten van de landspecifieke aanbevelingen (LSA’s) voor 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="4756220F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie gaf een presentatie over het Lentepakket 2026, welke op 3 juni jl. werd gepubliceerd. Lidstaten kregen dit jaar voornamelijk aanbevelingen over loonvorming, armoede, vaardigheden en de kwaliteit van banen. Nieuw dit jaar zijn de aanbevelingen op het gebied van menselijk kapitaal, welke volgen uit de in maart aangenomen Raadsaanbeveling over menselijk kapitaal. Deze aanbevelingen zijn bedoeld als aanvulling op de richtsnoeren voor het werkgelegenheidsbeleid, door menselijk kapitaal aan te wijzen als een aandrijver van concurrentievermogen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="4E65777C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft ingestemd met de aanname van de werkgelegenheids- en sociale beleidsaspecten van de landspecifieke aanbevelingen (LSA’s). Nederland kreeg twee aanbevelingen op deze terreinen. De eerste aanbeveling ziet op het verminderen van prikkels voor tijdelijke en flexibele contracten. De tweede aanbeveling ziet op het aanpakken van arbeidstekorten door betere scholing, het benutten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van onbenut arbeidspotentieel en het verbeteren van de werk- en leefomstandigheden van arbeidsmigranten. Het kabinet herkent zich in deze aanbevelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet blijft zich o.a. inzetten om flexwerkers meer zekerheid te geven, om belemmeringen weg te nemen van groepen die (meer) kunnen werken, en zal binnenkort een Talentstrategie presenteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="25A5A850" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>b) Aanname opinie van het Werkgelegenheidscomité en het Sociaal Beschermingscomité over het Europees Semester 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="5F36DDDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland heeft ingestemd met de opinie van het Werkgelegenheidscomité (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Employment Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, EMCO) en het Sociaal Beschermingscomité (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Social Protection Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, SPC). De opinie beschrijft het gedane werk sinds de verschijning van het Lentepakket van afgelopen jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="56E9D766" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Informatie over de Informele Raad Werkgelegenheid en Sociaal Beleid van 6 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="63F950C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op de agenda van de Informele Raad Werkgelegenheid en Sociaal Beleid van 6 juli te Ballina, Ierland stonden drie beleidsdebatten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Agendapunt: Beleidsdebat over de benaderingen voor het aanpakken en voorkomen van armoede gedurende de hele levenscyclus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="6E9CAB45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Informele Raad heeft een gedachtewisseling gehouden over het voorkomen en bestrijden van armoede. Tijdens het debat verwelkomden meerdere lidstaten de publicatie van de Europese Anti-Armoedestrategie (hierna: Strategie), omdat deze Strategie de samenwerking en kennisuitwisseling tussen lidstaten bevordert. Diverse lidstaten benadrukten het belang van inkomensondersteunende maatregelen, in combinatie met maatregelen die mensen ondersteunen bij het vinden van werk, om armoede aan te pakken. Nederland heeft ook het belang onderstreept van de beschikbaarheid en toegankelijkheid van inkomensondersteunende regelingen, evenals van een proactieve aanpak om niet-gebruik van deze regelingen tegen te gaan. Daarnaast heeft Nederland aandacht gevraagd voor een goed functionerend multi-pijlerpensioenstelsel om het risico op armoede onder ouderen te verkleinen. Nederland beschikt reeds over een goed ontwikkeld multi-pijlerpensioenstelsel, met een kapitaalgedekte aanvullende pensioenpijler. Nederland steunt de ambitie van de Europese Commissie om de ontwikkeling van dergelijke stelsels in andere lidstaten te bevorderen waar deze nog onvoldoende tot stand zijn gekomen, met inachtneming van de nationale context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="0B637320" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendapunt: Beleidsdebat over effectieve handhaving in een veranderende arbeidsmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="01444C40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Informele Raad heeft een gedachtewisseling gehouden over effectieve handhaving in een veranderende arbeidsmarkt. Lidstaten benadrukten tijdens dit beleidsdebat het belang van vereenvoudiging, zonder de bescherming van werknemers te ondermijnen. Meerdere lidstaten wezen er daarbij op dat nieuwe voorstellen van de Europese Commissie zouden moeten worden voorzien van een gedegen effectbeoordeling waarbij alle relevante stakeholders worden betrokken. Nederland heeft deze oproep gesteund. Daarbij heeft Nederland specifiek benadrukt dat ook uitvoeringsorganisaties vroegtijdig moeten worden betrokken. De Europese Commissie, de directeur van de European Labour Authority (ELA) en meerdere lidstaten wezen op het potentieel van digitalisering voor verbetering van handhaving, waarbij de Europese Commissie specifiek de E-declaration en het komende voorstel voor een ESSPASS noemde. Daarnaast vroegen verschillende lidstaten aandacht voor het belang van duidelijke regels. Duidelijke regels bevorderen immers de naleving en maken handhaving effectiever. Nederland heeft in dit verband aandacht gevraagd voor verduidelijking van het juridische kader voor de detachering van derdelanders conform het non-paper hierover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In het verlengde hiervan heeft Nederland aangegeven voorstander te zijn van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>versterking van de European Labour Authority. Een duidelijk juridisch kader en effectieve grensoverschrijdende handhaving gaan immers hand in hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="342DDA83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendapunt: Beleidsdebat over het aanpakken van de kloof in de werkgelegenheid voor mensen met een beperking voor een meer inclusieve en concurrerende EU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="5E24B452" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Informele Raad heeft een beleidsdebat gevoerd over het verkleinen van de werkgelegenheidskloof voor mensen met een beperking. Tijdens het debat benadrukten meerdere lidstaten het belang van het ondersteunen van mensen met een beperking om, binnen hun mogelijkheden, deel te nemen aan de arbeidsmarkt via betaald werk. Daarnaast deelden de lidstaten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>best practices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de wijze waarop zij mensen met een beperking ondersteunen en, waar mogelijk, begeleiden naar werk. In lijn met de Geannoteerde Agenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft Nederland verschillende voorbeelden van nationale maatregelen ingebracht die bijdragen aan een inclusieve arbeidsmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="007A16F3" w:rsidP="005316AB" w:rsidRDefault="007A16F3" w14:paraId="02C4384C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005316AB" w:rsidR="006F53E6" w:rsidP="005316AB" w:rsidRDefault="006F53E6" w14:paraId="2657840A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005316AB" w:rsidR="006F53E6" w:rsidSect="00B3226A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B7798CB" w14:textId="77777777" w:rsidR="00EC68B6" w:rsidRDefault="00EC68B6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D85692B" w14:textId="77777777" w:rsidR="0041453A" w:rsidRDefault="0041453A" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CA1B95C" w14:textId="77777777" w:rsidR="00EC68B6" w:rsidRDefault="00EC68B6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37DF4779" w14:textId="77777777" w:rsidR="0041453A" w:rsidRDefault="0041453A" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0096FF2F" w14:textId="77777777" w:rsidR="00627B24" w:rsidRDefault="00627B24">
+  <w:p w14:paraId="1B1D4694" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="007A16F3" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E707123" w14:textId="77777777" w:rsidR="001E2DB6" w:rsidRDefault="001E2DB6">
+  <w:p w14:paraId="46C5F8B1" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="007A16F3" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="424A949C" w14:textId="77777777" w:rsidR="00627B24" w:rsidRDefault="00627B24">
+  <w:p w14:paraId="7271531F" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="007A16F3" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32BC6572" w14:textId="77777777" w:rsidR="00EC68B6" w:rsidRDefault="00EC68B6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07A9E4E8" w14:textId="77777777" w:rsidR="0041453A" w:rsidRDefault="0041453A" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F5FCF0" w14:textId="77777777" w:rsidR="00EC68B6" w:rsidRDefault="00EC68B6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12491FFE" w14:textId="77777777" w:rsidR="0041453A" w:rsidRDefault="0041453A" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3CB06FAF" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie hiervoor onder meer de Europese interne-marktstrategie [COM (2025) waarover u bent geïnformeerd bij BNC-fiche (Kamerstukken II 2024-2025, 22112, nr. 4096).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="57B96FA1" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="005316AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.consilium.europa.eu/media/ny3j24sm/much-more-than-a-market-report-by-enrico-letta.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="7FFC6946" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="005316AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>d92c78d0-7d47-4a16-b53f-1cead54bcb49_en</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="115F90F4" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29861, nr. 168</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1A48911F" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 22 112, nr. 3987</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="6CF419BE" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29861, nr. 168</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="6B8C72CD" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 21501-31, nr. 829</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="061D0827" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 22112, nr. 4230</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="22CE8661" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 29 861, nr. 158</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="6805F248" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 21501-07-, nr. 2197</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="472C9317" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="005316AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/2025/02/14/bijlage-1-position-paper-posting-of-third-country-nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="1413B884" w14:textId="25D09ED1" w:rsidR="007A16F3" w:rsidRPr="005316AB" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 21 501-31</w:t>
+      </w:r>
+      <w:r w:rsidR="00476837" w:rsidRPr="005316AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, nr. 828</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EE73B21" w14:textId="77777777" w:rsidR="00627B24" w:rsidRDefault="00627B24">
+  <w:p w14:paraId="1A3AA3A6" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="007A16F3" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D8991C1" w14:textId="77777777" w:rsidR="001E2DB6" w:rsidRDefault="0007775B">
-[...481 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0B4C0919" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="007A16F3" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="429F9375" w14:textId="77777777" w:rsidR="001E2DB6" w:rsidRDefault="0007775B">
+  <w:p w14:paraId="13DCBB18" w14:textId="77777777" w:rsidR="007A16F3" w:rsidRPr="007A16F3" w:rsidRDefault="007A16F3" w:rsidP="007A16F3">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1223 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...400 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008D39C8"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00F62DF9"/>
+    <w:rsidRoot w:val="007A16F3"/>
+    <w:rsid w:val="00336210"/>
+    <w:rsid w:val="0041453A"/>
+    <w:rsid w:val="00476837"/>
+    <w:rsid w:val="005316AB"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rsid w:val="00B3226A"/>
+    <w:rsid w:val="00C81881"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72AAD2D7"/>
+  <w14:docId w14:val="6B1530EA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{965980E9-FC11-4397-982A-06F4B33C7F9F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2668,75 +2243,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2771,55 +2346,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2891,667 +2466,720 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A16F3"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007A16F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007A16F3"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007A16F3"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...102 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="27"/>
-      <w:szCs w:val="27"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D39C8"/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008D39C8"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007A16F3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D39C8"/>
+    <w:rsid w:val="007A16F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008D39C8"/>
+    <w:rsid w:val="007A16F3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A16F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Voetnoottekst Char2 Char,Voetnoottekst Char Char1 Char,Voetnoottekst Char1 Char Char Char,Voetnoottekst Char Char Char Char Char,Voetnoottekst Char2 Char Char Char Char Char,Voetnoottekst Char2,Voetnoottekst Char Char1,Fußnote,FSR footnote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Voetnoottekst Char2 Char Char,Voetnoottekst Char Char1 Char Char,Voetnoottekst Char1 Char Char Char Char,Voetnoottekst Char Char Char Char Char Char,Voetnoottekst Char2 Char Char Char Char Char Char,Voetnoottekst Char2 Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val=" BVI fnr,-E Fußnotenzeichen,BVI fnr,E FNZ,EN Footnote Reference,Exposant 3 Point,Footnote,Footnote Reference Number,Footnote reference number,Footnote symbol,Footnote#,Footnotes refss,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A16F3"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005316AB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(4).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/02/14/bijlage-1-position-paper-posting-of-third-country-nationals" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://single-market-economy.ec.europa.eu/document/download/d92c78d0-7d47-4a16-b53f-1cead54bcb49_en?filename=Communication%20-%20Single%20Market%20Strategy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/media/ny3j24sm/much-more-than-a-market-report-by-enrico-letta.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3608,51 +3236,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3716,65 +3344,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3795,204 +3423,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>407</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>3684</ap:Words>
+  <ap:Characters>20268</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>3</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>168</ap:Lines>
+  <ap:Paragraphs>47</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>479</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23905</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...111 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>