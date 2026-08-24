--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,2788 +1,1281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="008A7BFF" w14:paraId="4C0A1FC0" w14:textId="53CE2ABD">
-[...79 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="002B33D7" w:rsidRDefault="00C075C3" w14:paraId="7AFB5177" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29826</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Industriebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="002B33D7" w:rsidP="00DB51C7" w:rsidRDefault="00C075C3" w14:paraId="50D060C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="002B33D7" w:rsidP="002B33D7" w:rsidRDefault="002B33D7" w14:paraId="101CC4E8" w14:textId="059EAA57">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>314</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei en van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="002B33D7" w:rsidP="003119A0" w:rsidRDefault="002B33D7" w14:paraId="7E97C66D" w14:textId="13C630D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="002B33D7" w:rsidP="003119A0" w:rsidRDefault="002B33D7" w14:paraId="30F9BBFF" w14:textId="78EB807A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="6B54BAF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="63F04785" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft in het Coalitieakkoord aangegeven de verduurzaming van de (energie-intensieve) industrie te willen versnellen. Daarom zetten we vol in op een groene industrie en lagere uitstoot. Zo wordt Nederland strategisch autonomer en bouwen we aan een land dat we door willen geven. Het kabinet wil dit onder andere doen via de maatwerkafspraken, waarbij nieuwe maatwerkafspraken zich richten op clusters of gebieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="13F4B148" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="2D41C337" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het commissiedebat Verduurzaming Industrie op 16 april jl. is met uw Kamer gesproken over deze clustermaatwerkaanpak en de stapsgewijze aanpak die het kabinet hierbij kiest. Hierbij worden bedrijven en overheden samen steeds concreter met als uiteindelijk doel bedrijfsinvesteringen die bijdragen aan verduurzaming, concurrentievermogen en weerbaarheid. Stap één in die aanpak is het opstellen van een clusterplan. Dit geeft inzicht in de projecten waar het cluster mee aan de slag wil en welke randvoorwaarden, zowel publieke als private, volgens de bedrijven op het cluster nodig zijn om tijdig investeringsbeslissingen op de projecten te kunnen nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="4EEAE753" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="24B94CE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief wordt uw Kamer geïnformeerd over het eerste clusterplan: het clusterplan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genaamd “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Strategische autonomie door circulaire chemie</w:t>
       </w:r>
-      <w:r w:rsidRPr="009503D2">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. Het clusterplan is met input van de private partijen opgesteld door de private Executive Director </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en clusterregisseur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op verzoek van het vorige Kabinet en provincie Limburg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="009503D2">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="008A7BFF" w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="009503D2" w14:paraId="4A43888C" w14:textId="2AD951FF">
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze brief bevat een toelichting op het clusterplan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de vervolgstappen waar het kabinet samen met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de provincie Limburg mee aan de slag wil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="73C7BCB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="00C075C3" w:rsidRDefault="00C075C3" w14:paraId="509EA16D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A7BFF">
-        <w:rPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Inhoud Clusterplan </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="009503D2" w14:paraId="1BDA47DE" w14:textId="294CBE0D">
-[...20 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="70A3A53E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het clusterplan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schetst een toekomstperspectief waarbij verbetering van het concurrentievermogen, verduurzaming en weerbaarheid hand in hand gaan. In het clusterplan staat een projectportfolio van twaalf concrete projecten centraal, aangevuld met één project van Helix dat zich nog in de ontwikkelfase bevindt maar dat vanwege het strategisch potentieel van circulaire nafta uit chemische recycling voor de toekomst van het cluster een aparte vermelding heeft gekregen. De projecten bestaan uit een mix van bestaande (o.a. SABIC, OCI, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AnQore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fibrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en nieuwe industrie (i.c. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Reju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, FUREC en Helix). Deze nieuwe projecten zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">first of a kind </w:t>
       </w:r>
-      <w:r w:rsidRPr="009503D2">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en onderstrepen de ambitie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om een stap te zetten in de transitie naar een circulaire economie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="510722C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="19CDEB76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het clusterplan laat zien dat uitvoering van deze projecten de concurrentiekracht van het cluster weer kan herstellen en leidt tot CO2-reductie en lagere impact op milieu en leefomgeving. Door uitvoering van de projecten kan de economische activiteit op het cluster behouden blijven en daarmee de bijdrage van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de welvaart, werkgelegenheid en strategische onafhankelijkheid van Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="009503D2">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="009503D2">
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is positief dat de doelen en ambities van de clusterplan aansluiten op de ambities van het kabinet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="0BCEC611" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="00A84AC2" w:rsidRDefault="00C075C3" w14:paraId="1691367F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het clusterplan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ook expliciet aandacht voor de urgentie om aan de slag te gaan. De industrie op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevindt zich, net als de gehele Nederlandse en Europese industrie, in een uitdagende economische situatie, mede het gevolg van hoge energieprijzen en (oneerlijke) concurrentie uit derde landen. Dit heeft het risico van sluitingen en verplaatsing van productie als gevolg. In de praktijk zien we dat op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook gebeuren. Zo heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fibrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in januari jl. besloten om een herstructurering door te zetten en daarmee de caprolactamproductie voorlopig stop te zetten. Door dit besluit hebben helaas circa 100 medewerkers hun baan verloren. De installatie wordt wel in een goede, werkende staat gehouden waardoor een herstart in de toekomst mogelijk blijft. Een positieve ontwikkeling is dat SABIC heeft aangekondigd zijn Europese petrochemie-activiteiten aan het Duitse familiebedrijf AEQUITA te verkopen, dat de ambitie heeft zijn activiteiten in Europa en Nederland uit te breiden. Ook heeft OCI op 1 juni jl. een voorgenomen verkoop van 50% van OCI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nitrogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Geleen aan het Tsjechische AGROFERT aangekondigd. Naar de toekomst toe bieden deze transacties mogelijk ook kansen voor het cluster als geheel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="5BE46214" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="00D6672F" w14:paraId="37CFF14F" w14:textId="6AB9F6D8">
-[...61 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="63937F17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het clusterplan wordt benadrukt dat de sterke integratie op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de urgentie vergroot. Doordat bedrijven onderling verbonden zijn via de levering van grondstoffen en energie, maakt dat het wegvallen van één bedrijf direct ook andere bedrijven op het cluster raakt. In het clusterplan is veel aandacht voor kansen en risico’s van deze verwevenheid binnen het cluster. De sterke integratie kan juist ook maken dat bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een benadering op het niveau van het cluster meerwaarde heeft. In het clusterplan wordt daarom aangegeven dat bij de verdere uitvoering het noodzakelijk is om niet alleen naar de individuele projecten te kijken maar ook steeds breder naar de samenhang met de andere projecten en de impact op het hele cluster. Doel is daarbij om zo samen te werken dat bedrijven durven te investeren omdat er meer zekerheid is dat andere bedrijven op het cluster dit ook gaan doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="2C7F8FCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="34BC0A95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het clusterplan is onderbouwd met uitgebreide bedrijfsvertrouwelijke analyses over het cluster en de individuele projecten. De dertien bij het clusterplan betrokken bedrijven hebben via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>support letters</w:t>
       </w:r>
-      <w:r w:rsidRPr="009503D2">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het belang van het clusterplan en de projecten bevestigd, en aangegeven bereid te zijn om de projecten samen verder uit te werken. Het clusterplan bevat ook verzoeken aan de overheden. Deze verzoeken richten zich op beschikbaar houden van generiek instrumentarium, inzet op Europees beleid, aanleg van energie-infra, een publieke grondpositie en een financiële bijdrage in clustermaatwerk. Voor dit laatste verzoek wordt in het clusterplan nu indicatief een bedrag van €150 miljoen genoemd, in aanvulling op de andere (steun)verzoeken. Deze verzoeken zijn gericht aan het Rijk en de provincie Limburg samen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="2CEEB392" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A7BFF" w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="009503D2" w14:paraId="43288BC7" w14:textId="77777777">
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="00C075C3" w:rsidRDefault="00C075C3" w14:paraId="5C6BBFC7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A7BFF">
-        <w:rPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vervolgtraject</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="001604A2" w14:paraId="05873CBE" w14:textId="179EE4D2">
-[...18 lines deleted...]
-      <w:r w:rsidR="00C4419C">
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="2CA92A08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de projecten uit het clusterplan tot realisatie te brengen zijn uiteindelijk investeringsbeslissingen nodig bij de bedrijven. Voor de meeste projecten zijn in het clusterplan al verschillende randvoorwaarden geformuleerd die nodig zijn voor een investeringsbeslissing. Sommige randvoorwaarden zijn aan de bedrijven zelf, zoals een contract met een afnemer of leverancier. Andere liggen deels bij publieke partijen, zoals een mogelijke subsidie of benodigde vergunning. Om tot de gewenste investeringsbeslissingen te komen, is een stapsgewijs proces vereist waarbij publieke en private partijen elkaar steeds meer zekerheid geven op de benodigde randvoorwaarden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="70BE4E98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="4FDA0751" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nu het clusterplan is opgeleverd, wordt met het clustermaatwerktraject met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een volgende stap gezet: de uitwerkingsfase. In deze fase gaan de bedrijven de projecten en de benodigde randvoorwaarden concreter maken. Hiervoor worden de gesprekken met de bedrijven geïntensiveerd. Parallel onderzoeken het Rijk en de provincie hoe, en zo ja onder welke voorwaarden, mogelijk invulling kan worden gegeven aan de (steun)verzoeken in het clusterplan. Hierbij zal ook het recente AMVI-advies over de volgende fase van de maatwerkaanpak worden betrokken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009503D2" w:rsidR="008A7BFF" w:rsidP="003119A0" w:rsidRDefault="008A7BFF" w14:paraId="52A81D03" w14:textId="77777777"/>
-[...76 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="7A57900E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="00A84AC2" w:rsidRDefault="00C075C3" w14:paraId="0C3E5CEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze uitwerkingsfase moet resulteren in een gezamenlijke routekaart waarin de tijdlijnen van de projecten, de private en publieke randvoorwaarden en de relevante mijlpalen worden uiteengezet, en waarbij ook oog is voor de samenhang tussen de verschillende projecten en hoe deze elkaar kunnen versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00A84AC2">
-[...34 lines deleted...]
-    <w:p w:rsidRPr="008A7BFF" w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="009503D2" w14:paraId="40EEE72B" w14:textId="77777777">
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, betrokken bedrijven, provincie Limburg en het kabinet hebben de ambitie uitgesproken om in het najaar tot deze gezamenlijke routekaart voor uitvoering van het clusterplan te komen. In het najaar zal het kabinet de Kamer informeren over de voortgang van de uitwerkingsfase en mogelijke vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="4F7FC30B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="736A59C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens deze uitwerkingsfase worden projecten of randvoorwaarden uit het clusterplan waarbij eerder besluiten nodig of mogelijk zijn, wel verder gebracht. Voorbeelden hiervan zijn de positieve beschikking van de NIKI-subsidie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Reju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eerder dit jaar en de inzet van het kabinet – zowel in Europa als via nationale maatregelen – om de concurrentiepositie van de Nederlandse industrie te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="52023C5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="00C075C3" w:rsidRDefault="00C075C3" w14:paraId="3AD2DAB5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A7BFF">
-        <w:rPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Afsluitend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009503D2" w:rsidP="003119A0" w:rsidRDefault="004575E4" w14:paraId="2827467F" w14:textId="39C5BF93">
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="461D358F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De industrie is belangrijk voor Nederland en bevindt zich in een uitdagende periode. Het clusterplan laat zien dat er perspectief is. De bedrijven op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de provincie Limburg en het kabinet zijn gemotiveerd om dit clusterplan verder uit te werken en hier samen een succes van te maken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="699C86B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="34E802AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot, het kabinet zal uw Kamer uiterlijk eind dit jaar verder informeren over de voortgang van de gehele maatwerkaanpak, en daarbij ook ingaan op de stand van de maatwerkaanpak bij andere clusters of gebieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="43BB8089" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="0B3EF1DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="003119A0" w:rsidRDefault="00C075C3" w14:paraId="08D1B349" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C075C3" w:rsidP="002B33D7" w:rsidRDefault="002B33D7" w14:paraId="5B46D234" w14:textId="6F3DC7ED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>De</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> industrie </w:t>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="00C075C3">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">is </w:t>
-[...85 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B33D7" w:rsidP="002B33D7" w:rsidRDefault="002B33D7" w14:paraId="6A356A17" w14:textId="5D134E9D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B33D7" w:rsidP="002B33D7" w:rsidRDefault="002B33D7" w14:paraId="47A4C15E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="00C075C3" w:rsidP="002B33D7" w:rsidRDefault="002B33D7" w14:paraId="57D01A4F" w14:textId="2AB6F80D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7" w:rsidR="00C075C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C024A6">
+        <w:t>Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="002B33D7" w:rsidP="002B33D7" w:rsidRDefault="002B33D7" w14:paraId="1B1601E6" w14:textId="4F04DD94">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B33D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Bat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002B33D7" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="658E1DAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002B33D7" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="647B6C4A" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497">
+    <w:p w14:paraId="7683AF3C" w14:textId="77777777" w:rsidR="001D165C" w:rsidRDefault="001D165C" w:rsidP="00C075C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF637F5" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="036B4ABB" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497">
+    <w:p w14:paraId="0D38949C" w14:textId="77777777" w:rsidR="001D165C" w:rsidRDefault="001D165C" w:rsidP="00C075C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461EA1A1" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4253DA3F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0AB493EB" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRPr="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="00C075C3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="354BE121" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7C6F1136" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRPr="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="00C075C3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3B086FE0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07AECCDC" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRPr="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="00C075C3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D825F7B" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497">
+    <w:p w14:paraId="0CC0DA48" w14:textId="77777777" w:rsidR="001D165C" w:rsidRDefault="001D165C" w:rsidP="00C075C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D95CDB1" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CA745FD" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497">
+    <w:p w14:paraId="79E64807" w14:textId="77777777" w:rsidR="001D165C" w:rsidRDefault="001D165C" w:rsidP="00C075C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6834DAF7" w14:textId="77777777" w:rsidR="009A2497" w:rsidRDefault="009A2497"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="53754826" w14:textId="77777777" w:rsidR="009503D2" w:rsidRDefault="009503D2" w:rsidP="009503D2">
+    <w:p w14:paraId="1CC112A4" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="009503D2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II 2025Z19212</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="555DB60A" w14:textId="77777777" w:rsidR="009503D2" w:rsidRDefault="009503D2" w:rsidP="009503D2">
+    <w:p w14:paraId="35F4E822" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="009503D2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In Figuur 1 van het clusterplan wordt deze bijdrage uitgelicht. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="41E1E92B" w14:textId="77777777" w:rsidR="00C46215" w:rsidRDefault="00C46215" w:rsidP="00C46215">
+    <w:p w14:paraId="0F7A2FEE" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="00C46215">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk 29826, nr. 307.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0DAC1E60" w14:textId="5A95E4AB" w:rsidR="00A84AC2" w:rsidRDefault="00A84AC2">
+    <w:p w14:paraId="5D8D6D30" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRDefault="00C075C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Figuur 5 in het clusterplan bevat een eerste indicatieve roadmap opgesteld door het cluster welke verder moet worden geconcretiseerd. </w:t>
+        <w:t xml:space="preserve"> Figuur 5 in het clusterplan bevat een eerste indicatieve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>roadmap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> opgesteld door het cluster welke verder moet worden geconcretiseerd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...95 lines deleted...]
-  <w:p w14:paraId="2E0C9681" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="23D98EA2" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRPr="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="00C075C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="218A35D8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="2C729F5C" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRPr="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="00C075C3">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4E40586A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...431 lines deleted...]
-  <w:p w14:paraId="48C85110" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7169276B" w14:textId="77777777" w:rsidR="00C075C3" w:rsidRPr="00C075C3" w:rsidRDefault="00C075C3" w:rsidP="00C075C3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...986 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDB75D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFAE9E1E"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2827,917 +1320,232 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1340934692">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1845126415">
+  <w:num w:numId="1" w16cid:durableId="338117108">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1406342227">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...659 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00C075C3"/>
+    <w:rsid w:val="000541DF"/>
+    <w:rsid w:val="001D165C"/>
+    <w:rsid w:val="002B33D7"/>
+    <w:rsid w:val="003C3BD8"/>
+    <w:rsid w:val="003C3F7E"/>
+    <w:rsid w:val="004F129E"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rsid w:val="00DF7CE5"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F544A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4AFAB184"/>
+  <w14:docId w14:val="6764B1DE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D9B72078-0145-4D51-81DF-56706D639850}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3759,74 +1567,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3975,1183 +1784,1003 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C075C3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C075C3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C075C3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C075C3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C075C3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C075C3"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C075C3"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00C075C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009503D2"/>
+    <w:rsid w:val="00C075C3"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C075C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C075C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C075C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7BFF"/>
+    <w:rsid w:val="002B33D7"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...72 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7439</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1388</ap:Words>
+  <ap:Characters>7638</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>63</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8774</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9008</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>