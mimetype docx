--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,1276 +1,1038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...118 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="6DF40955" w14:textId="19D16F27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="1407" w:firstLine="708"/>
+        <w:t>INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="4616FEC9" w14:textId="12A1F4C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="7B393710" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Binnen de vaste commissie voor Volkshuisvesting en Ruimtelijke Ordening he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>bben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t> de onderstaande fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t> de behoefte vragen en opmerkingen voor te leggen aan de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Voorhang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwerpregeling Stimuleringsregeling aardgasvrije huurwoningen 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 32847, nr. 1487).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="5D025D0B" w14:textId="073A24ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="3EB84F21" w14:textId="6A372B76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>oorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="3FC0808D" w14:textId="618B332B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>romet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="571079B6" w14:textId="60C88243">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="2E1A28D0" w14:textId="3436E8A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="3C9C8A68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3" w:firstLine="705"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Vos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="5C767F43" w14:textId="3987A442">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="48FD121E" w14:textId="23B55929">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="2FACEE81" w14:textId="7F2A43EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="18468A08" w14:textId="2F1CD0A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Inbreng verslag van een schriftelijk overleg </w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vragen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A823BE" w:rsidR="00FF4F9C" w:rsidP="00FF4F9C" w:rsidRDefault="00FF4F9C" w14:paraId="360596BF" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:ind w:firstLine="2115"/>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="652A0D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4F9C" w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="19458121" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00BF1C39" w:rsidRDefault="00BF1C39" w14:paraId="1A778AEF" w14:textId="7F7C835B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A823BE">
-[...10 lines deleted...]
-        <w:ind w:left="2115"/>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="7719B249" w14:textId="6D1BD373">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="nl-NL"/>
-[...8 lines deleted...]
-        <w:t>bben</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t> de onderstaande fractie</w:t>
-[...6 lines deleted...]
-        <w:t>s</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="nl-NL"/>
-[...56 lines deleted...]
-        <w:ind w:left="1410"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Antwoord / reactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="2FD994F4" w14:textId="3377147D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="57617D61" w14:textId="77777777"/>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="5213E7CD" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4F9C" w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="60B07D16" w14:textId="66C83636">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-        <w:ind w:left="1410" w:firstLine="705"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A823BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="6DBB981F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="50C7C303" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00115771" w:rsidR="00BF1C39" w:rsidP="00115771" w:rsidRDefault="00BF1C39" w14:paraId="1A913DB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie hebben kennisgenomen van de ontwerpregeling Stimuleringsregeling aardgasvrije huurwoningen 2026. Daartoe hebben zij nog enkele vragen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00115771" w:rsidRDefault="00BF1C39" w14:paraId="50F906A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00115771" w:rsidRDefault="00BF1C39" w14:paraId="7C80C320" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie onderschrijven het belang van de verduurzaming van de bestaande woningvoorraad, maar zijn van mening dat belastinggeld alleen moet worden ingezet als dit aantoonbaar effectief is. Kan de minister onderbouwen dat de regeling niet leidt tot onbedoelde subsidie van partijen die deze investeringen ook zonder overheidssteun zouden doen? Op welke wijze is vastgesteld dat er sprake is van een onrendabele top en niet van reguliere investeringen die behoren tot de verantwoordelijkheid van verhuurders of andere betrokken partijen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00115771" w:rsidR="00BF1C39" w:rsidP="00115771" w:rsidRDefault="00BF1C39" w14:paraId="72CAA4FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00115771" w:rsidRDefault="00BF1C39" w14:paraId="6328CCEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Daarnaast vragen de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden hoe wordt voorkomen dat deze regeling leidt tot een stapeling van subsidies. Kan de minister inzichtelijk maken welke andere regelingen gelijktijdig kunnen worden benut en hoe wordt geborgd dat er geen sprake is van dubbele financiering of overcompensatie? Hoe wordt hierop toegezien bij de uitvoering van de regeling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00115771" w:rsidRDefault="00BF1C39" w14:paraId="2F4AE83C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B0116E" w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="67BBFF7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0116E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00304D24" w:rsidRDefault="00BF1C39" w14:paraId="3245595E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F25CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie hebben met interesse kennisgenomen van  de Voorhang ontwerpregeling Stimuleringsregeling aardgasvrije huurwoningen 2026 en hebben over een aantal onderwerpen nog vragen voor de minister.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005831EC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005831EC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00171D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Op bl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>adzijde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 van de Ontwerpregeling valt te lezen dat de Stimuleringsregeling aardgasvrije huurwoningen 2026 (SAH 2026) het aardgasvrij maken en het aansluiten op warmtenetten van huurwoningen en ook van woningen in gemengde Verenigingen van Eigenaars zal stimuleren. Deze leden willen van de minister weten of de nagestreefde omschakeling naar warmtenetten tot gevolg heeft dat een eventuele toekomstige terugschakeling naar aardgas fysiek onmogelijk wordt. Daarnaast willen de leden van de PVV-fractie van de minister weten of er scenario’s denkbaar zijn die ertoe kunnen leiden dat een verdere omschakeling naar warmtenetten moet worden gestaakt of uitgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F40">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009B020A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op dezelfde bladzijde valt te lezen dat het kabinet bij de Voorjaarsnota 2026 een budget van 77 miljoen euro beschikbaar heeft gesteld voor de aansluiting van huurwoningen op warmtenetten. Aedes, Bouwend Nederland, HVC en De Warmtealliantie stellen op bladzijde 1 van hun schriftelijke inbreng op voorliggende ontwerpregeling dat om de Nationale Prestatieafspraak van 450.000 woningen aardgasvrij in 2034 weer in zicht te krijgen, jaarlijks circa 160 miljoen euro per jaar nodig is, ofwel meer dan een verdubbeling van het nu beschikbaar gestelde budget. De leden van de PVV-fractie willen de minister vragen of het beschikbaar stellen van een budget van 77 miljoen euro betekent dat het kabinet mogelijk problemen voorziet in de uitrol van warmtenetten en niet de deur wil sluiten voor alternatieven voor warmtenetten?. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B020A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009B020A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op bladzijde 10 en 11 staat dat het oorspronkelijke doel van 500.000 aansluitingen in 2030 bij lange na niet gehaald wordt en dat de inzet van de 77 miljoen euro van de SAH 2026 naar verwachting resulteert in de aansluiting van zo’n 13.000 tot 15.000 huurwoningen op een warmtenet. De leden van de PVV-fractie willen aan de minister vragen of er genoeg bouwpersoneel is om deze klus te klaren, kijkende naar de vele ambities op het gebied van Volkshuisvesting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A823BE" w:rsidR="00BF1C39" w:rsidP="00304D24" w:rsidRDefault="00BF1C39" w14:paraId="298247C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A823BE">
-[...178 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    </w:p>
+    <w:p w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="0607CACD" w14:textId="60334C41">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>I</w:t>
+        <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A823BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
-[...600 lines deleted...]
-    <w:sectPr w:rsidR="00234E5F" w:rsidSect="005F6E15">
+        <w:t>Antwoord / reactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00982ABC" w:rsidR="00BF1C39" w:rsidP="00FF4F9C" w:rsidRDefault="00BF1C39" w14:paraId="73FBCE78" w14:textId="77777777"/>
+    <w:p w:rsidR="00766FA0" w:rsidRDefault="00766FA0" w14:paraId="38CF8CFA" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00766FA0">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7E9335FB" w14:textId="77777777" w:rsidR="00E46917" w:rsidRDefault="00E46917" w:rsidP="00BF1C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1BB0200F" w14:textId="77777777" w:rsidR="00E46917" w:rsidRDefault="00E46917" w:rsidP="00BF1C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27F24522" w14:textId="77777777" w:rsidR="00BF1C39" w:rsidRPr="00BF1C39" w:rsidRDefault="00BF1C39" w:rsidP="00BF1C39">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E5DEF9A" w14:textId="77777777" w:rsidR="00BF1C39" w:rsidRPr="00BF1C39" w:rsidRDefault="00BF1C39" w:rsidP="00BF1C39">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A1F5151" w14:textId="77777777" w:rsidR="00BF1C39" w:rsidRPr="00BF1C39" w:rsidRDefault="00BF1C39" w:rsidP="00BF1C39">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5726AE92" w14:textId="77777777" w:rsidR="00E46917" w:rsidRDefault="00E46917" w:rsidP="00BF1C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6D818ACB" w14:textId="77777777" w:rsidR="00E46917" w:rsidRDefault="00E46917" w:rsidP="00BF1C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14A4BB08" w14:textId="77777777" w:rsidR="00BF1C39" w:rsidRPr="00BF1C39" w:rsidRDefault="00BF1C39" w:rsidP="00BF1C39">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5963EEBE" w14:textId="77777777" w:rsidR="00BF1C39" w:rsidRPr="00BF1C39" w:rsidRDefault="00BF1C39" w:rsidP="00BF1C39">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01CCEBD6" w14:textId="77777777" w:rsidR="00BF1C39" w:rsidRPr="00BF1C39" w:rsidRDefault="00BF1C39" w:rsidP="00BF1C39">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF4F9C"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsidRoot w:val="00BF1C39"/>
+    <w:rsid w:val="006E15CA"/>
+    <w:rsid w:val="00766FA0"/>
+    <w:rsid w:val="00802A9C"/>
+    <w:rsid w:val="00BF1C39"/>
+    <w:rsid w:val="00E46917"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D18E242"/>
+  <w14:docId w14:val="07F4AE98"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2C37DA91-AF83-4D69-89A7-92B2DE6897F0}"/>
+  <w15:docId w15:val="{CB5E7504-87C2-4D4F-B845-CA5055CF2909}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1611,655 +1373,668 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4F9C"/>
+    <w:rsid w:val="00BF1C39"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF4F9C"/>
-[...6 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="00BF1C39"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00BF1C39"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF4F9C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BF1C39"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF1C39"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2267,51 +2042,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2461,72 +2236,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...3 lines deleted...]
-  <ap:Lines>29</ap:Lines>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>629</ap:Words>
+  <ap:Characters>3461</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>28</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4149</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4082</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100099DAAE26EC95442B242DD938A8DFF2E</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr>fad14a80-6eb4-4559-ba31-99559ab488ae</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>