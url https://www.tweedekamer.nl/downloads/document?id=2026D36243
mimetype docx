--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,2868 +1,824 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00920025" w:rsidR="00920025" w:rsidP="004D35D0" w:rsidRDefault="0062463B" w14:paraId="6AD89558" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00920025" w:rsidR="00920025" w:rsidP="00920025" w:rsidRDefault="00920025" w14:paraId="11E6311B" w14:textId="77777777">
+    <w:p w:rsidRPr="009E758F" w:rsidR="007C7AB5" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="351759D3" w14:textId="2BE4EFCD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F" w:rsidR="007C7AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>066</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F" w:rsidR="007C7AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E758F" w:rsidR="007C7AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="007C7AB5" w:rsidP="009E758F" w:rsidRDefault="007C7AB5" w14:paraId="4E9ED9FB" w14:textId="08D04971">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="007C7AB5" w:rsidP="009E758F" w:rsidRDefault="007C7AB5" w14:paraId="0E1F4470" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F" w:rsidR="00651A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1550</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="007C7AB5" w:rsidP="009E758F" w:rsidRDefault="007C7AB5" w14:paraId="0EDC3835" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="007C7AB5" w:rsidP="009E758F" w:rsidRDefault="007C7AB5" w14:paraId="762966FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="47DC900F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="0D0AD1B5" w14:textId="377613A6">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over het definitieve advies van het Adviescollege ICT-toetsing (hierna: het Adviescollege) over het programma Modernisering kantoorautomatisering uitrol Microsoft 365 (hierna: M365). Bijgevoegd vindt u het definitieve advies met de bevindingen van het Adviescollege dat ik op 29 juni jl. heb ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="731BC89E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="0BEC5AA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00566D13">
-        <w:rPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Huidige stand </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015164C" w:rsidR="00920025" w:rsidP="00566D13" w:rsidRDefault="00920025" w14:paraId="010B8492" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="055D5E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00566D13">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00920025" w:rsidR="00920025" w:rsidP="00920025" w:rsidRDefault="00920025" w14:paraId="31E985F8" w14:textId="77777777">
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ambtsvoorganger heeft u in oktober 2025 geïnformeerd over het voornemen om voor de kantoorautomatisering bij de Belastingdienst, Douane en Toeslagen de overstap te maken naar M365. De keuze voor M365 was op dat moment de enige uitvoerbare en realistische optie voor de situatie waarin de Belastingdienst zich toen in bevond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="69EFEB34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00920025">
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In mijn brief over digitale autonomie bij de Belastingdienst van 11 juni jl. heb ik aangegeven dat de Belastingdienst de in 2025 gemaakte keuzes met betrekking tot de uitrol van M365 opnieuw gaat bekijken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00920025">
-        <w:rPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00920025">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00920025" w:rsidR="00920025" w:rsidP="00920025" w:rsidRDefault="00920025" w14:paraId="66C54605" w14:textId="77777777">
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In een jaar tijd kunnen de omstandigheden zoals beschikbare datacentercapaciteit en marktaanbod veranderd zijn. Daardoor kunnen opties die eerder werden ingeschat als niet-haalbaar, nu wel mogelijk zijn. Daarom gaat de Belastingdienst, voordat er verdere stappen worden genomen in de uitrol van M365, het on-premises scenario uitlopen. Bij het on-premises scenario draait de software op eigen servers van de Belastingdienst, of servers die door de Belastingdienst worden beheerd en gecontroleerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="007C7AB5" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="3506FC4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik vind het belangrijk dat we in dit licht geen nieuwe stappen zetten. Daarom wordt het programma voor M365 bij de Belastingdienst, Douane en Toeslagen voor nu gepauzeerd. Eerst wil ik dat de Belastingdienst nogmaals het zogenaamde on-premises scenario gaat uitlopen. Uw Kamer wordt over de verdere voortgang in de volgende stand-van-zakenbrief hierover geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="341F08FA" w14:textId="6809A6AE">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="25A8258E" w14:textId="7737A4C2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Advies van het Adviescollege </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="3EB57E0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Adviescollege geeft in haar advies als hoofdconclusie aan dat de huidige aanpak van de Belastingdienst niet leidt tot een geschikte werkomgeving. Tevens geeft zij aan dat het programma niet in staat is om te sturen op een veilige, toekomstvaste oplossing. Het Adviescollege adviseert de ontwikkeling van de werkomgeving fundamenteel anders aan te pakken. De conclusies van het Adviescollege onderschrijven de reeds ingezette koers om eerst het on-premises scenario uit te lopen zoals ik in mijn brief over digitale autonomie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reeds meldde. Bij het vervolg van dit traject zullen de aanbevelingen van het Adviescollege ook worden benut om het programma te versterken en te komen tot een veilige en toekomstvaste werkomgeving. Bij de uitwerking van dit scenario wordt ook gekeken naar aspecten zoals functionaliteit, gebruiksgemak en informatiehuishouding wat van belang is voor de Belastingdienst, Douane en Dienst Toeslagen. Daarbij wordt ook de bredere impact op de bedrijfsvoering in kaart gebracht. Met het Adviescollege vindt 6 maanden na afronding van een onderzoek een evaluatie plaats. Op dat moment zal met het Adviescollege overlegd worden of ook het vervolg van M365 door hen onderzocht kan worden. Ongeacht de uitkomst daarvan, blijft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Advies van het Adviescollege </w:t>
-[...71 lines deleted...]
-        <w:rPr>
+        <w:t>inzet op lange termijn onveranderd: een meer autonome en soevereine oplossing die passend is voor de Belastingdienst, Douane en Dienst Toeslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="53B15472" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="55017B32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik dank het Adviescollege hartelijk voor de verrichte werkzaamheden en het opgestelde advies. Over zes maanden vindt een tussentijdse evaluatie van het programma plaats. Uw Kamer wordt over de verdere voortgang geïnformeerd via de periodieke stand-van-zakenbrief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="34E00894" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="11B5E053" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00566D13">
-        <w:rPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bevindingen ADR-onderzoeksopdracht back-up M365 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00920025" w:rsidR="00920025" w:rsidP="00566D13" w:rsidRDefault="00920025" w14:paraId="03CAD37B" w14:textId="77777777">
-[...123 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="096B795E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast het onderzoek van het Adviescollege heeft de Belastingdienst de Auditdienst Rijk (ADR) gevraagd onderzoek te doen naar de inrichting en eventuele aandachtspunten van de zogenoemde back-upvoorziening welke specifiek was ingericht voor het scenario wat uitgaat van de kantoorautomatisering in de cloud. Dat is een essentieel onderdeel van de exitstrategie wanneer er onverhoopt een (plotseling) een vertrek uit de cloudomgeving moet plaatsvinden. Dit onderzoek is uitgevraagd om mee te kunnen wegen bij het besluit over verdere uitrol M365. Echter, nu de Belastingdienst eerst het on-premises scenario gaat uitlopen zal de context en daarmee de opzet van de backup-voorziening wezenlijk veranderen. De waardevolle aandachtspunten van de ADR zullen we uiteraard meenemen in het uitlopen van het andere scenario. Ik stuur u het rapport met bevindingen hierbij toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="7B1BBAE0" w14:textId="049E495D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="007C7AB5" w14:paraId="71DD1843" w14:textId="5B813FBE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F" w:rsidR="00651A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="00651A62" w:rsidP="009E758F" w:rsidRDefault="00651A62" w14:paraId="24461EBF" w14:textId="2B2A725E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F" w:rsidR="007C7AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E758F" w:rsidR="006F53E6" w:rsidP="009E758F" w:rsidRDefault="006F53E6" w14:paraId="06E03930" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009E758F" w:rsidR="006F53E6" w:rsidSect="00E65DB0">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21D8A4C8" w14:textId="77777777" w:rsidR="002B1ECB" w:rsidRDefault="002B1ECB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5CB18715" w14:textId="77777777" w:rsidR="005A7074" w:rsidRDefault="005A7074" w:rsidP="00651A62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3482ADC2" w14:textId="77777777" w:rsidR="002B1ECB" w:rsidRDefault="002B1ECB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65207DDC" w14:textId="77777777" w:rsidR="005A7074" w:rsidRDefault="005A7074" w:rsidP="00651A62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...18 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25C6C345" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="00651A62" w:rsidRDefault="00651A62" w:rsidP="00651A62">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47C7E0B2" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="00651A62" w:rsidRDefault="00651A62" w:rsidP="00651A62">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E142C9A" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="00651A62" w:rsidRDefault="00651A62" w:rsidP="00651A62">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A968590" w14:textId="77777777" w:rsidR="002B1ECB" w:rsidRDefault="002B1ECB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6873F92B" w14:textId="77777777" w:rsidR="005A7074" w:rsidRDefault="005A7074" w:rsidP="00651A62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BEC67FF" w14:textId="77777777" w:rsidR="002B1ECB" w:rsidRDefault="002B1ECB">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A50DC12" w14:textId="77777777" w:rsidR="005A7074" w:rsidRDefault="005A7074" w:rsidP="00651A62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="621A6C34" w14:textId="77777777" w:rsidR="00920025" w:rsidRDefault="00920025" w:rsidP="00920025">
+    <w:p w14:paraId="691B48ED" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="009E758F" w:rsidRDefault="00651A62" w:rsidP="00920025">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 31066, nr. 1543</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2AB5E3F4" w14:textId="77777777" w:rsidR="00920025" w:rsidRDefault="00920025" w:rsidP="00920025">
+    <w:p w14:paraId="56C989E8" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="009E758F" w:rsidRDefault="00651A62" w:rsidP="00920025">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E758F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II, 2025/26, 31066, nr. 1543</w:t>
+      <w:r w:rsidRPr="009E758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 31066, nr. 1543</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CF016F5" w14:textId="77777777" w:rsidR="00E3768B" w:rsidRDefault="0062463B">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="48134983" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="00651A62" w:rsidRDefault="00651A62" w:rsidP="00651A62">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BAA980C" w14:textId="77777777" w:rsidR="00E3768B" w:rsidRDefault="0062463B">
-[...1345 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="11F09341" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="00651A62" w:rsidRDefault="00651A62" w:rsidP="00651A62">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61614389" w14:textId="77777777" w:rsidR="00651A62" w:rsidRPr="00651A62" w:rsidRDefault="00651A62" w:rsidP="00651A62">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E3768B"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00F407C1"/>
+    <w:rsidRoot w:val="00651A62"/>
+    <w:rsid w:val="000E1D61"/>
+    <w:rsid w:val="005A7074"/>
+    <w:rsid w:val="00651A62"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007C7AB5"/>
+    <w:rsid w:val="009E758F"/>
+    <w:rsid w:val="00B21CD2"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00E65DB0"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7296B960"/>
-  <w15:docId w15:val="{04B7856A-7A29-4658-9701-4A64849A5B3E}"/>
+  <w14:docId w14:val="2A950E3C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0E57D7FC-7374-4946-A695-F785854668C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2871,77 +827,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2966,75 +922,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3069,55 +1025,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3188,983 +1144,748 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...212 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00651A62"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...239 lines deleted...]
-      <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:sz w:val="13"/>
-[...102 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="zh-TW"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-TW"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="zh-TW"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00920025"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00651A62"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00920025"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00651A62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00920025"/>
+    <w:rsid w:val="00651A62"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E51B11"/>
+    <w:rsid w:val="00651A62"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E51B11"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00651A62"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E51B11"/>
+    <w:rsid w:val="00651A62"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E51B11"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00651A62"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C7AB5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4221,51 +1942,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4329,65 +2050,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4408,224 +2129,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>686</ap:Words>
-  <ap:Characters>3778</ap:Characters>
+  <ap:Words>712</ap:Words>
+  <ap:Characters>3921</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Eerste of Tweede Kamer - Bestuurlijke reactie AcICT-advies Modernisering kantoorautomatisering uitrol M365 binnen de Belastingdienst</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4456</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4624</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-09T13:43:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>