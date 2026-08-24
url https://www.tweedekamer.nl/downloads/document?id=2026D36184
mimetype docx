--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,3921 +1,1306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00951F86" w:rsidP="00810C93" w:rsidRDefault="00951F86" w14:paraId="71FF293A" w14:textId="77777777">
-[...85 lines deleted...]
-    <w:p w:rsidRPr="008C59DC" w:rsidR="008C59DC" w:rsidP="008C59DC" w:rsidRDefault="008C59DC" w14:paraId="411C6615" w14:textId="4DE301AF">
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2333D992" w14:textId="573AF52B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C59DC">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="7F6142B6" w14:textId="77777777">
+        <w:t>AH 251</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA77D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="548E536E" w14:textId="058D9F4B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="51493A2D" w14:textId="0BFB59B4">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z11209</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="0A77643F" w14:textId="387C1FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6B42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Erkens (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="33CDD244" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2B4739B0" w14:textId="327DFBB5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6B42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2281</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="172E8085" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="0149A625" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6E0536EB" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Bent u bekend met het artikel en bijbehorende video van House of Animals waarin wordt bericht dat een paarden- en ponyhandelaar structureel niet aan de adviesnormen voldoet om zijn pony’s te beschermen tegen wolven, maar wel 22.858 euro aan vergoedingen heeft uitbetaald gekregen na wolvenaanvallen?</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6BF1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="01778C19" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="62464677" w14:textId="6C63952A">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5918D5F2" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="28D4996E" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoor</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3238">
+      <w:r>
         <w:t>d</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="3D0A2F17" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="7F0ED5BE" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4ABD4724" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="5A5F1C59" w14:textId="21375857">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="772AD07B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="408D05A1" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="0DCF6E3B" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="7D1DD092" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Wat is uw reactie op de geconstateerde problemen in het artikel en de bijbehorende video?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="69C4967D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="35CE1712" w14:textId="0ECE8E37">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="7BD75E22" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="10432A2D" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="3E57E954" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="7BB5C282" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">Volgens het artikel zijn er bij deze houder problemen met de watervoorziening, de afvoer van kadavers en de bescherming tegen wolvenaanvallen. Hiervan is een melding gemaakt bij de toezichthouder. Voor het dierenwelzijn en de volksgezondheid is het van belang dat deze zaken op orde zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4D9F028C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="68319630" w14:textId="2F5585A5">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="06F3DDFB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="54979743" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="515BADC4" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5692BE34" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Wat vindt u ervan dat er een dode pony in vergaande staat van ontbinding aan de rand van het veld van de ponyhouder is gevonden (en daarna in de sloot) met een dik touw om de enkel en dat de ponyhouder er niets van had gemerkt en er geen verklaring voor kan geven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="45261B7C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="61F9315F" w14:textId="31F829B0">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5697BB10" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="15F03D6A" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="2FE7F4BC" w14:textId="5C2C2080">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3C70D4DD" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Ik vind dat een zorgwekkende situatie</w:t>
       </w:r>
-      <w:r w:rsidR="00F473C1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">die </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> die </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6BF1">
         <w:t>veel vragen op</w:t>
       </w:r>
-      <w:r w:rsidR="004650B8">
+      <w:r>
         <w:t>roept</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">. Dieren verdienen goede zorg en toezicht door de houder en in zo’n situatie mag verwacht worden dat een eigenaar verantwoordelijkheid neemt en duidelijkheid geeft.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="70A4A75C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="77B5772B" w14:textId="56DAC199">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4FA2F574" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="39AF54CF" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="07A9AB7A" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="165551BC" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Kunt u uitsluiten dat de pony daar dagenlang is gedumpt door de ponyhouder?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="13242EBB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6E217361" w14:textId="6A21CD2D">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="622D462D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="7DEA24FB" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="145439F7" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1A999BF6" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="7E407798" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="0A38EB46" w14:textId="7451FA0E">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1200D9B4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="45AC7DBF" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="44A68305" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="0560DA70" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Wat vindt u ervan dat naast het stoffelijk overschot van de pony hoge drinkbakken met te weinig water stonden, waardoor meerdere dorstige pony’s er niet bij konden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="42FD1F33" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="03A2ACD7" w14:textId="0741B7B6">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6FA8AA31" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3495F9C9" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="12CD6842" w14:textId="3E8C5162">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="789C61B8" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Dit is een on</w:t>
       </w:r>
-      <w:r w:rsidR="00B26825">
+      <w:r>
         <w:t>acceptabele</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve"> situatie. Dieren hebben toegang nodig tot een toereikende hoeveelheid</w:t>
       </w:r>
-      <w:r w:rsidR="001963BC">
+      <w:r>
         <w:t xml:space="preserve"> drinkbaar</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve"> water </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6D256FA2" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="50389AE1" w14:textId="0546719F">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="225DB78C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="00573853" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2D18800D" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Kunt u uitsluiten dat de ponyhouder pony's heeft gebruikt als lokaas? Zo ja, hoe precies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1FF53989" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1DACF139" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="0EAED0E1" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>House of Animals beschrijft in het artikel dat er een kadaver in de wei bij de pony’s is geconstateerd. Op basis van de beschikbare informatie kan niet worden vastgesteld dan wel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve"> uitgesloten of deze situatie is ontstaan met de intentie om wolven te lokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="639011EA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="290C3778" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="54B8BAED" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Is er onderzoek gedaan over het aangetroffen dierenleed en of de ponyhouder zich aan de wet heeft gehouden? Zo ja, door wie en wat is daaruit gekomen? Zo nee, bent u bereid onderzoek te laten uitvoeren naar deze situatie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4DE8091D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="59B27068" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2D8F1B93" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>De NVWA heeft inspecties uitgevoerd bij deze houder en daarbij overtredingen geconstateerd op het gebied van watervoorziening, afvoer van kadavers en het beschermen van dieren tegen roofdieren. Hiervoor zijn interventies opgelegd en tijdens de herinspectie waren deze onderdelen weer in orde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6621AF6A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="35536D9E" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5CA126C1" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:lastRenderedPageBreak/>
-        <w:t>6</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="420173E3" w14:textId="61E39B70">
+        <w:t>Welke mogelijke sancties zijn er voor zo een ponyhouder?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2D58AA95" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3D94E242" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4CC79797" w14:textId="0A0852F8">
-[...22 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="777F7255" w14:textId="6C6288D3">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="13B8C66F" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>De NVWA heeft diverse interventies tot haar beschikking. In het bestuursrecht kan de NVWA werken met mededelingen ter plaatse, officiële waarschuwingen, bestuurlijke boetes of bestuurlijke maatregelen. Daarnaast kan de NVWA indien nodig kiezen om een proces verbaal op te maken ten behoeve van een strafrechtelijk proces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="32A15C9A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="736A5656" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="517F0BA4" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Klopt het dat de genoemde ponyhouder niet voldeed aan de adviesnormen voor bescherming van zijn dieren en toch vergoeding uitgekeerd kreeg na een wolvenaanval?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="11EE69B9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="025A9B34" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6F523098" w14:textId="77777777">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="21ACBF82" w14:textId="412DCDC4">
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6900C7D2" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5DFEAA64" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="0DDBACC7" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3F7FF7BB" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Kunt u bevestigen dat ongeveer 75 procent van de wolvenaanvallen in Friesland bij alleen deze ponyhouder hebben plaatsgevonden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2B4F8592" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="24C3F434" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="7B3B9A17" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:p w:rsidRPr="007205B3" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6C141390" w14:textId="413C2974">
+    <w:p w:rsidRPr="007205B3" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="0C7C3148" w14:textId="77777777">
       <w:r w:rsidRPr="007205B3">
-        <w:t xml:space="preserve">Nee. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Dit lijkt niet aannemelijk. Voor zover uit taxatierapporten die de Provincie Friesland, na een verzoek in het kader van de Wet open overheid openbaar heeft gemaakt, naar voren komt en volgens het artikel zijn er bij </w:t>
+        <w:t>Nee. Dit lijkt niet aannemelijk. Voor zover uit taxatierapporten die de Provincie Friesland, na een verzoek in het kader van de Wet open overheid openbaar heeft gemaakt, naar voren komt en volgens het artikel zijn er bij deze houder in de periode van 2021 tot en met 2025 16 schadecasussen geweest. U</w:t>
       </w:r>
       <w:r w:rsidRPr="007205B3">
-        <w:t>deze houder in de periode van 2021 tot en met 2025 16 schadecasussen geweest.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007205B3" w:rsidR="005A1641">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>it het overzicht van schademeldingen en de afhandeling hiervan op de BIJ12-website</w:t>
       </w:r>
-      <w:r w:rsidRPr="007205B3" w:rsidR="005A1641">
+      <w:r w:rsidRPr="007205B3">
         <w:rPr>
           <w:rStyle w:val="cf11"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007205B3" w:rsidR="005A1641">
+      <w:r w:rsidRPr="007205B3">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">blijkt dat er 444 schadecasussen door wolven in Friesland in die periode waren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="593F73A5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="7244765A" w14:textId="78C70361">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="137B4816" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="7B893EEB" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="477D4CBC" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="69004BDD" w14:textId="0FB024CE">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5B3FAFC9" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Klopt het dat bij de genoemde wolfaanvallen in de dorpen Oudehorne en Nieuwhorne de dieren niet volgens de adviesnormen werden beschermd, maar toch vergoeding uitgekeerd werd (tussen 2024 en 2025)? Zo nee, hoe zit het dan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="354799F2" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="16E9B049" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4B6B4F8D" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1E1C8C0E" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Ja, de provincies vereisen geen preventieve maatregelen om in aanmerking te komen voor een tegemoetkoming in schade.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6ED7AE22" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B6BF1">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4835BD04" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="50A12AAD" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="34E47167" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="24591B06" w14:textId="2A17FC20">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="51EF2216" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Gaat u onderzoeken of ook in andere provincies het geval bestaat dat bij één enkele dierhouder, of een paar dierhouders, een overgroot deel van de wolvenaanvalmeldingen zijn gedaan? Kunt u de bevindingen met ons delen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5DFB8DC4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="167A8800" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="096E6CEE" w14:textId="3AAC2432">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="75C01BC6" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Nee. Het beleid voor tegemoetkomingen bij door wolven veroorzaakte schade is de bevoegdheid van provincies. Zij beheren ook de gegevens over tegemoetkomingen in schade. Navraag bij BIJ12 heeft aangetoond dat de organisatie geen uitspraak doet over individuele casussen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6C559F54" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="2BCE548D" w14:textId="3CD2515F">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="65F66879" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3912D960" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="258E6297" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="232A158A" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Deelt u de mening dat in het kader van zorgplicht dierhouders in het algemeen verplicht zijn om hun dieren voldoende te beschermen tegen predatoren, zoals de wolf?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="62690BA0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="72EFF1FB" w14:textId="5DBCBB4A">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2089048F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4380A8FB" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="001963BC" w14:paraId="7A2329DC" w14:textId="281AF41F">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="39DF8684" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6BF1" w:rsidR="006B6BF1">
+      <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">Op grond van artikel 1.6, derde lid, Besluit houders van dieren moeten dieren indien nodig beschermd worden tegen roofdieren, zoals wolven. Deze open norm is te beschouwen als basiseis die bij het houden van dieren in ieder geval in acht moet worden genomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="3209CA8B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="3CAC0672" w14:textId="3CD332B3">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4F384DEB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3E1213A7" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="2E8015FD" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5688BAFE" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Deelt u de mening dat dierhouders die hier niet aan voldoen geen vergoeding zouden mogen krijgen na een wolvenaanval? Zo nee, hoe legt u die beloning van slecht gedrag uit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="02D844D5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="3DD56284" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="567A8D7F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="36931834" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="3E313234" w14:textId="4D3E8C69">
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="44145F47" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>De provincies vereisen momenteel geen preventieve maatregelen om aanspraak te kunnen maken op een tegemoetkoming in de schade. In het Interprovinciaal Wolvenplan 2025 staat dat provincies hier vanaf volgend jaar verandering in kunnen brengen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00832C55" w:rsidR="00832C55">
+      <w:r w:rsidRPr="00832C55">
         <w:t xml:space="preserve">Ik vind </w:t>
       </w:r>
-      <w:r w:rsidR="00961F07">
+      <w:r>
         <w:t>dit een goed streven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00832C55" w:rsidR="00832C55">
+      <w:r w:rsidRPr="00832C55">
         <w:t>, en ga hierover in gesprek met de provincies</w:t>
       </w:r>
-      <w:r w:rsidR="00832C55">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="7753E48D" w14:textId="06F9F4D7">
+      <w:r>
+        <w:t>. Bij de beleidsregel die verduidelijkt hoe veehouders hun dieren kunnen beschermen tegen wolven werk daarom ik samen met de provincies om te kijken hoe we hier invulling aan kunnen geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5C97FF35" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4E267AFB" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6873E10B" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3548CA26" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Over welke instrumenten beschikt u om te controleren of dierhouders voldoen aan de zorgplicht? Wat heeft u nodig om deze instrumenten nog beter te kunnen benutten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="408D59E8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="09BEFD3D" w14:textId="4D76EF97">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="447FDAE9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="77FE04F1" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoor</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3238">
+      <w:r>
         <w:t>d</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="7F05CC79" w14:textId="08A4E397">
-      <w:r w:rsidRPr="006B6BF1">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="67108BC2" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De NVWA kan de huidige adviezen zoals op website van BIJ12 benutten bij de beoordeling of een houder voldoende beschermingsmaatregelen tegen wolven heeft getroffen. Deze preventiekit heeft echter geen juridische status en beschrijft niet in welke situaties bescherming nodig is. De komst van de </w:t>
       </w:r>
-      <w:r w:rsidR="001963BC">
+      <w:r>
         <w:t xml:space="preserve">hierboven genoemde </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6BF1">
         <w:t>beleidsregel zal de NVWA dus helpen om beter te kunnen beoordelen of houders hun dieren voldoende bescherming hebben geboden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="1C822A75" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="48A37E94" w14:textId="55146E6C">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="00CE7536" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="0B734308" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="433BD6D2" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5FDF360A" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Hoe vaak wordt gecontroleerd bij dierenhouders? Hoe vaak is in de afgelopen vier jaar gecontroleerd bij een overduidelijk risicogeval als in het artikel genoemde ponyhouder uit Friesland en welke conclusies zijn daaruit gekomen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="69AD1512" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="300E4B20" w14:textId="792EFCD7">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="11290274" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6D4FCBA5" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="2F64E092" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="294458ED" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>In 2022 en 2023 heeft de NVWA geen inspecties uitgevoerd op de bescherming van gehouden dieren tegen wolven. Dit heeft er mee te maken dat de terugkomst van wolven naar Nederland een nieuwe ontwikkeling was, waar nog kennis over opgedaan moest worden en waar veehouders zich nog op moesten aanpassen. Eind 2024 heeft de NVWA één inspectie uitgevoerd en voor het eerst een officiële waarschuwing op dit onderwerp gegeven. In 2025 tot en met april 2026 zijn er 9 (her)inspecties uitgevoerd. In 5 gevallen is er een overtreding geconstateerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4C0801A0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="00FB3238" w14:paraId="6A3346FE" w14:textId="4F02A4F0">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3E1449CC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2B5FFED0" w14:textId="77777777">
       <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6BF1" w:rsidR="006B6BF1">
+      <w:r w:rsidRPr="006B6BF1">
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4C375F61" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1CBF3407" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Bent u het ermee eens dat onbeschermde dieren een makkelijke prooi zijn voor wolven en dit kan veroorzaken dat de wolf terugkeert naar dezelfde plek?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="0352F5AB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="20A7440A" w14:textId="512B29EA">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6E3BA870" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="01B9BDDD" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4BE9FFD6" w14:textId="4DDD93C1">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4DB56D6C" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">Niet alle onbeschermde dieren zijn een reële prooi voor wolven. Het risico dat een gehouden dier wordt aangevallen door een wolf is afhankelijk van verschillende factoren. Wolven ontwikkelen ieder hun eigen voorkeuren en gedrag. Of een wolf terugkeert naar dezelfde plek na een aanval zal dus per situatie verschillen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00832C55" w:rsidR="00832C55">
+      <w:r w:rsidRPr="00832C55">
         <w:t>Daarom is het belangrijk dat veehouders hun dieren goed beschermen, en geen kadavers laten liggen</w:t>
       </w:r>
-      <w:r w:rsidR="00832C55">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="6B089B2B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4435A613" w14:textId="5CE075E2">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4433B389" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="0E7B5D73" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="5930FEA4" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2DBCAD9D" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Bent u het ermee eens dat een wolf door nalatigheid van mensen in de bescherming van hun dieren, problematisch gedrag kan gaan vertonen zoals het wederkeren naar dezelfde plek? Wie draagt dan volgens u de verantwoordelijkheid voor de gevolgen daarvan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="47A5CE51" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="3EE8D31E" w14:textId="64009197">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3A5D39A6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="25797870" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="00A46F58" w14:paraId="04F7E9A3" w14:textId="02F15A44">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="400E2014" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">De situatie die u beschrijft valt niet onder de definitie van een probleemwolf of probleemsituatie. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6BF1" w:rsidR="006B6BF1">
+      <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">Er is </w:t>
       </w:r>
-      <w:r w:rsidR="00F84B3A">
+      <w:r>
         <w:t xml:space="preserve">daarvan wel </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6BF1" w:rsidR="006B6BF1">
+      <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve">sprake indien een wolf </w:t>
       </w:r>
-      <w:r w:rsidR="00F84B3A">
+      <w:r>
         <w:t xml:space="preserve">bijvoorbeeld </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70B72" w:rsidR="00B70B72">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B70B72">
+      <w:r w:rsidRPr="00B70B72">
+        <w:t xml:space="preserve">in dezelfde gemeente of in een aangrenzende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70B72">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gemeente twee keer </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70B72" w:rsidR="00B70B72">
+      <w:r w:rsidRPr="00B70B72">
         <w:t>twee weken landbouwhuisdieren of niet voor het vlees of het fokken gehouden paarden of pony’s die zich bevinden in een goed afgesloten stal of die tegen aanvallen van wolven worden beschermd door een goed functionerend raster</w:t>
       </w:r>
-      <w:r w:rsidR="00B70B72">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70B72" w:rsidR="00B70B72">
+      <w:r w:rsidRPr="00B70B72">
         <w:t xml:space="preserve"> heeft aangevallen en daarbij letsel heeft toegebracht.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Zoals ik in mijn antwoord op vraag 17 heb aangegeven, kan het voorkomen dat een wolf terugkeert naar dezelfde plek.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B70B72">
+        <w:t xml:space="preserve"> Zoals ik in mijn antwoord op vraag 17 heb aangegeven, kan het voorkomen dat een wolf terugkeert naar dezelfde plek. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve"> de verantwoordelijkheid van de houder </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">beschermingsmaatregelen te treffen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve"> dat nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="78F16C5D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="60D72877" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="393840A9" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Heeft u in kaart en wat gaat u eraan doen dat mensen on- of doelbewust hun dieren onbeschermd kunnen laten en vervolgens een hoge vergoeding kunnen krijgen voor (dodelijke) schade aan deze dieren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="3E156EA8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="57430603" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="414A78E8" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">Ik vind het belangrijk dat dierhouders hun dieren goed beschermen tegen aanvallen van wolven. Daarom steun ik via het landelijk initiatief veebescherming provinciale activiteiten om vee beter te beschermen. Het tegemoetkomen in de schade en het beleid om hieraan voorwaarden te verbinden, is een provinciale bevoegdheid. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Zoals ik in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve"> mijn antwoord op vraag 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heb aangegeven, ga ik in gesprek met provincies over de tegemoetkomingen in schade en steun ik de mogelijkheid om vanaf volgend jaar voorwaarden te verbinden hieraan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="610D319F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="52359CB1" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6DC91CC5" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Erkent u dat een systeem waarin verwaarlozing van dieren niet wordt aangepakt, met wolvenaanvallen als gevolg, potentieel dierhouders door middel van vergoedingen beloont voor het overtreden van de wet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5761B60A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5A917CDE" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1A702552" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">Houders die de wet overtreden moeten in geen enkel geval beloond worden. Bij tegemoetkomingen die provincies uitkeren na een wolvenaanval is echter geen sprake van een beloning, maar van een tegemoetkoming in de schade. Hiermee wordt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">(een deel van) de waarde van het dier en kosten voor bijvoorbeeld de dierenarts en het afvoeren van het kadaver tegemoetgekomen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Volgens het Interprovinciaal Wolvenplan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">kunnen de provincies </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vanaf volgend jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve"> voorwaarden stellen aan deze tegemoetkoming. Ik </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6BF1" w:rsidR="006B6BF1">
-[...2 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">in overleg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">met </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de provincies over deze tegemoetkomingen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>de beleidsregel die de open norm voor bescherming van vee tegen wolven invult. In de tussenliggende periode vindt er al toezicht en handhaving plaats in het kader van deze open norm en kunnen situaties waarbij sprake is van verwaarlozing al worden aangepakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5B547801" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="528CA790" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="79051A0C" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Bent u ermee bekend dat dieren zoals de shetlandpony, meer geld opleveren voor een dierhouder via een uitbetaling van een vergoeding na een wolvenaanval, dan door het dier op marktplaats (of via een andere wijze) te verkopen? Wat vindt u van deze mogelijk perverse prikkel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="53C53D49" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="50CD0E55" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="65ABB389" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">De taxatiewaarde van een gedood dier is bepalend voor de hoogte van de tegemoetkoming in schade. De taxateur gaat bij de waardebepaling van gedode dieren uit van de door BIJ12 vastgestelde tabellen met normwaarden. Hierin staan ook gestandaardiseerde gemiddelde marktwaarden voor paarden en pony’s. BIJ12 laat de tabellen met normwaarden periodiek actualiseren. In bijzondere gevallen kan (naar boven of naar beneden) afgeweken worden van de tabel, bijvoorbeeld bij een slechte conditie van het dier. Op deze manier vindt een realistische waardebepaling plaats. Er kan dus niet gesteld worden dat de verkoopwaarde van een shetlandpony per definitie lager is dan de tegemoetkoming in schade voor een dergelijke pony. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="071374C0" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1072A565" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="193FDDA6" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Controleert u periodiek de waardetabel (die jaarlijks wordt opgesteld) op basis waarvan de hoogte van de vergoedingen wordt bepaald?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4226E77F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="698BC3D5" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="31E4B445" w14:textId="77777777">
+      <w:r>
+        <w:t>Ik verwijs u hiervoor naar het antwoord op vraag 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2DE49881" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="35BB53BF" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6E8899C8" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Gaat u dierhouders die niet voldoen aan de zorgplicht en zich niet aan de adviesnormen houden in de toekomst gericht strenger controleren? Zo ja, hoe gaat u dit doen? Zo nee, hoe gaat u dan handhaven dat er geen misbruik wordt gemaakt van de vergoedingsregeling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="09806DDE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1F0399D1" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6830BB4B" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Ik werk momenteel aan een beleidsregel die verduidelijkt hoe deze beschermplicht eruit ziet. Daarmee kunnen we het toezicht en de handhaving verbeteren. Zoals ik hierboven al heb aangegeven, is het aan de provincies om het beleid voor tegemoetkomingen in schade zorgvuldig vorm te geven en erop toe te zien dat publieke gelden in dit kader worden ingezet voor de juiste doeleinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="308E1A51" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="569468BF" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="168340A1" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Wat vindt u van wolvenaanvallen die mogelijk tot stand zijn gekomen door nalatigheid van dierhouders of zelfs door het uitlokken van de wolf? Bent u het met ons eens dat dat bij kan dragen aan een vertekend beeld van het daadwerkelijke gevaar dat de wolf vormt voor mens en dier?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="445320C7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="441D464A" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="321E501D" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
         <w:lastRenderedPageBreak/>
-        <w:t>blijft</w:t>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="78616993" w14:textId="6DD4DE18">
+        <w:t xml:space="preserve">Situaties met regelmatige wolvenaanvallen waartegen een houder onvoldoende beschermingsmaatregelen neemt, moeten we zo veel mogelijk voorkomen. Ik kan het mij goed voorstellen dat deze situaties kunnen bijdragen aan zorgen van dierhouders in de omgeving over wolven. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Daarom werk ik aan een beleidsregel die verduidelijkt wat er van dierhouders wordt verwacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="4FF42A19" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="64FFD872" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="461F85AD" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Welke maatregelen gaat u nemen om ervoor te zorgen dat dierhouders bekend worden met en zich gaan houden aan de adviesnormen en gaan voldoen aan de zorgplicht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="425805C7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="45E28B85" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="4C1C2423" w14:textId="7FA697EE">
-[...51 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="25380E98" w14:textId="143BA136">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="1F0F3A32" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve">Het treffen en in stand houden van effectieve wolfwerende maatregelen vraagt aanzienlijke inspanningen en de benodigde kennis en expertise van dierhouders. Daarom vind ik het belangrijk dat zij hierbij goed worden ondersteund. Vanuit het Rijk zijn middelen beschikbaar gesteld voor regionale initiatieven op het gebied van veebescherming en de betreffende provincies bieden subsidies en advies van wolvenconsulenten voor de aanschaf van wolfwerende maatregelen. Dierhouders maken in toenemende mate gebruik van deze ondersteuningsmogelijkheden. Dit blijkt onder meer uit het feit dat een aantal provincies de subsidieplafonds voor wolfwerende maatregelen meermaals hebben verhoogd. Verder wordt via het Landelijk Informatiepunt Wolven publieksinformatie gedeeld over wolven. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ik werk met provincies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t xml:space="preserve"> aan informatie over initiatieven omtrent veebescherming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="26385194" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="599E6432" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="2C76AC4E" w14:textId="77777777">
+      <w:r w:rsidRPr="006B6BF1">
+        <w:t>Zou u deze vragen binnen de gestelde termijn willen beantwoorden en tenminste alvorens het nog te plannen plenair debat over de wolf in Nederland?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="5FBCF384" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="6ED6FE38" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="7294A825" w14:textId="151548DC">
-[...261 lines deleted...]
-    <w:p w:rsidRPr="006B6BF1" w:rsidR="006B6BF1" w:rsidP="006B6BF1" w:rsidRDefault="006B6BF1" w14:paraId="72149B31" w14:textId="77777777">
+    <w:p w:rsidRPr="006B6BF1" w:rsidR="00CE6B42" w:rsidP="006B6BF1" w:rsidRDefault="00CE6B42" w14:paraId="48E3A06E" w14:textId="77777777">
       <w:r w:rsidRPr="006B6BF1">
         <w:t>Om uw vragen zorgvuldig te beantwoorden heb ik afstemming gezocht met de toezichthouders en BIJ12. Hierdoor was er meer tijd nodig dan de gestelde termijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001536B3" w:rsidP="00810C93" w:rsidRDefault="001536B3" w14:paraId="290FC3BD" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00144B73" w:rsidR="00144B73" w:rsidP="00810C93" w:rsidRDefault="00144B73" w14:paraId="595B0437" w14:textId="77777777">
+    <w:p w:rsidR="00CE6B42" w:rsidP="00810C93" w:rsidRDefault="00CE6B42" w14:paraId="5F8E7FFD" w14:textId="77777777"/>
+    <w:p w:rsidR="00CE6B42" w:rsidP="00810C93" w:rsidRDefault="00CE6B42" w14:paraId="78D0F98E" w14:textId="77777777"/>
+    <w:p w:rsidR="00CE6B42" w:rsidP="00810C93" w:rsidRDefault="00CE6B42" w14:paraId="0402A4F7" w14:textId="77777777"/>
+    <w:p w:rsidR="00CE6B42" w:rsidP="00810C93" w:rsidRDefault="00CE6B42" w14:paraId="747F4C41" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00144B73" w:rsidR="00CE6B42" w:rsidP="00810C93" w:rsidRDefault="00CE6B42" w14:paraId="529D401D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00144B73" w:rsidR="00144B73" w:rsidSect="00D604B3">
+    <w:p w:rsidR="00E4669A" w:rsidRDefault="00E4669A" w14:paraId="75B184F4" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E4669A">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EDB2173" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51">
+    <w:p w14:paraId="1D302638" w14:textId="77777777" w:rsidR="00211377" w:rsidRDefault="00211377" w:rsidP="00CE6B42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679F36F4" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07C16DE7" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51">
+    <w:p w14:paraId="68E6E3BD" w14:textId="77777777" w:rsidR="00211377" w:rsidRDefault="00211377" w:rsidP="00CE6B42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A1FB08" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...41 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EF25DC6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="36916ED5" w14:textId="77777777" w:rsidR="00CE6B42" w:rsidRPr="00CE6B42" w:rsidRDefault="00CE6B42" w:rsidP="00CE6B42">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="449B18C1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6807A47F" w14:textId="77777777" w:rsidR="00CE6B42" w:rsidRPr="00CE6B42" w:rsidRDefault="00CE6B42" w:rsidP="00CE6B42">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0D1187D9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FE07379" w14:textId="77777777" w:rsidR="00CE6B42" w:rsidRPr="00CE6B42" w:rsidRDefault="00CE6B42" w:rsidP="00CE6B42">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42FBA988" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51">
+    <w:p w14:paraId="6306FB50" w14:textId="77777777" w:rsidR="00211377" w:rsidRDefault="00211377" w:rsidP="00CE6B42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA3AC29" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E58A5F4" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51">
+    <w:p w14:paraId="51D148EC" w14:textId="77777777" w:rsidR="00211377" w:rsidRDefault="00211377" w:rsidP="00CE6B42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E36512" w14:textId="77777777" w:rsidR="00121E51" w:rsidRDefault="00121E51"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6A816EE2" w14:textId="77777777" w:rsidR="006B6BF1" w:rsidRDefault="006B6BF1" w:rsidP="006B6BF1">
+    <w:p w14:paraId="3DDB39B5" w14:textId="77777777" w:rsidR="00CE6B42" w:rsidRDefault="00CE6B42" w:rsidP="006B6BF1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00BB5E8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aangifte om wolvenaanvallen als verdienmodel (video) - House of Animals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="69632969" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="7A962394" w14:textId="77777777" w:rsidR="00CE6B42" w:rsidRPr="00CE6B42" w:rsidRDefault="00CE6B42" w:rsidP="00CE6B42">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...547 lines deleted...]
-  <w:p w14:paraId="7F489694" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="654B853C" w14:textId="77777777" w:rsidR="00CE6B42" w:rsidRPr="00CE6B42" w:rsidRDefault="00CE6B42" w:rsidP="00CE6B42">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6276E481" w14:textId="77777777" w:rsidR="00CE6B42" w:rsidRPr="00CE6B42" w:rsidRDefault="00CE6B42" w:rsidP="00CE6B42">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...632 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00CE6B42"/>
+    <w:rsid w:val="00211377"/>
+    <w:rsid w:val="0041081D"/>
+    <w:rsid w:val="004D4A86"/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rsid w:val="00E4669A"/>
+    <w:rsid w:val="00EA77D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02A1F9AB"/>
+  <w14:docId w14:val="4A54E760"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F87C742E-B383-4BA6-8BDF-6F7491944937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3937,74 +1322,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4153,1209 +1539,1011 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C59DC"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...99 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="005A1641"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
     <w:name w:val="cf11"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="005A1641"/>
+    <w:rsid w:val="00CE6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE6B42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE6B42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE6B42"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.houseofanimals.nl/2026/05/18/aangifte-om-wolvenaanvallen-als-verdienmodel-video/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>2259</ap:Words>
-  <ap:Characters>12427</ap:Characters>
+  <ap:Words>2227</ap:Words>
+  <ap:Characters>12249</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>103</ap:Lines>
-  <ap:Paragraphs>29</ap:Paragraphs>
+  <ap:Lines>102</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14657</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14448</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>