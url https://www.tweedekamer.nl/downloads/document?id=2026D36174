--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,3932 +1,852 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00945A65" w:rsidP="00F77519" w:rsidRDefault="00945A65" w14:paraId="33300831" w14:textId="77777777">
-[...111 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00563F37" w:rsidRDefault="00AC5358" w14:paraId="1A762A90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29675</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03" w:rsidR="00563F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03" w:rsidR="00563F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03" w:rsidR="00563F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zee- en kustvisserij</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00563F37" w:rsidP="00563F37" w:rsidRDefault="00563F37" w14:paraId="1DDDD07F" w14:textId="0F35D83D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>241</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00563F37" w:rsidP="00F77519" w:rsidRDefault="00563F37" w14:paraId="2321BB37" w14:textId="5ED098EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00563F37" w:rsidP="00F77519" w:rsidRDefault="00563F37" w14:paraId="7794D3D9" w14:textId="7D4D6884">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="2DC264E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="4AC53AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het conflict in het Midden-Oosten gaat gepaard met gestegen brandstofprijzen. Dit heeft grote gevolgen voor de visserij; veel vissersvaartuigen lagen kort na het uitbreken van het conflict stil in de havens, omdat een positief bedrijfsresultaat realiseren lastig was. Voor de vissersvaartuigen die wel zijn uitgevaren, gold dat zij dit soms met kleine marges, of zelfs verlieslijdend deden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet neemt deze signalen en zorgen serieus. Daarom werkt het kabinet samen met betrokken departementen en sectoren aan maatregelen om de gevolgen van deze crisis voor bedrijven zoveel als mogelijk te beperken. Daarbij geldt dat publieke middelen gericht, tijdelijk en zorgvuldig zullen worden ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="21032384" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de brief ‘Energie-efficiëntieregeling visserij en steunmaatregel conflict in het Midden-Oosten’ van 15 mei jl. (Kamerstuk 21501-32, nr. 1795) heb ik uw Kamer geïnformeerd over de steunmaatregelen voor de visserij. Om de visserij- en schelpdiersector weerbaar te maken tegen deze prijsfluctuaties zal op 28 september 2026 een energie-efficiëntieregeling worden opengesteld. U bent daarover recent nader geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om de sector daarnaast in de huidige moeilijke periode te ondersteunen, zal de subsidieregeling ‘Steun voor hogere bedrijfskosten visserij’ (hierna: de subsidieregeling) worden opengesteld ter overbrugging tot de openstelling van de energie-efficiëntieregeling. Hierbij maakt het kabinet in navolging van de motie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c.s. (Kamerstuk 23432, nr. 713), gebruik van het door de Europese Commissie geactiveerde crisismechanisme onder het European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fisheries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D208D" w:rsidR="002D208D">
-[...30 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aquaculture Fund (hierna: EMFAF) waarmee lidstaten steunmaatregelen kunnen treffen die zien op gestegen kosten als gevolg van dit conflict. Met deze brief informeer ik uw Kamer over de openstelling van deze subsidieregeling per 20 augustus 2026. Voor de regeling is een budget van € 13,5 miljoen beschikbaar onder het EMFAF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="25A9A765" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de regelingstekst is uiteengezet wat de doelgroep is van deze subsidieregeling. Onder meer eigenaren van vissersvaartuigen in de platvis-, garnalen- en schelpdiervisserij komen in aanmerking voor subsidie. Met deze subsidieregeling zal ik de visserij ondersteunen in hun gestegen bedrijfskosten. Aangezien brandstof voor veel visserijondernemingen de grootste kostenpost van hun bedrijf is en omdat deze gestegen kosten direct in verband kunnen worden gebracht met het conflict in het Midden-Oosten, zal deze regeling zich enkel richten op die kosten. Om het budget van deze regeling zo eerlijk en rechtvaardig mogelijk te verdelen, is secuur gekeken naar welke vlootsegmenten de meeste aanvullende kosten hebben gemaakt. Op basis daarvan zijn voor verschillende vlootsegmenten verschillende maximum subsidiebedragen vastgesteld. Wageningen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...91 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...372 lines deleted...]
-      <w:r w:rsidR="00295DC2">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research is gevraagd om de berekeningen te doen om te komen tot deze maximum subsidiebedragen per type visserij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="06BD0362" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gestegen bedrijfskosten bestaan voornamelijk uit brandstofkosten. Daarom wordt voor het subsidiebedrag gekeken naar het verschil tussen de gemiddelde brandstofprijs per liter gasolie van de desbetreffende maand in 2026 en de gemiddelde brandstofprijs uit 2025. Dit verschil wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>zal</w:t>
-[...157 lines deleted...]
-      <w:r>
+        <w:t>vervolgens vermenigvuldigd met het aantal liters gebunkerde gasolie, wat resulteert in het subsidiebedrag. Tevens wordt van aanvragers gevraagd dat zij ten minste 30 kalenderdagen in 2024, 2025 of 2026 activiteiten hebben verricht, zodat actieve visserijbedrijven wordt gesteund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="1997C8D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De opzet van de regeling is de afgelopen periode tot stand gekomen waarbij de sector steeds op de hoogte is gehouden van de stand van zaken en de keuzen die zijn gemaakt zodat de regeling zo goed mogelijk aansluit bij de actuele situatie in de sector zelf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="635586F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De komende weken heeft de Rijksdienst voor Ondernemend Nederland (RVO) nodig om de regeling om te zetten in een module waarin begunstigden daadwerkelijk aanvragen kunnen doen voor steun. Ik realiseer me dat de sector reikhalzend uitkijkt naar de steun. De openstelling op 20 augustus is echter het hoogst haalbare vanuit de uitvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="68AD345C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regeling wordt in twee tranches opengesteld; de eerste loopt van 20 augustus 2026 tot en met 3 september 2026. Deze eerste openstelling ziet op de gestegen kosten met terugwerkende kracht in de periode 1 maart 2026 tot en met 30 juni 2026. De tweede openstelling in oktober richt zich op de periode 1 juli tot en met 30 september 2026. Op deze manier kunnen aanvragers eerder subsidie aanvragen en zo al steun krijgen voor de extra kosten die zij hebben moeten maken sinds begin maart 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="48206FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal uw Kamer na de afhandeling van de eerste openstellingstermijn informeren over de benutting van deze regeling. Ook zal de subsidieregeling geëvalueerd worden in het kader van de eindevaluatie van het EMFAF, waarin onder meer de doelmatigheid en doeltreffendheid onderzocht worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="03C8AE4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geleerde lessen kunnen worden meegenomen bij een volgende situatie die noopt tot de activatie van een crisismechanisme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00563F37" w:rsidP="00F77519" w:rsidRDefault="00563F37" w14:paraId="025BCB9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00563F37" w:rsidRDefault="00563F37" w14:paraId="7D683E9A" w14:textId="7C2CD9A9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03" w:rsidR="00AC5358">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00646A63">
-[...239 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00563F37" w:rsidP="00563F37" w:rsidRDefault="00563F37" w14:paraId="20B2B64E" w14:textId="347E6B05">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00563F37" w:rsidP="00F77519" w:rsidRDefault="00563F37" w14:paraId="27E1E8F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="00AC5358" w:rsidP="00F77519" w:rsidRDefault="00AC5358" w14:paraId="23368A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00144B73" w:rsidR="00144B73" w:rsidSect="00D604B3">
-[...6 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00E60B03" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7E5D5139" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E60B03" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07FBA286" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB">
+    <w:p w14:paraId="58955A64" w14:textId="77777777" w:rsidR="006F4330" w:rsidRDefault="006F4330" w:rsidP="00AC5358">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9699C3" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79DB1286" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB">
+    <w:p w14:paraId="0D9A687C" w14:textId="77777777" w:rsidR="006F4330" w:rsidRDefault="006F4330" w:rsidP="00AC5358">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64628FAB" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...48 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FE29601" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3D85194D" w14:textId="77777777" w:rsidR="00AC5358" w:rsidRPr="00AC5358" w:rsidRDefault="00AC5358" w:rsidP="00AC5358">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5BA49084" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="49B554FA" w14:textId="77777777" w:rsidR="00AC5358" w:rsidRPr="00AC5358" w:rsidRDefault="00AC5358" w:rsidP="00AC5358">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="53490F2A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37B91361" w14:textId="77777777" w:rsidR="00AC5358" w:rsidRPr="00AC5358" w:rsidRDefault="00AC5358" w:rsidP="00AC5358">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75668D0A" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB">
+    <w:p w14:paraId="4FE03D96" w14:textId="77777777" w:rsidR="006F4330" w:rsidRDefault="006F4330" w:rsidP="00AC5358">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3DBDC7" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6594D7A0" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB">
+    <w:p w14:paraId="0045CC1A" w14:textId="77777777" w:rsidR="006F4330" w:rsidRDefault="006F4330" w:rsidP="00AC5358">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A20FEED" w14:textId="77777777" w:rsidR="00784DEB" w:rsidRDefault="00784DEB"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="287AE48B" w14:textId="71D5AF29" w:rsidR="00D94643" w:rsidRPr="00D94643" w:rsidRDefault="00D94643">
+    <w:p w14:paraId="04780AD6" w14:textId="77777777" w:rsidR="00AC5358" w:rsidRPr="00E60B03" w:rsidRDefault="00AC5358">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E60B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief ‘Openstelling energie-efficiëntieregeling voor de visserij- en schelpdiersector’ van 30 juni jl. (Kamerstuk nummer:2026Z14982</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...113 lines deleted...]
-  <w:p w14:paraId="713E506E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="559DB5F8" w14:textId="77777777" w:rsidR="00AC5358" w:rsidRPr="00AC5358" w:rsidRDefault="00AC5358" w:rsidP="00AC5358">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...559 lines deleted...]
-  <w:p w14:paraId="353340B3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1EA30F92" w14:textId="77777777" w:rsidR="00AC5358" w:rsidRPr="00AC5358" w:rsidRDefault="00AC5358" w:rsidP="00AC5358">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D62B811" w14:textId="77777777" w:rsidR="00AC5358" w:rsidRPr="00AC5358" w:rsidRDefault="00AC5358" w:rsidP="00AC5358">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...637 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00AC5358"/>
+    <w:rsid w:val="00344F5D"/>
+    <w:rsid w:val="00376818"/>
+    <w:rsid w:val="00563F37"/>
+    <w:rsid w:val="006F4330"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0088173F"/>
+    <w:rsid w:val="0089499F"/>
+    <w:rsid w:val="00946297"/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rsid w:val="00E60B03"/>
+    <w:rsid w:val="00E64928"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6CA4D19D"/>
+  <w14:docId w14:val="4C00B1F9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2569CC9D-78AF-4C3D-8206-C8F1432E76B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3948,74 +868,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4164,1152 +1085,1016 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AC5358"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AC5358"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AC5358"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AC5358"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AC5358"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AC5358"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC5358"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00AC5358"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...38 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...34 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D94643"/>
+    <w:rsid w:val="00AC5358"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC5358"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC5358"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC5358"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4307</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>806</ap:Words>
+  <ap:Characters>4436</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
+  <ap:Lines>36</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5080</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5232</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>