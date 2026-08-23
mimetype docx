--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,3668 +1,1039 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00176E68" w:rsidP="007426AA" w:rsidRDefault="00176E68" w14:paraId="58D259C3" w14:textId="77777777">
-[...163 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00B7019B" w:rsidP="00B7019B" w:rsidRDefault="00026B1E" w14:paraId="35DE39EC" w14:textId="54E37413">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B" w:rsidR="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001279B7">
-[...38 lines deleted...]
-      <w:r w:rsidR="00D9215A">
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>252</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B" w:rsidR="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B" w:rsidR="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomstvisie agrarische sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00B7019B" w14:paraId="7E7F55A7" w14:textId="0A3DAB83">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B" w:rsidR="00026B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>225</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00B7019B" w:rsidP="00B7019B" w:rsidRDefault="00B7019B" w14:paraId="6C2FDE27" w14:textId="50661137">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00B7019B" w:rsidP="00B7019B" w:rsidRDefault="00B7019B" w14:paraId="3FBBBDC2" w14:textId="149C96EC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="5966ECB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="73EF717D" w14:textId="7605D91C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Kamerdebat over de samenhangende aanpak landbouw, natuur en stikstof van woensdag 1 juli jl. heb ik aan het lid Dassen toegezegd aan te geven hoe ik verschillende mogelijkheden voor ketenafspraken bezie en mijn standpunt ten aanzien van prijsafspraken nader toe te lichten. Met deze brief doe ik die toezegging gestand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="43E1BAC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="45C638C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In algemene zin komen prijzen voor landbouwgoederen en voedselproducten tussen ketenpartijen tot stand via het economisch verkeer van vraag en aanbod. Nederlandse agrarische bedrijven, hun toeleveranciers en afnemers opereren in een internationaal speelveld en op de interne markt van de Europese Unie. Marktpartijen moeten zich daarbij houden aan geldende mededingingsregels waarop toezicht wordt gehouden door de Autoriteit Consument &amp; Markt (ACM). De ACM is een onafhankelijke toezichthouder die zich sterk maakt voor goed werkende markten voor mensen en bedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="607D331C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="3E1EACF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De achtergrond van uw vraag ziet op de mogelijkheid om prijsafspraken in de keten te maken over meerkosten voor duurzamer geproduceerde landbouwproducten. Samenwerking tussen ketenpartijen biedt de mogelijkheid om een meerprijs te krijgen. In de Agro-Nutri Monitor geeft de ACM aan dat agrariërs die onder een duurzaamheidskeurmerk produceren voor deze meerkosten veelal een vergoeding ontvangen. Echter geeft zes op de tien agrariërs aan dat deze aanvullende vergoeding niet volledig dekkend is. Daarnaast blijkt uit de monitor dat afgelopen periode voor biologische boeren de meerkosten niet altijd meer worden vergoed uit de verkoopprijs en de gestegen productiekosten hierin een rol spelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D17592">
-[...16 lines deleted...]
-      <w:r w:rsidR="00D9215A">
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="39DD3F04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="77C74F65" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er zijn niettemin diverse mogelijkheden om in de markt een meerprijs voor duurzame productie te realiseren. Zo biedt samenwerking tussen primaire producenten voordelen, door verlaging van kosten en versterking van de onderhandelingspositie ten opzichte van afnemers. Ook de ACM constateert dat samenwerking verder versterkt kan worden, niet alleen binnen een producentenorganisatie, maar ook tussen producentenorganisaties in Unies van Producentenorganisaties of andere verbanden van samenwerking tussen agrariërs zoals in coöperatieverband.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E92117">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E92117">
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="343DD8D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="43B39EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd zijn andere instrumenten beschikbaar die het onder bepaalde voorwaarden mogelijk maken op bovenwettelijke basis vrijwillige prijsafspraken tussen een primaire producent en haar afnemers te maken. In dat kader is uw Kamer geïnformeerd dat artikel 210 bis van de GMO-verordening (Verordening (EU) nr. 1308/2013) een belangrijke uitzondering vormt op het Europese mededingingsrecht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="5CE67026" w14:textId="3BA50295">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitzondering geldt voor afspraken tussen of met landbouwproducenten, die gericht zijn op het bereiken van duurzaamheidsnormen die verder gaan dan de wettelijke normen van de EU en/of lidstaten, mits deze afspraken onmisbaar zijn voor het behalen van die hogere norm. In dat geval zijn de afspraken toegestaan zonder dat voorafgaande goedkeuring noodzakelijk is. De Europese Commissie publiceerde op 7 december 2023 in zogenoemde richtsnoeren meer informatie over de toepassingsmogelijkheden van dit nieuwe artikel. De ACM biedt hierin actief zowel gevraagd als ongevraagd advies en ondersteunt marktpartijen met kennis over de mogelijkheden, bijvoorbeeld in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de Leidraad Samenwerking Landbouwers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is aan ketenpartijen zelf om de afweging te maken om dergelijke afspraken te maken of andere oplossingen te vinden voor het maken van afspraken met leveranciers. Doelstellingen kunnen bijvoorbeeld ook worden bereikt via private labels of keurmerken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="0F695CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="58188173" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast deze verruimde mogelijkheden tot prijsafspraken blijft het van belang om te werken aan een grotere vraag naar duurzame producten. Specifiek voor de biologische landbouw verwacht ik dat ketenpartijen uiterlijk 1 april 2027 afspraken maken voor de groei van de vraag naar biologische producten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D9215A">
-[...476 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="3F2B0619" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="7095C771" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een goed verdienvermogen voor agrarisch ondernemers is een belangrijk punt voor het kabinet. Het kabinet heeft daarom expliciet aandacht voor de rol van ketenpartijen. Ik vertrouw erop dat ketenpartijen hun verantwoordelijkheid nemen om de markt voor duurzaam geproduceerd voedsel te vergroten. Tegelijkertijd werk ik, zoals aangekondigd in de brief ‘Weer ruimte voor boer, natuur en bouw’, aan een aanpak rondom Uitgebreide Keten Verantwoordelijkheid, waar ik uw Kamer in het najaar verder over zal informeren. Ik zal in mijn nadere uitwerking ook de mogelijkheden van afspraken onder artikel 201bis betrekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="3D113C80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="594ADD7B" w14:textId="034050E2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot, via deze weg informeer ik u namens de staatssecretaris van LVVN over de motie van de leden Ouwehand en Grinwis (Kamerstuk 36800-XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B" w:rsidR="00C33270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">61) waarbij toegezegd is u voor de zomer te informeren over de vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="281F8F80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="5DD0F6D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is meer tijd nodig voor een zorgvuldig gesprek met de betrokken partijen en het kabinet zal na de zomer u hier nader over informeren terugkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="349A920A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00B7019B" w:rsidP="00B7019B" w:rsidRDefault="00B7019B" w14:paraId="2ED8FDB8" w14:textId="2E3AFB38">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000752D6">
-[...10 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="00C366FF" w:rsidP="00B7019B" w:rsidRDefault="00C366FF" w14:paraId="2492DA2A" w14:textId="360AB0D5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B" w:rsidR="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B7019B" w:rsidR="006F53E6" w:rsidP="00B7019B" w:rsidRDefault="006F53E6" w14:paraId="0C7DDCE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B7019B" w:rsidR="006F53E6" w:rsidSect="002C1E42">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52F9DF1F" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F">
+    <w:p w14:paraId="093787DC" w14:textId="77777777" w:rsidR="00CE4B7A" w:rsidRDefault="00CE4B7A" w:rsidP="00C366FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F19582" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B2406F9" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F">
+    <w:p w14:paraId="38086554" w14:textId="77777777" w:rsidR="00CE4B7A" w:rsidRDefault="00CE4B7A" w:rsidP="00C366FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002C3AA1" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34782EE4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1E308066" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00C366FF" w:rsidRDefault="00C366FF" w:rsidP="00C366FF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="0E075BD6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="22D18AD5" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00C366FF" w:rsidRDefault="00C366FF" w:rsidP="00C366FF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B5AE1B4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C46B51D" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00C366FF" w:rsidRDefault="00C366FF" w:rsidP="00C366FF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3136B837" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F">
+    <w:p w14:paraId="5BB4C29E" w14:textId="77777777" w:rsidR="00CE4B7A" w:rsidRDefault="00CE4B7A" w:rsidP="00C366FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B45D1A0" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50A130D2" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F">
+    <w:p w14:paraId="19DE010B" w14:textId="77777777" w:rsidR="00CE4B7A" w:rsidRDefault="00CE4B7A" w:rsidP="00C366FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DAB8FC" w14:textId="77777777" w:rsidR="00940B3F" w:rsidRDefault="00940B3F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="33483142" w14:textId="6E099C5B" w:rsidR="00623185" w:rsidRDefault="00623185">
+    <w:p w14:paraId="57487C47" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00B7019B" w:rsidRDefault="00C366FF" w:rsidP="00B7019B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00623185">
+        <w:r w:rsidRPr="00B7019B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Agro-</w:t>
+          <w:t>Agro-Nutri Monitor: prijsvorming en obstakels voor verduurzaming | ACM</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00623185">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="12D49327" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00B7019B" w:rsidRDefault="00C366FF" w:rsidP="00B7019B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00B7019B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...29 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Winstgevendheid biologische boeren onder druk, ACM adviseert pakket maatregelen | ACM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="62A0F261" w14:textId="77777777" w:rsidR="008F41DF" w:rsidRDefault="008F41DF" w:rsidP="008F41DF">
+    <w:p w14:paraId="001DED1A" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00B7019B" w:rsidRDefault="00C366FF" w:rsidP="00B7019B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>nr. 12</w:t>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35 247 nr. 12</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1047B8A2" w14:textId="079A3DC7" w:rsidR="007824AC" w:rsidRDefault="007824AC">
+    <w:p w14:paraId="171DBF30" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00B7019B" w:rsidRDefault="00C366FF" w:rsidP="00B7019B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="007824AC">
+        <w:r w:rsidRPr="00B7019B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Leidraad samenwerking landbouwers vernieuwd voor duurzaamheidsinitiatieven | ACM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4A3F1445" w14:textId="496E7108" w:rsidR="00031E5D" w:rsidRDefault="00031E5D">
+    <w:p w14:paraId="6B3C4584" w14:textId="100C1BD5" w:rsidR="00C366FF" w:rsidRPr="00B7019B" w:rsidRDefault="00C366FF" w:rsidP="00B7019B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7019B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>36800-XIV-87</w:t>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800-XIV</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33270" w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7019B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>87</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="437DB844" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="2D9F25F9" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00C366FF" w:rsidRDefault="00C366FF" w:rsidP="00C366FF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...535 lines deleted...]
-  <w:p w14:paraId="7C2142C9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="57D89B0B" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00C366FF" w:rsidRDefault="00C366FF" w:rsidP="00C366FF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CA27C2D" w14:textId="77777777" w:rsidR="00C366FF" w:rsidRPr="00C366FF" w:rsidRDefault="00C366FF" w:rsidP="00C366FF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...629 lines deleted...]
-    <w:rsid w:val="00FF30FC"/>
+    <w:rsidRoot w:val="00C366FF"/>
+    <w:rsid w:val="00026B1E"/>
+    <w:rsid w:val="0010062F"/>
+    <w:rsid w:val="001E1C88"/>
+    <w:rsid w:val="002C1E42"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00B7019B"/>
+    <w:rsid w:val="00C33270"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rsid w:val="00CE4B7A"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="431AADB8"/>
+  <w14:docId w14:val="05CC1123"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A0D62389-5B74-41AF-92A9-F6B507F803AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3684,74 +1055,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3900,1169 +1272,1019 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C366FF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C366FF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C366FF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C366FF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C366FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C366FF"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00C366FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...14 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00623185"/>
+    <w:rsid w:val="00C366FF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00C366FF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00623185"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00C366FF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...55 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C366FF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B7019B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/publicaties/leidraad-samenwerking-landbouwers-vernieuwd-voor-duurzaamheidsinitiatieven" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/publicaties/winstgevendheid-biologische-boeren-onder-druk-acm-adviseert-pakket-maatregelen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/concurrentie-en-marktwerking/toezicht-op-concurrentie-en-marktwerking/agro-nutri-monitor-prijsvorming-en-obstakels-voor-verduurzaming" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4134</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>779</ap:Words>
+  <ap:Characters>4288</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4876</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5057</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>