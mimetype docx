--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,3132 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00840244" w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="74099C6A" w14:textId="63080AD7">
-[...31 lines deleted...]
-      <w:r w:rsidDel="00A652C9">
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00876FD8" w:rsidRDefault="00ED01B7" w14:paraId="09A08939" w14:textId="7854B916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00876FD8" w:rsidP="00876FD8" w:rsidRDefault="00876FD8" w14:paraId="2161515B" w14:textId="0553BBB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>239</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Stimulering duurzame energieproductie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00876FD8" w:rsidP="004474D9" w:rsidRDefault="00876FD8" w14:paraId="72ED6A88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00ED01B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>721</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00876FD8" w:rsidP="00EA4CEC" w:rsidRDefault="00876FD8" w14:paraId="17841C58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00876FD8" w:rsidP="00EA4CEC" w:rsidRDefault="00876FD8" w14:paraId="035C1B23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="5929C1FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="1CE04AA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland staat voor een enorme opgave: de transitie naar een toekomstbestendig energiesysteem. In die opgave werkt Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidDel="00A652C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A652C9">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duurzame, betrouwbare en beschikbare energie, die voor iedereen betaalbaar is en waarbij we minder afhankelijk worden van buitenlandse bronnen. Het Rijk neemt in de energietransitie het voortouw door het nationale energiesysteem ingrijpend uit te breiden, zodat woningen, bedrijven en voorzieningen voldoende duurzame energie hebben. Hiervoor versterken we het elektriciteitsnet, bouwen we een landelijk waterstofnetwerk, leggen we leidingen aan om CO₂ af te voeren en realiseren we infrastructuur voor windenergie op zee. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Rijk stelt de kaders, coördineert de uitvoering, opereert als bevoegd gezag voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationale e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nergieprojecten en zorgt voor de benodigde landelijke wet- en regelgeving. Netbeheerders, provincies, gemeenten, waterschappen, bedrijven en andere partners dragen bij aan de realisatie, elk binnen hun eigen verantwoordelijkheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="639C3FFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De energietransitie is geen gemakkelijke opgave: zo is er een te kort aan personeel voor het uitvoeren van projecten en is er niet altijd voldoende geld voor alle nodige investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidDel="00FE6482">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De schaarse ruimte in Nederland en claims van andere belangrijke opgaven zoals woningbouw, landbouw, natuur en wegen en spoorwegen en werelderfgoed stellen ons hiernaast dagelijks voor moeilijke afwegingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mijn inzet hierbij is gericht op een evenwichtige belangenafweging met voldoende draagvlak in de regio, zonder de snelheid te verliezen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6B342E82">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00840244" w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="47C82D0F" w14:textId="77777777">
-[...63 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="7C4F682E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanleg van de benodigde nationale energie-infrastructuur is in volle gang. De groei in aanbod en vraag naar energie vertaalt zich naar nieuwe projecten. Zo worden op dit moment door heel het land honderden essentiële energieprojecten uitgevoerd. Voor drieënveertig van dit soort projecten die in de projectprocedure zitten, treedt het Rijk op als bevoegd gezag. Hierin pakt het Rijk regie op de locatiekeuze en benodigde vergunningen voor éénentwintig hoogspannings-, negen waterstof-, zes gas- en zeven CCS-projecten. Al deze drieënveertig projecten zijn van belang voor het nationale energiesysteem en kennen grote provincie-overstijgende of politiek-bestuurlijke uitdagingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast deze nationale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">energieprojecten faciliteert het Rijk ook gemeenten en provincies bij projecten van nationaal of regionaal belang via de projectenaanpak netcongestie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de recent aan uw Kamer gestuurde brief over netcongestie heb ik u geïnformeerd hoe het Rijk netcongestie aanpakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="0D5CB16A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...172 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Overzicht resultaten</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Deze brief gaat in op de voortgang van nationale energie-infrastructuurprojecten. De afgelopen periode zijn verschillende mijlpalen behaald. Concrete voorbeelden zijn:  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="34AD61B1" w14:textId="77777777">
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00ED01B7" w:rsidRDefault="00ED01B7" w14:paraId="380ED6FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Waterstof: in mei is het eerste deel van het landelijke waterstofnetwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgeleverd. Met de oplevering van de 32 kilometer lange pijpleiding is een belangrijke mijlpaal bereikt in de ontwikkeling van de Nederlandse en Europese waterstofinfrastructuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidDel="00FC6FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E27BF">
-[...11 lines deleted...]
-      <w:r w:rsidDel="00FC6FC1">
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004306D3" w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="7A89932C" w14:textId="77777777">
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00ED01B7" w:rsidRDefault="00ED01B7" w14:paraId="2C5AC3EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1F35BFFE">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F35BFFE">
-        <w:rPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="063545CA">
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>-afvang, -transport en -opslag (CCS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="063545CA">
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: De aanleg van het CCS-netwerk is in volle gang: op land is zo’n 30 kilometer pijpleiding in de grond gerealiseerd. In de Noordzee is meer dan 20 kilometer offshore-pijpleiding op de zeebodem aangelegd. Op de Maasvlakte worden de eerste gebouwen bij het compressorstation vanaf medio 2026 opgeleverd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C0197F" w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="0ADFF0F4" w14:textId="77777777">
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00ED01B7" w:rsidRDefault="00ED01B7" w14:paraId="311AA23A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Wind op Zee: Windpark ‘Ecowende’ in windenergiegebied Hollandse Kust wordt gefaseerd in gebruik genomen en is komend najaar operationeel. Hiermee levert de realisatie van het windpark 760 megawatt extra groene energie aan Nederland. De Kamer is op 12 juni 2026 geïnformeerd over de definitieve tenderregelingen voor IJmuiden Ver Gamma-A en Gamma-B, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000E30DA">
-[...30 lines deleted...]
-    <w:p w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="4C2B7EC1" w14:textId="77777777">
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beide goed voor 1 gigawatt (GW). Dit is gepubliceerd in de Staatscourant op 18 juni 2026. De tender loopt van 26 november tot en met 10 december 2026. Voor Nederwiek en Doordewind zijn de kavelbesluiten in voorbereiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="65CE6A14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="3BAAA235" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00ED01B7" w:rsidRDefault="00ED01B7" w14:paraId="3AC86765" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Om de kabinetsvisie van 40GW te realiseren zijn in aanvulling op de bestaande routekaart van 23 GW plannen in ontwikkeling voor de doorgroei naar 30GW aan windenergie vermogen op zee. Dit is al een uitdagende zoektocht, met de huidige kaders is ruimte voor aanlanding van deze windenergie immers schaars. Van de beschikbare locaties maken we zo goed mogelijk gebruik. Voor de doorgroei van 30-40 GW windenergie op zee start een studietraject, waarbij ook met andere kaders gekeken gaat worden naar de mogelijkheden voor verdere doorgroei. Uit het Nationaal Plan Energiesysteem blijkt namelijk dat Nederland deze stroom nodig zal hebben, maar dan niet alleen aan de kust. Al ruim voor we bij 40GW zijn zal diepe aanlanding een belangrijk vraagstuk worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="1C1D9AE8" w14:textId="77777777">
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="35335746" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="36CC6CFB" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00ED01B7" w:rsidRDefault="00ED01B7" w14:paraId="0DA7DA25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor aanlanding in de kustregio heeft Ontwerpprogramma Verbindingen Aanlanding Wind op Zee (VAWOZ) ter inzage gelegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="0035391D">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00B26F1D" w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="5B7DA396" w14:textId="77777777">
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In het ontwerpprogramma zijn vijf voorkeursalternatieven geïdentificeerd voor de aanlanding van energie uit de volgende generatie windparken. De locaties zijn verspreid over Noord-Holland, Zuid-Holland, Noord-Brabant en Zeeland. Na het verwerken van ontvangen reacties en het advies van de commissie MER, wordt eind dit jaar het programma definitief vastgesteld en starten begin 2027 naar verwachting projectprocedures voor de verdere ruimtelijke inpassing en vergunningverlening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00ED01B7" w:rsidRDefault="00ED01B7" w14:paraId="7B687C61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...90 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diepe Aanlandingen: Omdat het aantal geschikte locaties aan de kust beperkt is en de windenergie ook op andere plekken in het land nodig is, is onderzocht of aansluiting dieper landinwaarts mogelijk is. Uit dit onderzoek blijkt dat zowel in de fysieke ruimte als in het net de meest kansrijke regio's Gelderland, Noord-Brabant en Limburg zijn. Deze nieuwe landinwaartse vorm van aanlanden bevindt zich met deze voorverkenning in een vroege fase van onderzoek. Om daadwerkelijk tot realisatie van diepe aanlandingen te komen is nader onderzoek nodig. Daarom ga ik in het vervolgonderzoek verder in op potentiële routes en aansluitlocaties, waarbij de kansen en risico’s scherper in beeld gebracht zullen worden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF3D6B" w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="7DF9997D" w14:textId="77777777">
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00ED01B7" w:rsidRDefault="00ED01B7" w14:paraId="72788541" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoogspanning op Land: Er lopen momenteel vijftien ruimtelijke procedures voor elektriciteitsprojecten op land: vier opwaarderingen, vijf nieuwe stations en zes nieuwe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verbindingen (inclusief bijbehorende stations). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="46FC28B3">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In meerdere projecten speelt de vraag hoe deze in de buurt van werelderfgoed gebieden gerealiseerd kunnen worden. Om hier helderheid en oplossingen voor te bieden is, in samenwerking met het ministerie van OCW, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="46FC28B3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>een Landsdekkende Heritage Impact Assessment uitgevoerd</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="46FC28B3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00291F09" w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="6B82551B" w14:textId="77777777">
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="149CFDBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="65BED728" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="66F9C344">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De resultaten genoemd in deze brief zijn </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">maar een greep uit de projecten en procedures die de afgelopen tijd zijn uitgevoerd en de komende tijd gerealiseerd gaan worden. Door heel Nederland werken netbeheerders, gemeenten, provincies en bedrijven aan de uitbreiding en versterking van het energiesysteem. Dat betekent dat inwoners, bedrijven en overheden in vrijwel alle regio's de komende jaren te maken krijgen met de impact in hun persoonlijke leefomgeving door de voorbereiding en uitvoering van energieprojecten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A152E3" w:rsidP="00EA4CEC" w:rsidRDefault="00A152E3" w14:paraId="03507288" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="65510CC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00EA4CEC" w:rsidRDefault="00ED01B7" w14:paraId="7163C957" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In Bijlage 1 is </w:t>
       </w:r>
-      <w:r w:rsidRPr="66F9C344">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">een uitgebreidere toelichting </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">over </w:t>
       </w:r>
-      <w:r w:rsidRPr="66F9C344">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de voortgang van projecten opgenomen. Bijlage 2 tot en met 6 bevat de hoofdrapportage van de voorverkenning van de diepe aanlanding van elektriciteitsnetten vanaf windmolenparken op zee en bijbehorende stukken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="66F9C344">
-[...27 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het werk dat dagelijks door duizenden mensen in Nederland wordt verzet aan ons energiesysteem zetten we stappen in de goede richting. Ik zet me in om de benodigde infrastructuur zo snel en zorgvuldig mogelijk te realiseren, zodat Nederland minder afhankelijk wordt van het buitenland en de energietransitie succesvol kan worden doorgezet. De intensieve samenwerking met netbeheerders, provincies, gemeenten en andere partners blijft daarbij cruciaal om alle benodigde energie-infrastructuur tijdig te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00876FD8" w:rsidP="00876FD8" w:rsidRDefault="00ED01B7" w14:paraId="53624EAA" w14:textId="2DA96549">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00840244">
-[...54 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00876FD8" w:rsidRDefault="00ED01B7" w14:paraId="0503A164" w14:textId="68660A63">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8" w:rsidR="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Bat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="00ED01B7" w:rsidP="00876FD8" w:rsidRDefault="00ED01B7" w14:paraId="7753309F" w14:textId="673D2589">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00876FD8" w:rsidR="006F53E6" w:rsidP="00876FD8" w:rsidRDefault="006F53E6" w14:paraId="4D7D45E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00876FD8" w:rsidR="006F53E6" w:rsidSect="0004502B">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4034E9BB" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4">
+    <w:p w14:paraId="2FFFBF45" w14:textId="77777777" w:rsidR="0030232D" w:rsidRDefault="0030232D" w:rsidP="00ED01B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F7860C" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D99027A" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4">
+    <w:p w14:paraId="623BD798" w14:textId="77777777" w:rsidR="0030232D" w:rsidRDefault="0030232D" w:rsidP="00ED01B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1200D6EB" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...16 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2085A598" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="12D415E4" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00ED01B7" w:rsidRDefault="00ED01B7" w:rsidP="00ED01B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="33196550" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="756C5846" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00ED01B7" w:rsidRDefault="00ED01B7" w:rsidP="00ED01B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="70507B9C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38D8E140" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00ED01B7" w:rsidRDefault="00ED01B7" w:rsidP="00ED01B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1CF924" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4">
+    <w:p w14:paraId="3B9A1B1D" w14:textId="77777777" w:rsidR="0030232D" w:rsidRDefault="0030232D" w:rsidP="00ED01B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758EB26A" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="338909B9" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4">
+    <w:p w14:paraId="364CBF2F" w14:textId="77777777" w:rsidR="0030232D" w:rsidRDefault="0030232D" w:rsidP="00ED01B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B46D2F4" w14:textId="77777777" w:rsidR="007041B4" w:rsidRDefault="007041B4"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2753BF42" w14:textId="77777777" w:rsidR="00A152E3" w:rsidRPr="004B6B21" w:rsidRDefault="00A152E3" w:rsidP="00A152E3">
+    <w:p w14:paraId="15EA51B5" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00876FD8" w:rsidRDefault="00ED01B7" w:rsidP="00876FD8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6B21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B6B21">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
-        <w:r w:rsidRPr="66F9C344">
+        <w:r w:rsidRPr="00876FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Oplevering eerste deel van het landelijke waterstofnetwerk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="52DD08C3" w14:textId="77777777" w:rsidR="00A152E3" w:rsidRPr="004B6B21" w:rsidRDefault="00A152E3" w:rsidP="00A152E3">
+    <w:p w14:paraId="594D47F2" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00876FD8" w:rsidRDefault="00ED01B7" w:rsidP="00876FD8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B6B21">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B6B21">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
-        <w:r w:rsidRPr="66F9C344">
+        <w:r w:rsidRPr="00876FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>CO2-infrastructuur Porthos wordt realiteit - Porthos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="04A60D1D" w14:textId="77777777" w:rsidR="00A152E3" w:rsidRDefault="00A152E3" w:rsidP="00A152E3">
+    <w:p w14:paraId="04CDFBCA" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00876FD8" w:rsidRDefault="00ED01B7" w:rsidP="00876FD8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006A501D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006A501D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3">
-        <w:r w:rsidRPr="66F9C344">
+        <w:r w:rsidRPr="00876FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Ontwerpprogramma - VAWOZ (Ontwerp)programma</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7151D711" w14:textId="77777777" w:rsidR="00A152E3" w:rsidRPr="004B6B21" w:rsidRDefault="00A152E3" w:rsidP="00A152E3">
+    <w:p w14:paraId="6D4124EF" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00876FD8" w:rsidRDefault="00ED01B7" w:rsidP="00876FD8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004B6B21">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876FD8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001B0BD5">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00876FD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4">
-        <w:r w:rsidRPr="66F9C344">
+        <w:r w:rsidRPr="00876FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Uitbreiding hoogspanningsnet met aandacht voor werelderfgoed | RVO.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="7BD5A998" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="201D8BE6" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00ED01B7" w:rsidRDefault="00ED01B7" w:rsidP="00ED01B7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...15 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="5C83D83F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="38B9D730" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00ED01B7" w:rsidRDefault="00ED01B7" w:rsidP="00ED01B7">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="490BC08D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...417 lines deleted...]
-  <w:p w14:paraId="6D71A137" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="463ED9DB" w14:textId="77777777" w:rsidR="00ED01B7" w:rsidRPr="00ED01B7" w:rsidRDefault="00ED01B7" w:rsidP="00ED01B7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...986 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF07C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="668EC036"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EA266106">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
@@ -3194,911 +1217,228 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1266576517">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="325674822">
+  <w:num w:numId="1" w16cid:durableId="1261336780">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="499272564">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...654 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00ED01B7"/>
+    <w:rsid w:val="0004502B"/>
+    <w:rsid w:val="00051CBD"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="0030232D"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00876FD8"/>
+    <w:rsid w:val="00AE4356"/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="75159335"/>
+  <w14:docId w14:val="397CD44A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FEFF832B-A6E5-462B-A714-B4AD242F0EC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4120,74 +1460,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4336,1184 +1677,1004 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...16 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F976B0"/>
+    <w:rsid w:val="00ED01B7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED01B7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED01B7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED01B7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F976B0"/>
+    <w:rsid w:val="00876FD8"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...72 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/sites/default/files/2026-05/Ontwerpprogramma-VAWOZ-%28Ontwerp%29programma.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.porthosco2.nl/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hynetwork.nl/kennisbank/artikel/koning-willem-alexander-en-minister-van-veldhoven-openen-eerste-deel-van-het-landelijke-waterstofnetwerk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/onderwerpen/netcongestie/uitbreiding-hoogspanningsnet-en-werelderfgoed" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1202</ap:Words>
-  <ap:Characters>6614</ap:Characters>
+  <ap:Words>1236</ap:Words>
+  <ap:Characters>6800</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>56</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7801</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8020</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>