--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -7,1799 +7,1691 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="68E3FF24" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="4293B9D6" w14:textId="096D0306">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2513</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="3762FE9E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="144A1B4F" w14:textId="5B396488">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026Z12777</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="0DBFFB3F" w14:textId="77777777">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="752EEB27" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="7F2A5CED" w14:textId="233AADB5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3994">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Vijlbrief (Sociale Zaken en Werkgelegenheid) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="706D9C4F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="384D1A5D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. Klopt het dat in de Kamerbrief van 20 mei 2026 een aantal voorwaarden worden gesteld die in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="00F9308A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>overleg met de Pensioenakkoord-partijen zijn geformuleerd (transparantie, uitvoerbaarheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="72C7CDEF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>draagvlak)? Deze zijn toch veelal niet in harde cijfers te kwantificeren? Hoe rijmt u dit met de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="763445AE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>analysemethode van De Nederlandsche Bank (DNB)?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="4E621354" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="238C65BE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord 1: Reeds in de eerder met de kamer gedeelde brieven over dit thema </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden een aantal randvoorwaarden gesteld waaraan additionele koopkrachtvarianten moeten voldoen. Een aantal van deze randvoorwaarden gaan over elementen die te kwantificeren zijn zoals ex-ante herverdeling en de effecten op koopkracht, andere zijn meer kwalitatief van aard zoals uitlegbaarheid en uitvoerbaarheid. De DNB-analyse gaat over de kwantificeerbare elementen in de randvoorwaarden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="5C27F6E6" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F54B53" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="0437BD56" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>'Analyses van additionele koopkracht instrumenten'</w:t>
-[...292 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Klopt het dat in de Kamerbrief wordt gesteld dat; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+        <w:t>‘Eerder perspectief op een koopkrachtig pensioen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>‘Eerder perspectief op een koopkrachtig pensioen</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+        <w:t xml:space="preserve">kan op verschillende manieren worden geïnterpreteerd’? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u het eens dat enkel het streven om het</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">kan op verschillende manieren worden geïnterpreteerd’? </w:t>
-[...8 lines deleted...]
-        <w:t>Bent u het eens dat enkel het streven om het</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>koopkrachtniveau te behouden daadwerkelijk invulling geeft aan een koopkrachtig pensioen? Welke</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>koopkrachtniveau te behouden daadwerkelijk invulling geeft aan een koopkrachtig pensioen? Welke</w:t>
+        <w:t>harde maatstaven en normen hanteert u voor de interpretatie dat een pensioenfonds genoeg heeft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>harde maatstaven en normen hanteert u voor de interpretatie dat een pensioenfonds genoeg heeft</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F54B53">
+        <w:t>gedaan wanneer zij ernaar streeft het koopkrachtverlies of de koopkrachtwinst te verlagen of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>respectievelijk verhogen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="69672F4E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="368EC3D7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 2: In de bijlage bij de brief wordt weergegeven dat e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erder perspectief op een koopkrachtig pensioen op verschillende manieren </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ingevuld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Zo kan een pensioenfonds ernaar streven om het koopkrachtniveau te behouden: de uitkeringen volgen dan zoveel mogelijk het patroon van de jaarlijkse gerealiseerde inflatie. Anderzijds kan het doel van een pensioenfonds ook zijn om de mate van koopkracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verlies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of koopkracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">winst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>te verlagen respectievelijk verhogen. Dit draait om de kans en omvang van verlaging respectievelijk verhoging in reële uitkeringen in enig jaar te verbeteren.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="1DFBD64A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="61589DC9" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben het dus niet zonder meer eens met de interpretatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073200">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enkel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het streven om het</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>gedaan wanneer zij ernaar streeft het koopkrachtverlies of de koopkrachtwinst te verlagen of</w:t>
-[...224 lines deleted...]
-      <w:r>
+        <w:t>koopkrachtniveau te behouden daadwerkelijk invulling geeft aan een koopkrachtig pensioen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Er moet ook een afweging worden gemaakt tussen het jaar-op-jaar kunnen volgen van de inflatie tegenover op de lange termijn een hogere uitkering te kunnen bieden waarbij het patroon van de feitelijke inflatie minder goed wordt gevolgd dan de jaar-op-jaar-ontwikkeling. Elke doelstelling kent hierbij haar eigen afruilen. Zo zou bijvoorbeeld de doelstelling om het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zo goed mogelijk jaar-op-jaar volgen van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00641A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inflatie-ontwikkeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00641A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de praktijk tot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gevolg kunnen hebben dat de initiële startuitkering voor gepensioneerden lager moet zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="1FAA1E1C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="5C51D5D6" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...255 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Klopt het dat in de lijst met randvoorwaarden wordt gesteld dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+        <w:t>‘De varianten hebben een</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="4A855F63" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>‘De varianten hebben een</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00785FB9">
+        <w:t>substantiële impact op de koopkracht van deelnemers. Er wordt in kaart gebracht in welke mate de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="79A94156" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>substantiële impact op de koopkracht van deelnemers. Er wordt in kaart gebracht in welke mate de</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>variant of de combinatie van varianten ervoor zorgt dat de uitkering de feitelijke inflatie beter kan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6D3C816B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>variant of de combinatie van varianten ervoor zorgt dat de uitkering de feitelijke inflatie beter kan</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+        <w:t xml:space="preserve">volgen ten opzichte van het wettelijk beschikbare koopkracht instrumentarium.'? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Was dit eerder niet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>een doelstelling van de Wet toekomst pensioenen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) en het onderzoek naar de alternatieve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="453DC568" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>koopkrachtinstrumenten en kan u ons het verschil uitleggen tussen een randvoorwaarde en een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doelstelling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6DCAF108" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="1D8DC056" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 3: De doelstelling eerder perspectief op een koopkrachtig pensioen is een doelstelling van de Wet toekomst pensioenen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) en heeft betrekking op de stijging van de pensioenuitkering. Eén van de randvoorwaarden om de additionele koopkrachtinstrumenten te beoordelen is: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De varianten hebben een substantiële impact op de koopkracht van deelnemers. Er wordt in kaart gebracht in welke mate de variant of de combinatie van varianten ervoor zorgt dat de uitkering de feitelijke inflatie beter kan volgen ten opzichte van het wettelijk beschikbare koopkrachtinstrumentarium.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” Dit is dus additioneel op het koopkrachtinstrumentarium dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">al biedt, waarbij geldt dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reeds meer perspectief biedt op een koopkrachtig pensioen ten opzichte van het oude pensioenstelsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6218639B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="5CB20C45" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">volgen ten opzichte van het wettelijk beschikbare koopkracht instrumentarium.'? </w:t>
-[...144 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Waar blijkt uit dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">‘De nieuwe premieovereenkomsten uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>‘De nieuwe premieovereenkomsten uit de Wtp middels de basisvariant reeds meer</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+        <w:t xml:space="preserve"> middels de basisvariant reeds meer</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>perspectief bieden op een koopkrachtig pensioen dan het oude stelsel’?</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...76 lines deleted...]
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="152D7CED" w14:textId="5348B856">
+        <w:t>perspectief bieden op een koopkrachtig pensioen dan het oude stelsel’?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="358DA08A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00785FB9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="15549013" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord 4: Uit de analyse blijkt dat de basisvarianten een geringer koopkrachtverlies kennen dan een zuivere DC-variant met een regeling zonder solidariteitsreserve. Dit resultaat doet daarmee niks af aan eerdere analyses van DNB over de transitie effecten bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Netspar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tijdens het wetstraject van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die lieten zien dat het nieuwe pensioenstelsel eerder perspectief biedt op een koopkrachtig pensioen ten opzichte van het oude pensioenstelsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6827D662" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="5B585141" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>‘Er zal altijd een afruil zijn tussen het beter volgen</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Het klopt toch dat in de Kamerbief wordt gesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+        <w:t>‘Er zal altijd een afruil zijn tussen het beter volgen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>van de feitelijke inflatie en meer beleggingsrisico, een lagere startuitkering of meer herverdeling (met</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00785FB9">
+        <w:t>van de feitelijke inflatie en meer beleggingsrisico, een lagere startuitkering of meer herverdeling (met</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>jezelf of met anderen).’</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+        <w:t>jezelf of met anderen).’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>? Gaat dit ook op wanneer er afruil mogelijk wordt gemaakt met de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>solidariteitsreserve?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="66321AC7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006050EA" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="2B3A4146" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord 5: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006050EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006050EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>amerbrief wordt weergegeven dat er geen sprake is van een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zogeheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006050EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DA4F083">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>free lunch’</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5D69">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006050EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Er </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zal</w:t>
       </w:r>
       <w:r w:rsidRPr="006050EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> altijd </w:t>
       </w:r>
       <w:r w:rsidRPr="006050EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>een afruil zijn tussen het beter volgen van de feitelijke inflatie en meer beleggingsrisico, een lagere startuitkering of meer herverdeling (met jezelf of met andere</w:t>
       </w:r>
-      <w:r w:rsidR="00E91BD2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> deelnemers binnen het collectief</w:t>
       </w:r>
       <w:r w:rsidRPr="006050EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>). Deze afruil blijft bestaan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006050EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ook als </w:t>
       </w:r>
-      <w:r w:rsidR="004C5D69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">bijvoorbeeld </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">bijvoorbeeld meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006050EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">meer </w:t>
+        <w:t>herverdeling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaatsvindt via de</w:t>
       </w:r>
       <w:r w:rsidRPr="006050EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>herverdeling</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> solidariteitsreserve. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="7FAE19B4" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="07219580" w14:textId="4AF54791">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="74E6F35E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="5B134E4A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6. De varianten en analyse van de alternatieve koopkrachtinstrumenten zijn toch door DNB in overleg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -1814,128 +1706,128 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>met de experts vastgesteld? Waren de experts het in alle gevallen eens met de gekozen modellen en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aannames van DNB?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="3F6BFBA3" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00384DF9" w:rsidP="00384DF9" w:rsidRDefault="00384DF9" w14:paraId="4F50F590" w14:textId="77777777">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="0EAF5184" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="76D6E641" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 6: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00384DF9" w:rsidP="00384DF9" w:rsidRDefault="00384DF9" w14:paraId="6FE9633C" w14:textId="61F093E9">
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="2D4C3962" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidR="00E91BD2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>inisterie van Sociale Zaken</w:t>
       </w:r>
-      <w:r w:rsidR="00B75FD7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Werkgelegenheid</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> heeft DNB verzocht de koopkrachtinstrumenten kwantitatief door te rekenen, waarbij is afgesproken zoveel mogelijk aan te sluiten bij de modellering in eerdere transitieberekeningen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1946,174 +1838,147 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> De opzet van de analyse, inclusief model en aannames, is vooraf afgestemd met experts. Gedurende het traject zijn aanvullende gesprekken met experts gevoerd, die hebben geleid tot nieuwe inzichten en aanvullende gevoeligheidsanalyses om de robuustheid van de uitkomsten te toetsen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast is een klankbordgroep </w:t>
       </w:r>
-      <w:r w:rsidR="00B75FD7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">van externe experts </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>betrokken, die ook bij eerdere doorrekeningen heeft geadviseerd. Dit draagt bij aan de vergelijkbaarheid en consistentie met eerdere analyses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">het </w:t>
-[...26 lines deleted...]
-        <w:t>ZW</w:t>
+        <w:t>het ministerie van SZW</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> als opdrachtgever is gedurende het traject nauw betrokken geweest bij de </w:t>
       </w:r>
-      <w:r w:rsidR="00E91BD2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verkenning</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED369D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00582380">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00384DF9" w:rsidRDefault="00384DF9" w14:paraId="6790F167" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="6085981F" w14:textId="619FF627">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6042427C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="68FD7FBD" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7. Het klopt toch dat in basisvariant 1 van DNB is gekozen voor een scenario waarin er onder andere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -2128,65 +1993,65 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>van wordt uitgegaan dat de onverwachte inflatie wordt gecompenseerd vanuit de solidariteitsreserve,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>terwijl geen enkel fonds hiervoor kiest op dit moment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="65634230" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="0D8D30BE" w14:textId="656738F9">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="601A56B1" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6D7CA6C1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 7: In de basisvariant wordt gekeken naar het koopkrachtinstrumentarium dat wettelijk mogelijk is. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD212F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -2255,65 +2120,65 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zo </w:t>
       </w:r>
       <w:r w:rsidRPr="009D177E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vorm te geven dat deze tot uitkeringen leidt wanneer de gerealiseerde inflatie hoger uitvalt dan de verwachte inflatie.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Waar het hier om gaat is dat er geen wettelijke beperking is om gebruik te maken van de koopkrachtinstrumenten in de basisvariant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="006B8F0D" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="7F6C9F4E" w14:textId="1C7753F7">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="62162DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="07EADCA5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8. Het klopt toch dat de solidariteitsreserve wordt gemaximeerd op 10%, terwijl de meeste fondsen dat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -2364,85 +2229,84 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>spreiding? Vindt u het, met het oog op het gat tussen theorie en werkelijkheid, verdedigbaar om op</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>basis van de basisvariant 1 de alternatieven af te serveren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="20079995" w14:textId="77777777">
-[...33 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="581F597E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="45B90F6A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>9. Het klopt toch dat in basisvariant 2, boven op de aannames van basisvariant 1, ook wordt uitgegaan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>van een projectierendement met een afslag van 2%? Er is toch geen enkel fonds dat kiest voor een</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
@@ -2456,192 +2320,102 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vaste afslag? Vindt u het, met het oog op het gat tussen theorie en werkelijkheid, verdedigbaar om op</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>basis van deze basisvariant de alternatieven af te serveren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="118013F9" w14:textId="77777777">
-[...140 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="66382ADC" w14:textId="2D2EE2A8">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="67912AC6" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="4722E2E5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord 8 en 9: Ik herken het beeld niet dat in de kwalitatieve en kwantitatieve analyse één van de koopkrachtvarianten niet gelijkwaardig in de overwegingen mee is genomen. In de analyse wordt elke variant op basis van dezelfde criteria gewogen ten opzichte van dezelfde basisvariant. Dit zorgt voor een gelijkwaardige weging van de verschillende varianten, wat leidt tot een betere vergelijkbaarheid van de verschillende instrumenten. Voor de basisvarianten geldt dat het de wettelijke kaders weergeeft waarbinnen sociale partners en pensioenfondsen reeds de ruimte hebben om beleid te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="2067336D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="322C93F9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>10. Bent u bereid een nieuwe analyse van DNB te vragen waarin een basisvariant wordt gekozen met</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -2653,86 +2427,126 @@
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>reële rekenvoorbeelden, zoals beschikbaar in het rapport ‘Sturen op een koopkrachtig pensioen’ van</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>drs. Henk Bets namens Actuarieel Adviesbureau Confident B.V. en het Wetenschappelijk Bureau</w:t>
+        <w:t xml:space="preserve">drs. Henk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> namens Actuarieel Adviesbureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Confident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V. en het Wetenschappelijk Bureau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>NSC? Indien nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="71B92680" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="003919D4" w:rsidR="00384DF9" w:rsidP="00384DF9" w:rsidRDefault="00384DF9" w14:paraId="2923BD8B" w14:textId="52C0017B">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="733573D9" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003919D4" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="64AA351B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 10: </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233199575" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
@@ -2754,69 +2568,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> heeft als input gediend voor de koopkrachtvariant ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00E652FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Meer beleggingsrisico door meer risicodeling’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en de auteur heeft ook meermaals commentaar gegeven op de uitkomsten van deze variant.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> en de auteur heeft ook meermaals commentaar gegeven op de uitkomsten van deze variant. Bovendien is de auteur als externe expert in diverse sessies betrokken. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarmee is voldoende de kennis uit dit rapport meegenomen in de analyses van DNB. </w:t>
       </w:r>
       <w:r w:rsidRPr="003919D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Momenteel kijkt de pensioensector naar de verschillende koopkrachtvarianten en zullen deze</w:t>
       </w:r>
       <w:r w:rsidRPr="003919D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2892,65 +2688,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="003919D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="4EF99A4C" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="09AE65E8" w14:textId="0DCB8D9F">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="70C42E96" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="313C3245" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>11. Klopt het dat u in de brief concludeert dat geen van de onderzochte varianten evident de voorkeur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -2962,106 +2758,125 @@
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verdient? Kunt u aangeven welk gewicht u in uw afweging heeft toegekend aan het realiseren van de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>oorspronkelijke Wtp-doelstelling van een koopkrachtiger pensioen, en waarom de substantiële</w:t>
+        <w:t xml:space="preserve">oorspronkelijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-doelstelling van een koopkrachtiger pensioen, en waarom de substantiële</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verbetering van koopkrachtbehoud in variant 5 niet tot een positieve beleidsmatige beoordeling heeft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>geleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="6BDD4DD0" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6D614B9E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003919D4" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="489EE256" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 11: </w:t>
       </w:r>
       <w:r w:rsidRPr="003919D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zoals ik heb aangegeven in de kamerbrief geldt b</w:t>
       </w:r>
@@ -3150,51 +2965,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verdient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="75CC2EBE" w14:textId="0FAC75CA">
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="125DD37D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>12. Waarom wordt de herverdeling in variant 5 als een minpunt aangewezen, terwijl in de brief wordt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -3222,112 +3037,103 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>‘herverdeling niet per definitie slecht hoeft te zijn en is afhankelijk van de redenen voor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>herverdeling en de uitlegbaarheid hiervan vooraf.’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="48D56267" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00103D5B" w:rsidR="00384DF9" w:rsidP="00384DF9" w:rsidRDefault="00384DF9" w14:paraId="190645BC" w14:textId="1EDFB535">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="34871882" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00103D5B" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="3DC4129C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 12: In de brief wordt in de variant ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00E652FC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Meer beleggingsrisico door meer risicodeling’</w:t>
       </w:r>
-      <w:r w:rsidR="00E91BD2">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">een afruil  tussen koopkrachtbehoud enerzijds en geen koopkrachtwinst en forse ex-ante herverdeling </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de feitelijke constatering gedaan dat in de bewuste variant sprake is vaneen afruil  tussen koopkrachtbehoud enerzijds en geen koopkrachtwinst en forse ex-ante herverdeling </w:t>
       </w:r>
       <w:r w:rsidRPr="00103D5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">van deelnemers boven de 45 jaar naar jongeren </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">anderzijds. </w:t>
       </w:r>
       <w:r w:rsidRPr="00103D5B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3358,85 +3164,105 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">beoordeling af van de onderliggende </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>redenen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D771B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, de omvang van de herverdeling en de mate waarin deze vooraf uitlegbaar is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="3DAAAB14" w14:textId="77777777">
-[...33 lines deleted...]
-        <w:t>13. Waarom acht u het verantwoord om (onderzoek naar) aanpassingen pas bij de evaluatie van de Wtp in</w:t>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="260ACD48" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="0771F822" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Waarom acht u het verantwoord om (onderzoek naar) aanpassingen pas bij de evaluatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2028 in gang te zetten, terwijl vrijwel alle pensioenfondsen vóór die tijd al zijn ingevaren en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3449,561 +3275,593 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>deelnemers dan niet kunnen profiteren van verbeteringen die nu bekend zijn en verder uitgewerkt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kunnen worden voor implementatie, direct na het invaren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="37BB9281" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="68DE7600" w14:textId="278E1ED5">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="3A48F3F0" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="1BC311E3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B59">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B59">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Uitvoeringspartijen in de pensioensector zullen de varianten toetsen op uitvoerbaarheid en uitlegbaarheid en de praktische uitwerking van deze varianten verder onderzoeken. Onder coördinatie van de Pensioenfederatie zal de pensioensector hier verder vorm aan geven binnen de genoemde randvoorwaarden in de brief. Om dit op een degelijke manier te doen is </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Uitvoeringspartijen in de pensioensector zullen de varianten toetsen op uitvoerbaarheid en uitlegbaarheid en de praktische uitwerking van deze varianten verder onderzoeken. Onder coördinatie van de Pensioenfederatie zal de pensioensector hier verder vorm aan geven binnen de genoemde randvoorwaarden in de brief. Om dit op een degelijke manier te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83B59">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">doen is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>voldoende</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B59">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> tijd nodig. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B59">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eén van de randvoorwaarden voor de additionele </w:t>
+        <w:t xml:space="preserve">Eén van de randvoorwaarden voor de additionele koopkrachtinstrumenten genoemd in de brief is dat de varianten niet mogen leiden tot vertraging van de pensioentransitie. Om die reden zouden de koopkrachtvarianten pas na de transitie in werking kunnen treden en zullen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00F83B59">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>de</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> uiteindelijke resultaten en aanbevelingen van de initiatieven uit de pensioensector worden meegenomen in de evaluatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F83B59">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uiteindelijke resultaten en aanbevelingen van de initiatieven uit de pensioensector worden meegenomen in de evaluatie van de Wtp.</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="4AF1F43D" w14:textId="049C07EB">
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F83B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="2591E0D2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="686AAA55" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>14. Het klopt toch dat in de Kamerbrief wordt voorgesteld ‘om de evaluatie en het aandragen van</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="3F33A6CC" w14:textId="77777777">
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="5F157B1C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>koopkrachtinstrumenten bij de sector neer te leggen omdat pensioenuitvoerders en de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="3B92A365" w14:textId="0737680E">
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="5620C127" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pensioenfederatie hiervoor het beste toegerust zijn’? Waarom wordt de bal bij deze organisaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00785FB9" w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="039337E1" w14:textId="77777777">
-[...22 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="67DF6850" w14:textId="457F8377">
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="419EE928" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neergelegd terwijl zij uitgesproken tegenstander zijn van alle aanpassingen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>? Is het niet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="08638444" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>beter deze evaluatie neer te leggen bij een meer onafhankelijke partij ofwel een groep bestaande uit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de oorspronkelijke expertgroep die de varianten in deze evaluatie bedacht heeft?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="5A33369C" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="009B652C" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="32F8D0BE" w14:textId="51549EB8">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6CD5EB48" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="65B02D67" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 14</w:t>
       </w:r>
       <w:r w:rsidRPr="008B052E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009B652C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ten eerste ben ik van mening dat </w:t>
       </w:r>
-      <w:r w:rsidR="009B652C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B052E" w:rsidR="009B652C">
+      <w:r w:rsidRPr="008B052E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>itvoeringspartijen in de pensioensector het best gepositioneerd</w:t>
       </w:r>
-      <w:r w:rsidR="009B652C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B052E" w:rsidR="009B652C">
+      <w:r w:rsidRPr="008B052E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> om de varianten en diverse denkbare modaliteiten te toetsen op uitvoerbaarheid en uitlegbaarheid in de praktijk.</w:t>
       </w:r>
-      <w:r w:rsidR="009B652C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daarnaast</w:t>
       </w:r>
-      <w:r w:rsidR="009B652C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B052E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> herken</w:t>
       </w:r>
-      <w:r w:rsidR="009B652C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ik</w:t>
       </w:r>
       <w:r w:rsidRPr="008B052E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> het beeld niet dat pensioenuitvoerders en de Pensioenfederatie tegenstander</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008B052E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zijn van aanpassingen van de Wtp in zijn algemeenheid. Aanpassingen aan de Wtp</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B652C">
+        <w:t xml:space="preserve"> zijn van aanpassingen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B052E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B052E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in zijn algemeenheid. Aanpassingen aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B052E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> gedurende deze transitieperiode</w:t>
       </w:r>
       <w:r w:rsidRPr="008B052E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> die de transitie ondersteunen kunnen juist op steun vanuit de pensioensector rekenen.</w:t>
       </w:r>
-      <w:r w:rsidR="009B652C">
-[...91 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="276D24F4" w14:textId="039D690C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De pensioensector geeft daarbij evenwel aan dat gegeven de enorme uitvoeringsopgave van de transitie een zo stabiel, voorspelbaar wettelijk kader de beheerste uitvoering van de transitie in de nog restende periode tot 1 januari 2028 ten goede komt. Het kabinet heeft daar oog voor en is daarom terughoudend met voorgenomen aanpassingen van de pensioenwetgeving die niet direct benodigd zijn voor de transitie. De genoemde verkenning ziet op eventuele aanpassingen van het wettelijke kader ná afronding van de pensioentransitie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="32CAB930" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B052E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="262F2814" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="7A213F3C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>15. Waarom wordt in de Kamerbrief een expliciete taak neergelegd bij de Pensioenfederatie voor het</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -4033,150 +3891,161 @@
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>opdracht die aan de Pensioenfederatie is/wordt verstrekt? Het klopt toch dat de Pensioenfederatie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>heeft aangegeven geen waarde te hechten aan aanpassingen aan de Wtp?</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="004012A7" w:rsidR="00384DF9" w:rsidP="00384DF9" w:rsidRDefault="00384DF9" w14:paraId="701B12DC" w14:textId="2267B8F2">
+        <w:t xml:space="preserve">heeft aangegeven geen waarde te hechten aan aanpassingen aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6883D4EF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004012A7" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="248CC3A5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 15: </w:t>
       </w:r>
       <w:r w:rsidRPr="004012A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De Pensioenfederatie zal een coördinerende rol hebben in het vervolgtraject waarbij </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk232496758" w:id="2"/>
       <w:r w:rsidRPr="004012A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>uitvoeringspartijen in de pensioensector de varianten toetsen op uitvoerbaarheid en uitlegbaarheid in de praktijk en de praktische uitwerking van deze varianten verder onderzoeken.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="004C5D69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C5D69">
-[...32 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="3670676E" w14:textId="2D834D93">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de Pensioenfederatie zal via de Commissie Actuariaat hiervoor een werkgroep worden gevormd. Inmiddels hebben vijf pensioenuitvoerders c.q. uitvoeringsorganisaties kenbaar gemaakt hierin te willen participeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="473A5D38" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="251703BD" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>16. Erkent u dat de huidige wettelijke definitie van de solidariteitsreserve verhindert dat pensioenfondsen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -4209,120 +4078,102 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kan de sector volgens u dan zelfstandig de meerwaarde van dit instrument aantonen en/of hier de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>leiding in nemen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="6CECF7BC" w14:textId="77777777">
-[...68 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="41ED05A6" w14:textId="5480DD55">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="7EF72DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6BA0DCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 16: Zoals ook in kwalitatieve analyse is aangegeven dient wet- en regelgeving te worden aangepast om de verschillende koopkrachtvarianten te kunnen uitvoeren. Dat neemt niet weg dat de pensioensector goed in staat is de voor- en nadelen in kaart te brengen van een invulling van de solidariteitsreserve die buiten het huidige wettelijk kader valt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00785FB9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="1543AE45" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="6081420A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>17. Waarom lijkt in uw afweging een beperkte stijging van het risico op nominale kortingen zwaarder te</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -4337,159 +4188,116 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wegen dan een aanzienlijke vermindering van het risico op langdurig koopkrachtverlies, terwijl juist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>koopkrachtbehoud centraal stond bij de hervorming van het pensioenstelsel? Graag een toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="00384DF9" w14:paraId="4D748DDD" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="59CF6395" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="042C1ED4" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77917">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antwoord 17: Zoals eerder aangegeven schetst de kamerbrief ‘Analyses van additionele koopkrachtinstrumenten’ alleen </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">de feitelijke </w:t>
+        <w:t xml:space="preserve">Antwoord 17: Zoals eerder aangegeven schetst de kamerbrief ‘Analyses van additionele koopkrachtinstrumenten’ alleen de feitelijke afruilen tussen </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77917">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>additionele koopkracht enerzijds en ex-ante herverdelingseffecten, een lagere startuitkering of meer risico tijdens de opbouw- en/of uitkeringsfase anderzijds.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In de brief worden door mij geen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4EA99863">
+        <w:t xml:space="preserve"> In de brief worden door mij geen beleidsmatige afwegingen gemaakt. Dergelijke afwegingen zal ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081500C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">beleidsmatige </w:t>
+        <w:t>met uw Kamer maken.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">afwegingen gemaakt. </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="600FFEC3" w14:textId="0865D5AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="2BA75A5F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">18. Het klopt toch dat in de Kamerbrief wordt gesteld: </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
@@ -4559,426 +4367,422 @@
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>doelstelling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>volgens u? De eerste doelstelling van de Wtp en het Pensioenakkoord waren toch sneller uitzicht op</w:t>
+        <w:t xml:space="preserve">volgens u? De eerste doelstelling van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het Pensioenakkoord waren toch sneller uitzicht op</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00785FB9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>koopkrachtbehoud?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00785FB9" w:rsidP="00785FB9" w:rsidRDefault="00785FB9" w14:paraId="65671B33" w14:textId="77777777">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="4E42C08F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384DF9" w:rsidP="00785FB9" w:rsidRDefault="004C29B8" w14:paraId="7C9A5E67" w14:textId="1A9A5780">
+    <w:p w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="71E203D0" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 18: E</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91432">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en verplichte reële doelstelling </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00E91432">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ten onrechte de indruk wekken bij deelnemers dat zij een garantie hebben op een inflatiecorrectie. Dergelijk garanties zijn niet te geven in een kapitaalgedekt pensioenstelsel</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="000240F8">
+        <w:t xml:space="preserve">ten onrechte de indruk wekken bij deelnemers dat zij een garantie hebben op een inflatiecorrectie. Dergelijk garanties zijn niet te geven in een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E91432">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kapitaalgedekt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E91432">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pensioenstelsel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede gezien het ontbreken van voldoende activa (zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inflatiegerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligaties) waarvan de rendementen meebewegen met de inflatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91432">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dergelijke garanties</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91432">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kunnen leiden tot nieuwe teleurstellingen in de toekomst. D</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00384DF9" w:rsidR="004C29B8" w:rsidP="00785FB9" w:rsidRDefault="004C29B8" w14:paraId="21BE1D5F" w14:textId="77777777">
+        <w:t xml:space="preserve"> kunnen leiden tot nieuwe teleurstellingen in de toekomst. Dergelijke lessen hebben we uit het oude pensioenstelsel geleerd. Daarom gaat het nieuwe pensioenstelsel uit van premieregelingen, waarbij de pensioenpremie de daadwerkelijke toezegging is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00384DF9" w:rsidR="003B3994" w:rsidP="003B3994" w:rsidRDefault="003B3994" w14:paraId="06B948EA" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVuSerifCondensed-Italic" w:cs="DejaVuSerifCondensed-Italic"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00384DF9" w:rsidR="004C29B8" w:rsidSect="0081500C">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidR="00E4669A" w:rsidRDefault="00E4669A" w14:paraId="0D2EE059" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00E4669A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B30125C" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="405907F3" w14:textId="77777777" w:rsidR="006A4F66" w:rsidRDefault="006A4F66" w:rsidP="003B3994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E19F82A" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="475C89D6" w14:textId="77777777" w:rsidR="006A4F66" w:rsidRDefault="006A4F66" w:rsidP="003B3994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVuSerifCondensed">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVuSerifCondensed-Italic">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32217558" w14:textId="77777777" w:rsidR="0092656A" w:rsidRDefault="0092656A">
+  <w:p w14:paraId="154892E2" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="379E01EF" w14:textId="6AC6BCD0" w:rsidR="5970A3A6" w:rsidRDefault="5970A3A6" w:rsidP="0081500C">
+  <w:p w14:paraId="1D7D8140" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23800456" w14:textId="77777777" w:rsidR="0092656A" w:rsidRDefault="0092656A">
+  <w:p w14:paraId="7E741537" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1676381E" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="4C073224" w14:textId="77777777" w:rsidR="006A4F66" w:rsidRDefault="006A4F66" w:rsidP="003B3994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D5E6C45" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="78AB4D7A" w14:textId="77777777" w:rsidR="006A4F66" w:rsidRDefault="006A4F66" w:rsidP="003B3994">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5CABBE6F" w14:textId="29AB1CF3" w:rsidR="00B53288" w:rsidRDefault="00B53288">
+    <w:p w14:paraId="5D049A7D" w14:textId="77777777" w:rsidR="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B53288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk 32 043, nr. 710.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2751121F" w14:textId="13AD481D" w:rsidR="00202E68" w:rsidRDefault="00202E68">
+    <w:p w14:paraId="14A79424" w14:textId="77777777" w:rsidR="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B53288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -5013,155 +4817,160 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> vergaderjaar 2024-25 en </w:t>
       </w:r>
       <w:r w:rsidRPr="00B53288">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>32 043, nr. 710</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> vergaderjaar 2025-2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4F0B3E58" w14:textId="77777777" w:rsidR="00641A78" w:rsidRPr="00641A78" w:rsidRDefault="00641A78" w:rsidP="00641A78">
+    <w:p w14:paraId="7BEADDAD" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="00641A78" w:rsidRDefault="003B3994" w:rsidP="003B3994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00641A78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nijman, T.  en B. Werker, “Koopkrachtbehoud in pensioenregelingen”, in Pensioenmagazine, januari 2026.</w:t>
       </w:r>
       <w:r w:rsidRPr="00641A78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="05738F8C" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRPr="00CC5B98" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="7C472351" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="00CC5B98" w:rsidRDefault="003B3994" w:rsidP="003B3994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5B98">
         <w:t>TK 32.043, 597</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5B98">
         <w:t xml:space="preserve"> Update DNB Transitie effecten Commissie Parameters 2022</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3D569160" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="5022C2CD" w14:textId="77777777" w:rsidR="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00931F7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Muns, S. , T. </w:t>
       </w:r>
       <w:r w:rsidRPr="00931F7F">
         <w:t xml:space="preserve">Nijman en B. </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00931F7F">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rker, Inkomenseffecten bij en na invaren in het nieuwe </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D13ED76" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRPr="00A506CA" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="60980D5C" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="00A506CA" w:rsidRDefault="003B3994" w:rsidP="003B3994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A506CA">
-        <w:t xml:space="preserve">pensioencontract,Netspar Design paper 203. </w:t>
+        <w:t>pensioencontract,Netspar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A506CA">
+        <w:t xml:space="preserve"> Design paper 203. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4954EEFE" w14:textId="77777777" w:rsidR="00384DF9" w:rsidRDefault="00384DF9" w:rsidP="00384DF9">
+    <w:p w14:paraId="444568ED" w14:textId="77777777" w:rsidR="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="002706BD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
@@ -5176,239 +4985,153 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
             <w:kern w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Inzicht in transitie-effecten 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVuSerifCondensed" w:hAnsi="Verdana" w:cs="DejaVuSerifCondensed"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27917A53" w14:textId="77777777" w:rsidR="0092656A" w:rsidRDefault="0092656A">
+  <w:p w14:paraId="0044DE24" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...47 lines deleted...]
-  <w:p w14:paraId="53579A31" w14:textId="39E9459F" w:rsidR="5970A3A6" w:rsidRDefault="5970A3A6" w:rsidP="0081500C">
+  <w:p w14:paraId="526AC62B" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="298C10AB" w14:textId="77777777" w:rsidR="0092656A" w:rsidRDefault="0092656A">
+  <w:p w14:paraId="5032DA2C" w14:textId="77777777" w:rsidR="003B3994" w:rsidRPr="003B3994" w:rsidRDefault="003B3994" w:rsidP="003B3994">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00785FB9"/>
-[...42 lines deleted...]
-    <w:rsid w:val="5970A3A6"/>
+    <w:rsidRoot w:val="003B3994"/>
+    <w:rsid w:val="003B3994"/>
+    <w:rsid w:val="004D4A86"/>
+    <w:rsid w:val="006A4F66"/>
+    <w:rsid w:val="00E4669A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27FBAC03"/>
+  <w14:docId w14:val="055FBE39"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{653D3BCB-C263-415F-88B2-EC473C4ECDD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5757,832 +5480,715 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00785FB9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00384DF9"/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00384DF9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00384DF9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00384DF9"/>
+    <w:rsid w:val="003B3994"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...61 lines deleted...]
-    <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003B3994"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B3994"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B3994"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...12 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003B3994"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/f5470d8d-2d09-4ddb-8d14-441f744895ce/file" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6590,51 +6196,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6701,65 +6307,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6780,85 +6386,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>2795</ap:Words>
-  <ap:Characters>15377</ap:Characters>
+  <ap:Words>2777</ap:Words>
+  <ap:Characters>15278</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>128</ap:Lines>
+  <ap:Lines>127</ap:Lines>
   <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18136</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18019</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>