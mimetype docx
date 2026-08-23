--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,5036 +1,1546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A071F8" w:rsidRDefault="00A071F8" w14:paraId="0CBA8C8E" w14:textId="77777777"/>
-    <w:p w:rsidR="0069622F" w:rsidP="00773227" w:rsidRDefault="007D49DB" w14:paraId="6BAECAB2" w14:textId="4F06D35D">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="001D2D03" w:rsidP="001D2D03" w:rsidRDefault="00EB5642" w14:paraId="59DFF825" w14:textId="00B2CB4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03" w:rsidR="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03" w:rsidR="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03" w:rsidR="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuur van de uitvoering werk en inkomen (SUWI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="001D2D03" w:rsidP="00D80872" w:rsidRDefault="001D2D03" w14:paraId="5C2CB54F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03" w:rsidR="00EB5642">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>902</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="001D2D03" w:rsidRDefault="001D2D03" w14:paraId="2FC87186" w14:textId="13B1CFA6">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="001D2D03" w:rsidP="001D2D03" w:rsidRDefault="001D2D03" w14:paraId="3AD22427" w14:textId="179E8E32">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="001D2D03" w:rsidRDefault="00CC3DE1" w14:paraId="28F3C695" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="5A0AD187" w14:textId="37B80064">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...124 lines deleted...]
-    <w:p w:rsidR="00111F5A" w:rsidP="00773227" w:rsidRDefault="00111F5A" w14:paraId="2BA307D3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de Tijdelijke regeling werkloosheidsvoorziening BES (Tijdelijke regeling WV BES) waarmee een werkloosheidsuitkering wordt geïntroduceerd voor burgers in Bonaire, Sint Eustatius en Saba. Deze werkloosheidsregeling voor Caribisch Nederland is op 8 juli 2026 gepubliceerd in de Staatscourant en treedt met ingang van 1 januari 2027 in werking. Het doel van de Tijdelijke regeling WV BES is het bieden van een kortdurend vangnet bij onvrijwillige werkloosheid, om acute inkomensgevolgen van baanverlies op te vangen. Werknemers in Caribisch Nederland die buiten hun schuld hun baan verliezen, kunnen aanspraak maken op een loongerelateerde uitkering gedurende maximaal drie maanden. In deze brief neem ik uw Kamer mee in de overwegingen die ik heb gemaakt bij het opstellen van deze ministeriële regeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="6C15052D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00111F5A" w:rsidR="00111F5A" w:rsidP="00773227" w:rsidRDefault="00111F5A" w14:paraId="286FF88E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="7D748714" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E6100B" w:rsidR="0069622F" w:rsidRDefault="0069622F" w14:paraId="6A9F1D53" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="7A6F14A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...150 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Werknemers in Caribisch Nederland moeten in een periode van werkloosheid zelf financieel zien rond te komen. Wanneer deze werknemers (gezins)inkomen en/of vermogen hebben, komen zij niet altijd voor een uitkering op grond van het Besluit onderstand BES in aanmerking. Voor de Centraal Dialoog Bonaire was dit aanleiding om in het ‘Akkoord van Kralendijk’ van 16 april 2021 een concreet voorstel voor een ‘werkloosheidswet Caribisch Nederland’ te doen. Mijn ambtsvoorganger, de toenmalige Minister voor Armoedebeleid, Participatie en Pensioen, heeft invoering van een werkloosheidsregeling onder meer aangekondigd in de Kamerbrief van 12 juli 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en betrokken bij bestuurlijke afspraken met de bestuurscolleges van Bonaire, Sint Eustatius en Saba</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="6B6132E8" w:rsidR="002174B6">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="5D9E2F86" w:rsidR="007A65A3">
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In de brief van 21 november 2025 aan uw Kamer van de voormalig staatssecretaris van mijn ministerie is eveneens aangekondigd dat de werkloosheidsregeling voor Caribisch Nederland in het eerste kwartaal 2026 voor consultatie zou worden uitgezet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A65A3" w:rsidP="0069622F" w:rsidRDefault="007A65A3" w14:paraId="7534ECC4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="043746F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00867B06" w:rsidP="0069622F" w:rsidRDefault="00867B06" w14:paraId="0A6BFF76" w14:textId="77777777">
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00111F5A" w:rsidR="00111F5A" w:rsidP="00773227" w:rsidRDefault="00111F5A" w14:paraId="04C6FCEF" w14:textId="77777777">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="57A978F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Comply of explain</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE4377" w:rsidP="00773227" w:rsidRDefault="00AE4377" w14:paraId="60E21A1D" w14:textId="77777777">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="1B91BD40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00236342" w:rsidP="00236342" w:rsidRDefault="00236342" w14:paraId="5D10BAB4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ambtelijke voorbereiding om een werkloosheidsuitkering voor Caribisch Nederland te realiseren, heeft tijd gekost. Hierbij hebben meerdere factoren een rol gespeeld. Ik wil uw Kamer graag schetsen hoe dat proces is verlopen en wat de achtergrond is van de keuzes die zijn gemaakt bij het tot stand komen van deze tijdelijke ministeriële regeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="4115F1DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="0066090C" w:rsidP="00773227" w:rsidRDefault="00DA7378" w14:paraId="65D76201" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="01EC1B7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231889701" w:id="0"/>
-      <w:r>
-[...16 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Werkloosheidswet (WW), zoals die geldt in Europees Nederland, is h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">et </w:t>
-[...11 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t xml:space="preserve">et startpunt geweest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij het nadenken over het vormgeven van een werkloosheidsuitkering voor burgers in Caribisch Nederland. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231803348" w:id="1"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De WW is een complexe wet, niet alleen voor de burger, maar ook voor de uitvoering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E6100B">
-[...45 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00E6100B" w:rsidR="002174B6">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om het recht op WW-uitkering van een werknemer vast te stellen en de duur van die uitkering te berekenen, zijn meerdere gegevens nodig van de werknemer en het beëindigde dienstverband. Zo speelt bij de WW het opgebouwde arbeidsverleden van de werknemer een grote rol bij het bepalen van de duur van de uitkering. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="0066090C" w:rsidP="00773227" w:rsidRDefault="0066090C" w14:paraId="12D7BFAB" w14:textId="77777777">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="59E6E4A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00111F5A" w:rsidR="00111F5A" w:rsidP="00773227" w:rsidRDefault="00111F5A" w14:paraId="79E0CDE5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="09DE792B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Uitgangspunt Europees Nederlandse WW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0066090C" w:rsidR="0066090C" w:rsidP="0066090C" w:rsidRDefault="003743F7" w14:paraId="4047D509" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="36DB2E54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231889719" w:id="2"/>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">informatie over loon, uitkeringen en arbeidscontracten is opgenomen. Het ontbreken van zo’n register in Caribisch Nederland maakt het lastig om een werkloosheidsuitkering, gelijk aan de Europees Nederlandse WW, uit te voeren. </w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het verkennen van de mogelijkheden voor een werkloosheidswet voor Caribisch Nederland, die in hoge mate overeenkomt met de Europees Nederlandse WW, bleken er meerdere (te) grote uitdagingen. Zo is er in Caribisch Nederland (nog) geen database – zoals de polisadministratie – waarin van alle werknemers in Europees Nederland informatie over loon, uitkeringen en arbeidscontracten is opgenomen. Het ontbreken van zo’n register in Caribisch Nederland maakt het lastig om een werkloosheidsuitkering, gelijk aan de Europees Nederlandse WW, uit te voeren. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="0066090C" w:rsidR="0066090C" w:rsidP="0066090C" w:rsidRDefault="0066090C" w14:paraId="1EC48414" w14:textId="77777777"/>
-    <w:p w:rsidR="00227028" w:rsidP="0066090C" w:rsidRDefault="0066090C" w14:paraId="740BA384" w14:textId="77777777">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="118D1FD7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="6E0B2DFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk231896344" w:id="3"/>
       <w:bookmarkStart w:name="_Hlk231889761" w:id="4"/>
-      <w:r w:rsidRPr="0066090C">
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Het is de vraag of in de praktijk een dergelijke activeringsmaatregel nodig is. </w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het ontvangen van een werkloosheidsuitkering is een activeringsplicht voor uitkeringsgerechtigden en controle hierop gewenst. Het opleggen van een maatregel (een korting op de uitkering) bij het niet nakomen van de sollicitatieplicht, maakt de uitvoering van de regeling ingewikkeld. Het is de vraag of in de praktijk een dergelijke activeringsmaatregel nodig is. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233096742" w:id="5"/>
-      <w:r w:rsidR="002B1B31">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik verwacht dat werknemers die hun baan zijn verloren, gericht zijn op het vinden van een nieuwe baan. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00227028" w:rsidP="00227028" w:rsidRDefault="00227028" w14:paraId="7D8CFE41" w14:textId="77777777">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="3DEFDCD6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00227028" w:rsidP="00227028" w:rsidRDefault="00227028" w14:paraId="2502F4D5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="35F7D1E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij een werknemersverzekering hoort in beginsel premiebetaling, de kosten van de uitkering voor werkloosheid wordt gedragen door werkgevers (en werknemers). Gezien de nog vrij recente verhoging van het wettelijk minimumloon en de hoge kosten voor werkgevers is door meerdere partijen in Caribisch Nederland aangegeven dat een verhoging van de werkgeverspremie bezwaarlijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="7F3BCAA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="33D9622C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Uitgangspunt eenvoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B63DAD" w:rsidP="00B70A15" w:rsidRDefault="009E4083" w14:paraId="3622582C" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r w:rsidR="001C3065">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="35980A2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op basis hiervan is gekeken naar de vormgeving van een werkloosheidsregeling die binnen relatief korte termijn haalbaar is. Het uitgangspunt is dat die werkloosheidsregeling zo eenvoudig mogelijk moet zijn, niet alleen voor de burgers maar ook voor de uitvoering. Gekozen is voor een tijdelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op basis waarvan een kortdurende uitkering kan worden gegeven aan werknemers die hun baan verliezen. Hiermee wordt voorkomen dat werknemers die werkloos worden meteen in financiële problemen komen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het is een ministeriële regeling gebaseerd op de Kaderwet SZW-subsidies en wordt gefinancierd uit algemene middelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="24CB322C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="225082F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Tijdelijke regeling WV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regeling</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">zal gelden tot uiterlijk 1 januari 2032. Daarna wordt deze tijdelijke regeling volgens plan opgevolgd door een structurele wettelijke regeling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze structurele wet zal sprake zijn van een toegroeien naar het wettelijk kader van de Europees Nederlandse WW, met oog vooraansluiting op de lokale arbeidsmarktomstandigheden van de drie kleinere eilandeconomieën op Saba, Sint Eustatius en Bonaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="05BC6A44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="284558D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>zal gelden tot uiterlijk 1 januari 2032. Daarna wordt</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233099113" w:id="6"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deze tijdelijke regeling </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Ik verwacht in 2028 te starten met de evaluatie van deze tijdelijke regeling en het uitwerken van de randvoorwaarden voor de structurele regeling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op deze manier is er ruimte om de komende jaren in Caribisch Nederland ervaring op te doen met een werkloosheidsregeling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">volgens plan </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Intussen kan verder gewerkt worden aan de condities die helpend zijn voor het kunnen uitvoeren van een structurele regeling, zoals op het punt van arbeidsbemiddeling en vaststelling van het arbeidsverleden. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233099067" w:id="7"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>opgevolgd door</w:t>
-[...207 lines deleted...]
-        <w:t xml:space="preserve"> 2029. </w:t>
+        <w:t xml:space="preserve">Het is de planning te beginnen met het conceptwetsvoorstel per 2029. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00402E51">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de aanloop naar de beoogde invoeringsdatum heeft de uitvoering vanzelfsprekend voldoende tijd nodig voor implementatie van het wetsvoorstel. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidR="006413A4" w:rsidP="009E4083" w:rsidRDefault="006413A4" w14:paraId="361A2E09" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="076E1B68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="261E1C74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00735F71">
-        <w:rPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Korte inhoud </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="001E277F" w:rsidR="00CD7369" w:rsidP="003743F7" w:rsidRDefault="00A77BF3" w14:paraId="2C74DBA7" w14:textId="77777777">
+        <w:t>Korte inhoud Tijdelijke regeling WV BES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="6C366667" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-    <w:p w:rsidR="00A77BF3" w:rsidP="00E6100B" w:rsidRDefault="00A77BF3" w14:paraId="1A1B70B5" w14:textId="77777777">
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De basis voor de Tijdelijke regeling WV BES vormt de WW, zoals die geldt in Europees Nederland, waarbij gekeken is op welke manier de regeling zo eenvoudig mogelijk blijft. Hierbij hanteer ik de volgende uitgangspunten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="7E037C91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00735F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toegangsvoorwaarden voor het recht op uitkering zijn: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-      <w:r w:rsidR="00735F71">
+        <w:t xml:space="preserve">1) onvrijwillig baanverlies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="00911B01" w:rsidR="00CD7369" w:rsidP="00A77BF3" w:rsidRDefault="00711110" w14:paraId="29BF9DD5" w14:textId="77777777">
+        <w:t>2) de wekeneis: de werknemer heeft over een periode van 10 kalendermaanden in een periode van ten minste 26 weken in loondienst gewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="66CED051" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="00911B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkering duurt maximaal drie maanden en bedraagt 75% van het ‘maandloon’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00911B01" w:rsidR="00F510BD" w:rsidP="00CD7369" w:rsidRDefault="00A77BF3" w14:paraId="3716B232" w14:textId="77777777">
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="271AA731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00911B01" w:rsidP="00911B01" w:rsidRDefault="00A77BF3" w14:paraId="7CBEFC61" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inkomen uit een nieuwe baan (naast de uitkering) wordt in mindering gebracht op de uitkering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="448CCEA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="003743F7" w:rsidP="00F510BD" w:rsidRDefault="00F510BD" w14:paraId="45E51BBC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkering wordt betaald na afloop van de kalendermaand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="68DFC96F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="001E277F">
-[...90 lines deleted...]
-    <w:p w:rsidR="00BC4EC9" w:rsidP="00F510BD" w:rsidRDefault="00BC4EC9" w14:paraId="0165D6F0" w14:textId="77777777">
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is gekeken welke onderdelen van andere regelingen voor Caribisch Nederland overgenomen kunnen worden, zodat consistentie in de uitvoering en tussen de verschillende regelingen wordt behouden. Dit is bijvoorbeeld de wijze van verrekening van het inkomen van een nieuwe baan naast de uitkering en de regels omtrent verblijf buiten Caribisch Nederland met behoud van uitkering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="6C3F8415" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="5BBB14E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00FB7E9D" w:rsidR="00FB7E9D" w:rsidP="00F510BD" w:rsidRDefault="00FB7E9D" w14:paraId="3AF36E49" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitvoering in front- en backoffice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="331D1AAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de RCN-unit SZW in Caribisch Nederland verzorgt de directie Dienstverlening, Samenwerkingsverbanden en Uitvoering, afdeling Uitvoering Van Beleid van het Ministerie van Sociale Zaken en Werkgelegenheid (UVB/DSU) ook een deel van de uitvoering in Europees Nederland. Bij de uitvoering zal nauw worden samengewerkt tussen de RCN-unit SZW en UVB/DSU. Hierbij vervult de RCN-unit SZW de rol van de frontoffice. Dat gaat om de contacten met aanvragers en uitkeringsgerechtigden op de kantoren in Bonaire, Saba en Sint Eustatius. De UVB/DSU is verantwoordelijk voor de backoffice. Deze werkzaamheden betreffen onder andere het nemen van een primair besluit, of de werknemer recht heeft op een uitkering, en de betaling van de uitkering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="7E94A932" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="366DE284" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Begeleiding uitkeringsgerechtigden naar werk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="3097C29D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hiervoor al is toegelicht is er bij deze kortdurende uitkering, om pragmatische redenen, niet voor gekozen om een sollicitatieplicht in de regeling op te nemen. Wel </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231896299" w:id="8"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gaat de RCN-unit SZW werknemers, die bijvoorbeeld op Bonaire een aanvraag doen, informeren en op vrijwillige basis doorverwijzen naar Plenchi di Trabou. Dit is ter ondersteuning van uitkeringsgerechtigden om ze te helpen bij het vinden van een nieuwe baan.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="4911C0A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="49188250" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lokale context Caribisch Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="4C4C0104" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de keuze voor de vormgeving van de Tijdelijke regeling WV BES speelt ook de lokale context van Caribisch Nederland. De arbeidseconomie van de eilanden is klein. Het is niet te voorspellen wat de komst van een werkloosheidsuitkering voor gevolgen heeft voor de economie, de arbeidsmarkt en het gedrag van werkgevers en werknemers. Voor werknemers is het ontvangen van een uitkering van drie maanden bij onvrijwillig baanverlies in elk geval positief. Tijdens ambtelijke voorbereiding bleek dat in Caribisch Nederland met name sprake is van frictiewerkloosheid. De basisuitkering van drie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">maanden zal naar verwachting voor deze groep werknemers toereikend zijn. Welke andere effecten er zijn van de introductie van een werkloosheidsuitkering moet de komende periode blijken, zoals gevolgen in de (arbeidsrechtelijke) relatie tussen werkgever en werknemer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze tijdelijke regeling op grond van de Kaderwet SZW-subsidies is een ministeriële regeling. Als blijkt dat er op bepaalde onderdelen van de ministeriële regeling aanpassing nodig is, kan ik dat snel effectueren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="1ACFDB02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="3311AC6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstzonderopmaak"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...104 lines deleted...]
-    <w:p w:rsidR="00DA4EE7" w:rsidP="002174B6" w:rsidRDefault="00DA4EE7" w14:paraId="102963E4" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ter afsluiting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="48109D20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-    <w:p w:rsidR="006413A4" w:rsidP="002174B6" w:rsidRDefault="003D5730" w14:paraId="1EE9DF46" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief heb ik mijn keuze voor een eenvoudige regeling toegelicht. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231896642" w:id="9"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ga de komende periode samen met de uitvoerders de effecten van deze regeling monitoren. Die effecten breng ik in kaart en benut ik om toe te werken naar een wetsvoorstel dat past bij de lokale omstandigheden van Caribisch Nederland. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook geeft deze aanpak ruimte om complexere onderwerpen, zoals premiebetaling en registratie van het arbeidsverleden van werknemers uit te werken. Tevens zal ik bezien hoe eventuele toekomstige wijzigingen in de Europees Nederlandse WW een plek kunnen krijgen in de structurele werkloosheidsregeling voor Caribisch Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="4068B210" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:i/>
-[...18 lines deleted...]
-    <w:p w:rsidR="003D5730" w:rsidP="003D5730" w:rsidRDefault="001E277F" w14:paraId="0D2731D0" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="00CC3DE1" w:rsidRDefault="00CC3DE1" w14:paraId="0B83D6B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tekstzonderopmaak"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...465 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben ervan overtuigd dat hiermee een goede eerste stap is gezet om te komen tot een structurele werkloosheidsregeling die passend is voor de inwoners van Caribisch Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="001D2D03" w:rsidRDefault="00CC3DE1" w14:paraId="5BD03E0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="001D2D03" w:rsidRDefault="00CC3DE1" w14:paraId="5EE9A5A8" w14:textId="2725D02C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03" w:rsidR="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="001D2D03" w:rsidRDefault="00CC3DE1" w14:paraId="5965839A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE5554" w:rsidRDefault="00FE5554" w14:paraId="4AFA4E55" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="00CC3DE1" w:rsidP="001D2D03" w:rsidRDefault="00CC3DE1" w14:paraId="26767EF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D2D03" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="2AF0AEC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001D2D03" w:rsidR="006F53E6" w:rsidSect="00F5439E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E32F063" w14:textId="77777777" w:rsidR="003A2882" w:rsidRDefault="003A2882">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B5EDCAA" w14:textId="77777777" w:rsidR="00960FE5" w:rsidRDefault="00960FE5" w:rsidP="00CC3DE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12F52168" w14:textId="77777777" w:rsidR="003A2882" w:rsidRDefault="003A2882">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="393072DE" w14:textId="77777777" w:rsidR="00960FE5" w:rsidRDefault="00960FE5" w:rsidP="00CC3DE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69DFA2B5" w14:textId="77777777" w:rsidR="00BB5DE5" w:rsidRDefault="00BB5DE5">
+  <w:p w14:paraId="6A834D32" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="00CC3DE1" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="029E2214" w14:textId="77777777" w:rsidR="00BB5DE5" w:rsidRDefault="00BB5DE5">
+  <w:p w14:paraId="7E231A7C" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="00CC3DE1" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C6C8AA6" w14:textId="77777777" w:rsidR="00BB5DE5" w:rsidRDefault="00BB5DE5">
+  <w:p w14:paraId="6FDB7F14" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="00CC3DE1" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30187D9F" w14:textId="77777777" w:rsidR="003A2882" w:rsidRDefault="003A2882">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A8E405E" w14:textId="77777777" w:rsidR="00960FE5" w:rsidRDefault="00960FE5" w:rsidP="00CC3DE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00522A08" w14:textId="77777777" w:rsidR="003A2882" w:rsidRDefault="003A2882">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="758D8A3D" w14:textId="77777777" w:rsidR="00960FE5" w:rsidRDefault="00960FE5" w:rsidP="00CC3DE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0DE94D4E" w14:textId="77777777" w:rsidR="0069622F" w:rsidRPr="00DA7378" w:rsidRDefault="0069622F" w:rsidP="0069622F">
+    <w:p w14:paraId="4512C780" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="001D2D03" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DA7378">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DA7378">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 36200 IV, nr. 90.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4A475EAF" w14:textId="77777777" w:rsidR="00DA7378" w:rsidRPr="007A65A3" w:rsidRDefault="0069622F" w:rsidP="0069622F">
+    <w:p w14:paraId="7C7C458D" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="001D2D03" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007A65A3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007A65A3">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlagen bij Kamerbrief van 1 juli 2022, Kamerstukken II 2021/22, 35925 IV, nr. 69.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2F084601" w14:textId="77777777" w:rsidR="007A65A3" w:rsidRDefault="007A65A3">
+    <w:p w14:paraId="46851A13" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="001D2D03" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007A65A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007A65A3">
-[...18 lines deleted...]
-        <w:t>36 800 IV, nr. 25.</w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 205/26, 36 800 IV, nr. 25.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6B725373" w14:textId="77777777" w:rsidR="00711110" w:rsidRPr="00711110" w:rsidRDefault="00711110">
+    <w:p w14:paraId="7B461B72" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="001D2D03" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00711110">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00711110">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2023/24, 26448, nr. 736, Bijlage 1116743, Waar knelt de WW, definitief rapport juni 2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1BF860BC" w14:textId="77777777" w:rsidR="00911B01" w:rsidRPr="00911B01" w:rsidRDefault="00911B01">
+    <w:p w14:paraId="4B97EEBB" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="001D2D03" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2D03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> voorafgaand aan baanverlies.</w:t>
+      <w:r w:rsidRPr="001D2D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maandloon is het gemiddelde van het laatst verdiende loon over de zes kalendermaanden voorafgaand aan baanverlies.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73B85AB0" w14:textId="77777777" w:rsidR="00BB5DE5" w:rsidRDefault="00BB5DE5">
+  <w:p w14:paraId="660639D0" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="00CC3DE1" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46149B4B" w14:textId="77777777" w:rsidR="00A071F8" w:rsidRDefault="002F79E7">
-[...299 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="426FF24C" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="00CC3DE1" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F9D9437" w14:textId="77777777" w:rsidR="00A071F8" w:rsidRDefault="002F79E7">
+  <w:p w14:paraId="7D66AB7A" w14:textId="77777777" w:rsidR="00CC3DE1" w:rsidRPr="00CC3DE1" w:rsidRDefault="00CC3DE1" w:rsidP="00CC3DE1">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1050 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="955F6029"/>
-[...952 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660F18D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CFAD588"/>
     <w:lvl w:ilvl="0" w:tplc="4E6E5D16">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5098,587 +1608,150 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...155 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="398526308">
+  <w:num w:numId="1" w16cid:durableId="1902715222">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...85 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A071F8"/>
-[...205 lines deleted...]
-    <w:rsid w:val="78CD9EE2"/>
+    <w:rsidRoot w:val="00CC3DE1"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="001D2D03"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00960FE5"/>
+    <w:rsid w:val="00AC1648"/>
+    <w:rsid w:val="00C538FB"/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rsid w:val="00EB5642"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F5439E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A360395"/>
+  <w14:docId w14:val="21719A63"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E368C937-043F-4982-88CC-5CD26AD353DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5687,77 +1760,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5782,75 +1855,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5885,55 +1958,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6005,1401 +2078,748 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="V12 na 35"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
-[...73 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="14"/>
-[...114 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...24 lines deleted...]
-      <w:szCs w:val="14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstzonderopmaak">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstzonderopmaakChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00773227"/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Aptos"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Aptos"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstzonderopmaakChar">
     <w:name w:val="Tekst zonder opmaak Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstzonderopmaak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00773227"/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Aptos"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0069622F"/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0069622F"/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00236342"/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00236342"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00CC3DE1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...23 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...50 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00746FF4"/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="000729B8"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="pf0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC3DE1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00271834"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3DE1"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC3DE1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7456,51 +2876,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7564,65 +2984,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7643,225 +3063,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1598</ap:Words>
-  <ap:Characters>8789</ap:Characters>
+  <ap:Words>1628</ap:Words>
+  <ap:Characters>8957</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>73</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>74</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Publicatie Tijdelijke regeling werkloosheidsvoorziening BES</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10367</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10564</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>