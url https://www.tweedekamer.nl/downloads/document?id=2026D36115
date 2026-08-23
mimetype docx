--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,5138 +1,1135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006F3CD2" w:rsidRDefault="006F3CD2" w14:paraId="7ECFFEA1" w14:textId="77777777"/>
-[...73 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="008A7D08" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="16EF3835" w14:textId="0BC16BC6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08" w:rsidR="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...288 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08" w:rsidR="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08" w:rsidR="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomst pensioenstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="008A7D08" w:rsidP="008A7D08" w:rsidRDefault="008A7D08" w14:paraId="011B7846" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08" w:rsidR="00FA5877">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>715</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="008A7D08" w14:paraId="7CCCD08D" w14:textId="21308F3F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="008A7D08" w:rsidP="008A7D08" w:rsidRDefault="008A7D08" w14:paraId="57F9FC62" w14:textId="0347A16D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="43AD4644" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="5869B16C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Sociale Zaken en Werkgelegenheid heeft op 3 maart 2026 een brief ontvangen van I. H. met als bijlage de petities 'Dicht het AOW-gat!' en 'Repareer het AOW-gat' (zie bijlage 1 en 2). In de procedurevergadering van 10 maart 2026 heeft de commissie gevraagd om een reactie op deze petities. Met deze brief geef ik invulling aan dit verzoek. Middels deze brief informeer ik bovendien uw Kamer over de vervolgstappen die ik heb ondernomen om gevolg te geven aan een recente uitspraak van de Centrale Raad van Beroep (CRvB) in het kader van het Tijdelijk besluit eenmalig bedrag ouderen van Surinaamse herkomst (het Besluit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="69C87458" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="4A243454" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aangeboden petities gaan over Nederlanders van Surinaamse herkomst. De eerste petitie uit 2018 roept op tot het opheffen van het onderscheid tussen ingezetenen van Nederland en Suriname voor de Surinaamse afhankelijkheid bij de opbouw van AOW-pensioen. De tweede petitie uit 2025 gaat over het gebaar van erkenning en verzoekt de voorwaarden om in aanmerking te komen voor de eenmalige tegemoetkoming van € 5.000 te verzachten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="69F8449E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="746D53E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A22496">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Onvolledige AOW-opbouw van Surinaamse Nederlanders </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6A91" w:rsidP="00FF6A91" w:rsidRDefault="00FF6A91" w14:paraId="11B697DB" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="21381A49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een grote groep Surinaamse Nederlanders die rond de onafhankelijkheid van Suriname naar Nederland is gekomen heeft een onvolledige AOW. De AOW is sinds de invoering in 1957 een Nederlandse nationale wet. De AOW gold niet in andere landen in het Koninkrijk, zoals Suriname tot de onafhankelijkheid in 1975. Ingezetenen van Nederland bouwen in de vijftig jaar voor het bereiken van de AOW-leeftijd een volledige AOW op. De jaren in Suriname tellen dus niet mee voor de opbouw van Nederlands AOW-pensioen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6A91" w:rsidP="00FF6A91" w:rsidRDefault="00FF6A91" w14:paraId="24EC6D26" w14:textId="77777777">
-[...104 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="00552EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="5EF3FE5F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surinaamse Nederlanders vragen al geruime tijd aandacht voor hun onvolledige AOW-opbouw. Bij de komst naar Nederland hadden zij verwachtingen over rechten en plichten. Zij kwamen naar Nederland om hun Nederlanderschap te behouden. Later bleek dat de jaren in Suriname niet meetelden voor de opbouw van AOW-pensioen. Mede daardoor bestaan er gevoelens van onrecht in de Surinaamse gemeenschap. Ik begrijp die gevoelens goed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="517268CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="0FA1B85D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er zijn in het verleden meerdere rechtszaken geweest over de vraag of de groep Surinaamse Nederlanders moeten worden gecompenseerd. Zowel de CRvB als de Commissie Gelijke Behandeling (nu: College voor de Rechten van de Mens) zijn tot het oordeel gekomen dat er geen juridische verplichting bestaat voor de Nederlandse overheid om deze groep te compenseren. Vorige kabinetten trokken zich de positie van Surinaamse Nederlanders aan en er ontstond een politiek-bestuurlijke wens om de groep tegemoet te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="4A2A75B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="59F2D495" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gebaar van erkenning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="53D22F92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De commissie-Sylvester adviseerde om een onverplichte tegemoetkoming uit te werken. Hier is het gebaar van erkenning uit ontstaan, in de vorm van een eenmalig bedrag van € 5.000. Het eenmalig bedrag is geen compensatie en is niet gerelateerd aan de gemiste AOW-opbouw. Het gebaar is bedoeld als erkenning van de gevoelens van onrecht die bestaan bij Nederlandse ouderen van Surinaamse herkomst. Het gebaar is bestemd voor mensen die voor de onafhankelijkheid van Suriname de bewuste keuze maakten om naar Nederland te komen en een duurzame band met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Er zijn in het verleden meerdere rechtszaken geweest over de vraag of de groep Surinaamse Nederlanders moeten worden gecompenseerd. </w:t>
-[...68 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Nederland hebben. De precieze voorwaarden zijn te lezen in de AMvB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor hen geldt een unieke samenloop van omstandigheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="4177CCE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="2BFCA418" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De SVB heeft inmiddels aan bijna 25.000 mensen het eenmalige bedrag uitgekeerd. Mensen weten de SVB goed te vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="162FEEF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="47EEF65C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"> heeft d.d. 9 april 2026 inzake beroepszaak </w:t>
+        <w:t>Uitspraken CRvB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="356DFA98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Niet alle aanvragen voldeden aan alle criteria. Een groot deel van de afwijzingen betreft mensen die na de onafhankelijkheid van Suriname naar Nederland zijn gekomen. Tot op heden hebben bijna 400 mensen bezwaar gemaakt na een afwijzing. Dit heeft tot ongeveer 100 beroepzaken geleid en 20 hogere beroepen bij de CRvB. De CRvB heeft op 9 april, 28 mei en 11 juni 2026 uitspraak gedaan in totaal 10 beroepszaken. In één van deze zaken is de Minister van SZW in het ongelijk gesteld. Graag licht ik u in over de invulling die ik aan deze uitspraak heb gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="57336485" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="69A43135" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De CRvB heeft d.d. 9 april 2026 inzake beroepszaak </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="009A2A58" w:rsidR="00267971">
+        <w:r w:rsidRPr="008A7D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>ECLI:</w:t>
-[...19 lines deleted...]
-          <w:t>:2026:362</w:t>
+          <w:t>ECLI:NL:CRVB:2026:362</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009A2A58" w:rsidR="00267971">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de eerdere uitspraak van de rechtbank bekrachtigd dat gehuwde minderjarigen onder de Toescheidingsovereenkomst als meerderjarig beschouwd dienen te worden. Gehuwde personen van Surinaamse herkomst die vóór of op 25 november 1975 in Nederland zijn komen wonen, zijn voor toepassing van het Besluit volledig vergelijkbaar met personen die op dat moment de achttienjarige leeftijd hadden bereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="5B00B7DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="459A6B8E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb naar aanleiding van de uitspraak van de CRvB besloten om de SVB de groep gehuwde minderjarigen proactief te laten identificeren en hen ambtshalve het Besluit van </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233298476" w:id="0"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ 5.000 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit te keren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="501D115C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="062FCA0C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat er weinig gebruik (0,01% van de oorspronkelijke rechthebbenden hebben hier beroep op gedaan) is gemaakt van de mogelijkheid om het eenmalige bedrag te weigeren (de opt-out optie), heb ik besloten om de opt-out optie als bedoeld in Artikel 6 van het Besluit achterwege te laten. Dit verkort de procesdoorlooptijd waardoor de groep gehuwde minderjarigen spoediger het Besluit kunnen ontvangen. Daarnaast vermindert het achterwege laten van de opt-out optie de uitvoeringslast en -kosten. Burgers die het eenmalig bedrag niet willen ontvangen, kunnen het achteraf aan de SVB terugstorten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="7266D6BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="6E49338D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de SVB zijn 333 gehuwde minderjarigen in beeld waaraan het Besluit wordt uitgekeerd. De geraamde uitkeringslasten voor 333 personen bedraagt ca. €1,67 mln. De SVB raamt de uitvoeringskosten op €75.000. Het vermoeden bestaat dat er een groep is die aan de voorwaarden van het Besluit voldoen maar niet in beeld is. Hierdoor kunnen de uitgaven nog oplopen. Er zal daarom in totaal € 1,80 miljoen worden gereserveerd. Het Besluit wordt in juli uitgekeerd aan de groep gehuwde minderjarigen die bij de SVB in beeld is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="094BA43C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A2A58">
-[...607 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="35E83696" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanvraagtermijn zoals die is opgenomen in het Besluit loopt af op 1 juli 2026. De AMvB wordt niet aangepast. De AMvB is zodanig vormgegeven dat de SVB aanvragen die na 1 juli 2026 worden ingediend ambtshalve mag toekennen gedurende de gehele looptijd van de AMvB, ook indien de aanvraagtermijn reeds is verstreken. Daarnaast biedt de huidige juridische grondslag de mogelijkheid om aanvragen die na het verstrijken van de AMvB nog in behandeling zijn, te verwerken en uit te keren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="2882F973" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="43A88C44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A22496">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Afsluitend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008F723F" w:rsidR="00FF6A91" w:rsidP="00FF6A91" w:rsidRDefault="00FF6A91" w14:paraId="462E4F09" w14:textId="11796181">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="3419DE3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dat er nog steeds gevoelens van onrechtvaardigheid bestaan in de Surinaamse gemeenschap begrijp ik. Een gebaar kan nooit alle pijn en gevoel van onrecht volledig wegnemen. Toch is gekozen om </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A22496">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iets </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A22496">
-[...115 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te doen. Daarmee is naar mijn oordeel recht gedaan aan de situatie van Surinaamse Nederlanders. Hoewel ik geen aanleiding zie om aanvullende maatregelen te treffen of het bestaande beleid aan te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>passen, hoop ik het ongemak van een vertraagde tegemoetkoming te hebben verzacht door proactief het Besluit uit te keren aan de groep jonggehuwden naar aanleiding van de uitspraak van de CRvB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="5F6F2286" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="00FA5877" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="77E5665B" w14:textId="29B59DBA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08" w:rsidR="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008A7D08" w:rsidR="006F53E6" w:rsidP="008A7D08" w:rsidRDefault="00FA5877" w14:paraId="7FA39D0E" w14:textId="293A0E68">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006F3CD2">
+    <w:p w:rsidRPr="008A7D08" w:rsidR="008A7D08" w:rsidP="008A7D08" w:rsidRDefault="008A7D08" w14:paraId="7772D830" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008A7D08" w:rsidR="008A7D08" w:rsidSect="004B25F2">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B8FAF80" w14:textId="77777777" w:rsidR="009B70AA" w:rsidRDefault="009B70AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33200066" w14:textId="77777777" w:rsidR="00B2389C" w:rsidRDefault="00B2389C" w:rsidP="00FA5877">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BDF9919" w14:textId="77777777" w:rsidR="009B70AA" w:rsidRDefault="009B70AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6587FD61" w14:textId="77777777" w:rsidR="00B2389C" w:rsidRDefault="00B2389C" w:rsidP="00FA5877">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36A2CA85" w14:textId="77777777" w:rsidR="000C0D85" w:rsidRDefault="000C0D85">
+  <w:p w14:paraId="2358AD81" w14:textId="77777777" w:rsidR="00FA5877" w:rsidRPr="00FA5877" w:rsidRDefault="00FA5877" w:rsidP="00FA5877">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AF7DC3D" w14:textId="77777777" w:rsidR="000C0D85" w:rsidRDefault="000C0D85">
+  <w:p w14:paraId="06F72239" w14:textId="77777777" w:rsidR="00FA5877" w:rsidRPr="00FA5877" w:rsidRDefault="00FA5877" w:rsidP="00FA5877">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D737C7B" w14:textId="77777777" w:rsidR="000C0D85" w:rsidRDefault="000C0D85">
+  <w:p w14:paraId="5A77B570" w14:textId="77777777" w:rsidR="00FA5877" w:rsidRPr="00FA5877" w:rsidRDefault="00FA5877" w:rsidP="00FA5877">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02C58C6C" w14:textId="77777777" w:rsidR="009B70AA" w:rsidRDefault="009B70AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="769CD0BF" w14:textId="77777777" w:rsidR="00B2389C" w:rsidRDefault="00B2389C" w:rsidP="00FA5877">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="351F7B05" w14:textId="77777777" w:rsidR="009B70AA" w:rsidRDefault="009B70AA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3EB67827" w14:textId="77777777" w:rsidR="00B2389C" w:rsidRDefault="00B2389C" w:rsidP="00FA5877">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="67882CE5" w14:textId="77777777" w:rsidR="00FF6A91" w:rsidRPr="00244843" w:rsidRDefault="00FF6A91" w:rsidP="00FF6A91">
+    <w:p w14:paraId="532C1BA1" w14:textId="77777777" w:rsidR="00FA5877" w:rsidRPr="008A7D08" w:rsidRDefault="00FA5877" w:rsidP="00FA5877">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00244843">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D08">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00244843">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidRPr="00244843">
+        <w:r w:rsidRPr="008A7D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>wetten.nl</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> - Regeling - Tijdelijk besluit eenmalig bedrag ouderen van Surinaamse herkomst - BWBR0048840</w:t>
+          <w:t>wetten.nl - Regeling - Tijdelijk besluit eenmalig bedrag ouderen van Surinaamse herkomst - BWBR0048840</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FA16C9A" w14:textId="77777777" w:rsidR="000C0D85" w:rsidRDefault="000C0D85">
+  <w:p w14:paraId="056CE8B4" w14:textId="77777777" w:rsidR="00FA5877" w:rsidRPr="00FA5877" w:rsidRDefault="00FA5877" w:rsidP="00FA5877">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44E02B5A" w14:textId="77777777" w:rsidR="006F3CD2" w:rsidRDefault="008F723F">
-[...299 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2036FFD0" w14:textId="77777777" w:rsidR="00FA5877" w:rsidRPr="00FA5877" w:rsidRDefault="00FA5877" w:rsidP="00FA5877">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5436A3A0" w14:textId="77777777" w:rsidR="006F3CD2" w:rsidRDefault="008F723F">
+  <w:p w14:paraId="63A18F0E" w14:textId="77777777" w:rsidR="00FA5877" w:rsidRPr="00FA5877" w:rsidRDefault="00FA5877" w:rsidP="00FA5877">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1036 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...1328 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F3CD2"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00FF6A91"/>
+    <w:rsidRoot w:val="00FA5877"/>
+    <w:rsid w:val="004B25F2"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008A7D08"/>
+    <w:rsid w:val="008F1875"/>
+    <w:rsid w:val="00B2389C"/>
+    <w:rsid w:val="00B30D30"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FA5877"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7AE65922"/>
+  <w14:docId w14:val="10AA18D9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AF728111-2132-4E3D-9BC6-CA0C55E5DC3F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5141,77 +1138,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5236,75 +1233,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5339,55 +1336,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5459,1338 +1456,701 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00FA5877"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...927 lines deleted...]
-      <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008F723F"/>
+    <w:rsid w:val="00FA5877"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
-[...83 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A22496"/>
+    <w:rsid w:val="00FA5877"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22496"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FA5877"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A22496"/>
+    <w:rsid w:val="00FA5877"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA5877"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00FA5877"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A22496"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00506403"/>
+    <w:rsid w:val="00FA5877"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FA5877"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...40 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deeplink.rechtspraak.nl/uitspraak?id=ECLI:NL:CRVB:2026:362" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deeplink.rechtspraak.nl/uitspraak?id=ECLI:NL:CRVB:2026:362" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0048840/2024-06-01?g=2024-06-01&amp;z=2024-06-01" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6847,51 +2207,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6955,65 +2315,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7034,225 +2394,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1076</ap:Words>
-  <ap:Characters>5922</ap:Characters>
+  <ap:Words>1099</ap:Words>
+  <ap:Characters>6050</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6985</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7135</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>