--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,3724 +1,1309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B81DDD" w:rsidRDefault="00B81DDD" w14:paraId="69439177" w14:textId="77777777"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="003047D0">
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="6D6AAD08" w14:textId="326F8310">
+      <w:r>
+        <w:t>AH 2506</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5BB94893" w14:textId="54C1185D">
+      <w:r>
+        <w:t>2026Z13387</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F295C" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="6F714FA6" w14:textId="4E914321">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an Bruggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Justitie en Veiligheid)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="795EC09E" w14:textId="77777777"/>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="6691B28D" w14:textId="77777777"/>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="6CFE945D" w14:textId="46845927">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">over </w:t>
-[...77 lines deleted...]
-        </w:pBdr>
+        <w:t>2497</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="307D08AA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="47C225DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="7E3393C1" w14:textId="5A62EC8A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen van de leden Schilder en </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heeft u kennisgenomen van de cursusdag voor advocaten onder de titel "Pleiten voor Palestina"?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="1BB858B7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="0A3012DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Markuszower</w:t>
-[...88 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7475" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="4E1FBFE8" w14:textId="76FD3B53">
+    <w:p w:rsidRPr="003D7475" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="71506C78" w14:textId="77777777">
       <w:r w:rsidRPr="003D7475">
         <w:t>Ja, daarvan heb ik kennisgenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="09461609" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="75681205" w14:textId="2F025133">
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="355E1CAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="767ECDAB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="57C43146" w14:textId="60C80B58">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="79A51B7E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deelt u de mening dat advocaten in de eerste plaats juristen horen te zijn en geen politieke activisten? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="1CA32BEA" w14:textId="77777777">
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="4E1CB313" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="29F7CA95" w14:textId="753EC7EE">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="3E0EB4F2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7475" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="3AD86F8C" w14:textId="7142C7CC">
+    <w:p w:rsidRPr="003D7475" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="554087F9" w14:textId="77777777">
       <w:r w:rsidRPr="003D7475">
         <w:t xml:space="preserve">Advocaten hebben dezelfde vrijheden als eenieder in Nederland. Daarbij hebben zij zich te houden aan de wet die geldt voor alle Nederlanders en, vanwege hun functie als advocaat, de beroepsspecifieke wet- en regelgeving voor de advocatuur. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5D9C">
-[...35 lines deleted...]
-    <w:p w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="3801F353" w14:textId="59033567">
+      <w:r>
+        <w:t>Het staat advocaten vrij om cursussen en trainingen te volgen die hun interesse wekken of die zij relevant achten voor hun beroepsuitoefening. Dat geldt ook voor deze cursusdag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008C2150" w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="27AD300E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="3A193F56" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="4AF9CDA1" w14:textId="4A158E53">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="759F8D32" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke waarborgen zijn er om te voorkomen dat permanente educatie voor advocaten wordt gebruikt voor politieke campagnes of ideologische beïnvloeding in plaats van juridische scholing?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="635732BD" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="008C2150" w:rsidR="001C2F63" w:rsidP="0066544D" w:rsidRDefault="001C2F63" w14:paraId="44E4B69C" w14:textId="5EBAC027">
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="04F8B7E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C2150" w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="54B38210" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="23425839" w14:textId="77777777">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="059190A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deelt u de opvatting dat een cursusdag onder de titel "Pleiten voor Palestina" geen recht zou mogen geven op PO-punten voor advocaten en bent u bereid zich ervoor in te spannen dat de voor deze cursusdag toegekende vier PO-punten alsnog worden geschrapt? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="433F5B33" w14:textId="77777777">
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="3C6745A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="4860B32A" w14:textId="77777777">
-[...95 lines deleted...]
-    <w:p w:rsidRPr="001C2F63" w:rsidR="00EC150C" w:rsidP="001C2F63" w:rsidRDefault="00EC150C" w14:paraId="77CC6BAA" w14:textId="5775E411">
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="60E7586D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="2638421D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="574D1751" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="438474E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="4B8508F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="49B6107F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="68A3C262" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="6D65192B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5A837238" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="7FC1A1E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="426C6F9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="55028E1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5E12AB3A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="001C2F63">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op</w:t>
       </w:r>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen 3 en 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7475" w:rsidR="00EC150C" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="43EEF5BE" w14:textId="77777777">
+    <w:p w:rsidRPr="003D7475" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="0D3FAEDC" w14:textId="77777777">
       <w:r w:rsidRPr="003D7475">
         <w:t>Zie het antwoord op vraag 2. Het college van afgevaardigden van de Nederlandse orde van advocaten stelt bij verordening regels vast die betrekking hebben op de eisen ter bevordering van de vakbekwaamheid van advocaten en de kwaliteit van de beroepsuitoefening.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:t xml:space="preserve"> De wijze waarop dat gebeurt is vastgelegd in door het college van afgevaardigden vastgestelde Verordening op de advocatuur.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="003D7475">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EC150C">
+        <w:t xml:space="preserve"> Het is </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">daarmee dus </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D7475" w:rsidR="00EC150C">
+      <w:r w:rsidRPr="003D7475">
         <w:t>aan de Nederlandse orde van advocaten om als regelgevende bevoegdheid voor de advocatuur de educatie voor advocaten in te richten. Als bewindspersoon heb ik daar geen bemoeienis mee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7475" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="709A7ADB" w14:textId="1C2026D3">
+    <w:p w:rsidRPr="003D7475" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5F23D8C7" w14:textId="77777777">
       <w:r w:rsidRPr="003D7475">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00EC150C">
+      <w:r>
         <w:t xml:space="preserve">Nederlandse orde van advocaten heeft mij laten weten dat de </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:t>organisatie die de betreffende cursus organiseert een niet door de Nederlandse orde van advocaten erkende opleidingsinstelling</w:t>
       </w:r>
-      <w:r w:rsidR="00EC150C">
+      <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:t xml:space="preserve"> en bijgevolg niet bevoegd </w:t>
       </w:r>
-      <w:r w:rsidR="00EC150C">
+      <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:t>tot het zelfstandig toekennen van erkende PO-punten. Na deelname aan de cursus kan een advocaat aan de lokale deken verzoeken om toekenning van PO-punten. Het is aan de lokale deken om deze punten wel of niet toe te kennen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="716820C3" w14:textId="77777777"/>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="001C2F63" w:rsidP="0066544D" w:rsidRDefault="001C2F63" w14:paraId="1BB9081B" w14:textId="7AAB6542">
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="7D404698" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="25E14289" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="42BDC6C3" w14:textId="77777777">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="4DC24B6C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Klopt het dat de organiserende stichting </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Klopt het dat de organiserende stichting Muslim Rights Watch Nederland beschikt over een ANBI-status? Zo ja, op basis van welke activiteiten is deze status verleend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="31D45D47" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="3B0B4DFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Muslim</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7475" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="713C080F" w14:textId="5ECA256A">
+    <w:p w:rsidRPr="003D7475" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="3BBB39DA" w14:textId="77777777">
       <w:r w:rsidRPr="003D7475">
-        <w:t xml:space="preserve">In het ANBI-register op de website van de Belastingdienst staat vermeld dat Stichting </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In het ANBI-register op de website van de Belastingdienst staat vermeld dat Stichting Muslim Rights Watch Nederland de ANBI-status heeft vanaf 7 juli 2020. Omdat de Belastingdienst is gehouden aan </w:t>
+      </w:r>
       <w:r w:rsidRPr="003D7475">
-        <w:t>Muslim</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="270E093C" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t>de geheimhoudingsplicht van artikel 67 van de Algemene wet inzake rijksbelastingen (AWR), kan geen nadere informatie worden verstrekt over deze individuele instelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="18A7255B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="1F1F68BB" w14:textId="452E7A93">
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5F50E0A2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="6084F7EB" w14:textId="3F7FA666">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="3CC6991E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deelt u de opvatting dat een ANBI-status bedoeld is voor organisaties die zich inzetten voor het algemeen belang en niet voor politieke campagnes of activistische belangenbehartiging? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="0E3B3D2D" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="001C2F63" w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="5216A534" w14:textId="7C809EEB">
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="29ECEDD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="016C1D35" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="5E52B16E" w14:textId="77777777">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="2BA92929" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vindt u dat het organiseren van een cursusdag als "Pleiten voor Palestina" past bij de voorwaarden die gelden voor organisaties met een ANBI-status? Kunt u uw antwoord toelichten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="35DCD3FE" w14:textId="77777777">
-[...79 lines deleted...]
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="798A09F6" w14:textId="7CC8FC81">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="139CD880" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="032A53E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="09E05809" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="7E9E0E13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="108EDBF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5398E58C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="2BAB17C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5DBB3688" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="7227DD10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="7E58B0F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="2B89BAD7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidR="001C2F63">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> op</w:t>
       </w:r>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen 6 en 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="3FAD1BC0" w14:textId="49C57F18">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5DD18C1E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7475">
         <w:t>In zijn algemeenheid kan worden opgemerkt dat een instelling (onder meer) uitsluitend of nagenoeg uitsluitend (ten minste 90%) het algemeen nut moet beogen om als ANBI aangemerkt te worden. Het begrip algemeen nut is in de wet neutraal vormgegeven en wordt, zoals ook uit de jurisprudentie blijkt, neutraal getoetst. Dat betekent dat een ANBI de vrijheid heeft om – binnen de in de wet genoemde categorieën</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="003D7475">
-        <w:t xml:space="preserve"> – een door haar als algemeen nuttig beschouwde doelstelling na te streven. Dit neutrale karakter is een belangrijke eigenschap van de ANBI-regelgeving, omdat </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="008C2150" w:rsidR="001C2F63" w:rsidP="0066544D" w:rsidRDefault="001C2F63" w14:paraId="39573989" w14:textId="68F03284">
+        <w:t xml:space="preserve"> – een door haar als algemeen nuttig beschouwde doelstelling na te streven. Dit neutrale karakter is een belangrijke eigenschap van de ANBI-regelgeving, omdat ANBI’s daarmee een afspiegeling zijn van een diverse samenleving waarbinnen verschillende doelen als algemeen nuttig worden gezien. Hiermee wordt gewaarborgd dat niet alleen doelen in lijn met bijvoorbeeld het overheidsbeleid gezien kunnen worden als algemeen nuttig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="4AF935B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C2150" w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="558E66A6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="1930D776" w14:textId="77777777">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5304DED9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bent u bereid kritisch te kijken naar de ANBI-status van organisaties die zich in de praktijk steeds meer bezighouden met politieke actievoering en activisme? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7475" w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="01C67627" w14:textId="77777777">
+    <w:p w:rsidRPr="003D7475" w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="7CE5FDED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C2F63" w:rsidP="001C2F63" w:rsidRDefault="001C2F63" w14:paraId="1A523DF7" w14:textId="207ABF41">
+    <w:p w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="1E4B57CC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001C2F63" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="35AF770F" w14:textId="04570B1E">
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="4B73F9C3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Bent u bereid de ANBI-status van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Bent u bereid de ANBI-status van Muslim Rights Watch Nederland in te trekken? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008C2150" w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="3B4180B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C2F63" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="5AF39BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Muslim</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>vra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gen</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C2F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Rights</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 8 en 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D7475" w:rsidR="0066544D" w:rsidP="001C2F63" w:rsidRDefault="0066544D" w14:paraId="0DF0C06B" w14:textId="4F3E0506">
+    <w:p w:rsidRPr="003D7475" w:rsidR="003F295C" w:rsidP="001C2F63" w:rsidRDefault="003F295C" w14:paraId="4EB112A9" w14:textId="77777777">
       <w:r w:rsidRPr="003D7475">
-        <w:t>Uit artikel 5b AWR volgt dat de beoordeling inzake de ANBI-status</w:t>
-[...5 lines deleted...]
-        <w:t>uitsluitend aan de inspecteur van de Belastingdienst is en dat de inspecteur voor de beslissing om een ANBI-status in te trekken is gebonden aan een limitatief aantal gronden.</w:t>
+        <w:t>Uit artikel 5b AWR volgt dat de beoordeling inzake de ANBI-status uitsluitend aan de inspecteur van de Belastingdienst is en dat de inspecteur voor de beslissing om een ANBI-status in te trekken is gebonden aan een limitatief aantal gronden.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="003D7475">
         <w:t xml:space="preserve"> Vanwege het eerder genoemde neutrale karakter van de ANBI-regeling zijn gedragingen die niet aansluiten bij eenieders overtuiging van wat behoort tot het algemeen nut geen reden om de ANBI-status in te trekken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="681284E3" w14:textId="77777777">
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="7A25AF23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008C2150" w:rsidR="0066544D" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="2980E543" w14:textId="77777777">
+    <w:p w:rsidRPr="008C2150" w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="12BCD870" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F47CED" w:rsidP="0066544D" w:rsidRDefault="0066544D" w14:paraId="2C6C222D" w14:textId="4AA246AC">
+    <w:p w:rsidR="003F295C" w:rsidP="0066544D" w:rsidRDefault="003F295C" w14:paraId="71C80AF0" w14:textId="77777777">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2150">
         <w:t>1] MRWN, 'Cursusdag: pleiten voor Palestina' (https://mrwn.nl/cursusdag)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F47CED">
-[...7 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="005C1872" w:rsidRDefault="005C1872" w14:paraId="2258999E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="005C1872">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73071C01" w14:textId="77777777" w:rsidR="003B2015" w:rsidRDefault="003B2015">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5881D322" w14:textId="77777777" w:rsidR="00ED5455" w:rsidRDefault="00ED5455" w:rsidP="003F295C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52AC8603" w14:textId="77777777" w:rsidR="003B2015" w:rsidRDefault="003B2015">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62CF89B5" w14:textId="77777777" w:rsidR="00ED5455" w:rsidRDefault="00ED5455" w:rsidP="003F295C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58F47EA4" w14:textId="77777777" w:rsidR="003319BF" w:rsidRDefault="003319BF">
+  <w:p w14:paraId="61E714D2" w14:textId="77777777" w:rsidR="003F295C" w:rsidRPr="003F295C" w:rsidRDefault="003F295C" w:rsidP="003F295C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26F92768" w14:textId="77777777" w:rsidR="00B81DDD" w:rsidRDefault="00B81DDD">
+  <w:p w14:paraId="74C3680D" w14:textId="77777777" w:rsidR="003F295C" w:rsidRPr="003F295C" w:rsidRDefault="003F295C" w:rsidP="003F295C">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60F76082" w14:textId="77777777" w:rsidR="003319BF" w:rsidRDefault="003319BF">
+  <w:p w14:paraId="665156EB" w14:textId="77777777" w:rsidR="003F295C" w:rsidRPr="003F295C" w:rsidRDefault="003F295C" w:rsidP="003F295C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E3F9B9B" w14:textId="77777777" w:rsidR="003B2015" w:rsidRDefault="003B2015">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7D9F6115" w14:textId="77777777" w:rsidR="00ED5455" w:rsidRDefault="00ED5455" w:rsidP="003F295C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15784BB2" w14:textId="77777777" w:rsidR="003B2015" w:rsidRDefault="003B2015">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="00CF9C90" w14:textId="77777777" w:rsidR="00ED5455" w:rsidRDefault="00ED5455" w:rsidP="003F295C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0AB38A6D" w14:textId="77777777" w:rsidR="0066544D" w:rsidRDefault="0066544D" w:rsidP="0066544D">
+    <w:p w14:paraId="74A4060D" w14:textId="77777777" w:rsidR="003F295C" w:rsidRDefault="003F295C" w:rsidP="0066544D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Artikel 28 lid 2 sub a Advocatenwet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="24D23ACF" w14:textId="77777777" w:rsidR="0066544D" w:rsidRDefault="0066544D" w:rsidP="0066544D">
+    <w:p w14:paraId="53892113" w14:textId="77777777" w:rsidR="003F295C" w:rsidRDefault="003F295C" w:rsidP="0066544D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Artikel 4.4 Verordening op de advocatuur.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3026EE6B" w14:textId="77777777" w:rsidR="0066544D" w:rsidRDefault="0066544D" w:rsidP="0066544D">
+    <w:p w14:paraId="4EC6B596" w14:textId="77777777" w:rsidR="003F295C" w:rsidRDefault="003F295C" w:rsidP="0066544D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In artikel 5b, derde lid, AWR staat een limitatieve opsomming van categorieën die worden beschouwd als algemeen nuttig.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="609542D4" w14:textId="77777777" w:rsidR="0066544D" w:rsidRDefault="0066544D" w:rsidP="0066544D">
+    <w:p w14:paraId="3831139C" w14:textId="77777777" w:rsidR="003F295C" w:rsidRDefault="003F295C" w:rsidP="0066544D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zie ook Kamerstukken II 2024/25, 34324, nr. 35 en het daarbij gevoegde advies van de landsadvocaat.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E4507EC" w14:textId="77777777" w:rsidR="003319BF" w:rsidRDefault="003319BF">
+  <w:p w14:paraId="56E63482" w14:textId="77777777" w:rsidR="003F295C" w:rsidRPr="003F295C" w:rsidRDefault="003F295C" w:rsidP="003F295C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E7D66D" w14:textId="77777777" w:rsidR="00B81DDD" w:rsidRDefault="0066544D">
-[...453 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3F8BDBF5" w14:textId="77777777" w:rsidR="003F295C" w:rsidRPr="003F295C" w:rsidRDefault="003F295C" w:rsidP="003F295C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F49CF5C" w14:textId="77777777" w:rsidR="00B81DDD" w:rsidRDefault="0066544D">
+  <w:p w14:paraId="2F20FA78" w14:textId="77777777" w:rsidR="003F295C" w:rsidRPr="003F295C" w:rsidRDefault="003F295C" w:rsidP="003F295C">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1215 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...494 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B81DDD"/>
-[...50 lines deleted...]
-    <w:rsid w:val="00F64598"/>
+    <w:rsidRoot w:val="003F295C"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rsid w:val="005C1872"/>
+    <w:rsid w:val="008A1C26"/>
+    <w:rsid w:val="00ED5455"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5644A215"/>
-  <w15:docId w15:val="{773EEC1C-0A6C-45C0-B659-2271E53146D2}"/>
+  <w14:docId w14:val="020D1DDA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{59918F7D-4745-47CE-A7A6-1FCEE6B7B87F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3727,77 +1312,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3822,75 +1407,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3925,55 +1510,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4045,862 +1630,714 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...10 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F295C"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...200 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F295C"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003047D0"/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003047D0"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003F295C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003047D0"/>
+    <w:rsid w:val="003F295C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003047D0"/>
-[...122 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003F295C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4908,51 +2345,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5019,65 +2456,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5098,85 +2535,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4765</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>800</ap:Words>
+  <ap:Characters>4404</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5620</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5194</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>