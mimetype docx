--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -1,3515 +1,1376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A860A0" w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="0839AF2C" w14:textId="78F11A4C">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A860A0">
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00D9161F" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="280B9446" w14:textId="48A3500E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F" w:rsidR="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F" w:rsidR="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F" w:rsidR="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00D9161F" w:rsidP="00D9161F" w:rsidRDefault="00D9161F" w14:paraId="30BEE8CA" w14:textId="1D39ACB5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Innovatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00D9161F" w:rsidP="00D9161F" w:rsidRDefault="00D9161F" w14:paraId="4011B14A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F" w:rsidR="00332149">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1545</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00D9161F" w:rsidP="00D9161F" w:rsidRDefault="00D9161F" w14:paraId="1CC7EBE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00D9161F" w:rsidP="00D9161F" w:rsidRDefault="00D9161F" w14:paraId="2AFCBC66" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00D9161F" w:rsidP="00D9161F" w:rsidRDefault="00D9161F" w14:paraId="664CA125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="489087C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de beantwoording van het verslag van het schriftelijk overleg van 10 april 2026 is toegezegd de Eerste en Tweede Kamer voor de zomer te informeren over het mogelijke voornemen om de subsidierelatie met ECP in 2027 voort te zetten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A860A0">
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met deze brief kom ik tegemoet aan deze toezegging. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A860A0" w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="47070D5E" w14:textId="77777777">
-      <w:r w:rsidRPr="00A860A0">
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="6BB601FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A860A0" w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="7498ABAF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="407703D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Introductie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A860A0">
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A860A0" w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="1FFF3EEE" w14:textId="77777777">
-      <w:r w:rsidRPr="00A860A0">
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="30DAA96B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Sinds de oprichting in 1998 door het toenmalige ministerie van Economische Zaken en VNO-NCW, verricht ECP een breed scala aan activiteiten om een betere digitale samenleving te realiseren. Vanuit inhoudelijk perspectief ziet EZK ECP nog altijd als een waardevolle ondersteuning bij het voorbereiden en realiseren van beleid en het opzetten van betekenisvolle publiek-private samenwerkingen. Als neutraal platform voor het bedrijfsleven, overheid en maatschappelijke organisaties speelt ECP een belangrijke rol in de visievorming op Nederland als informatiesamenleving.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A860A0" w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="1E1DE8BC" w14:textId="77777777">
-      <w:r w:rsidRPr="00A860A0">
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="4FA239B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038706B" w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="7C763794" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="1D8C5AFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038706B">
-        <w:rPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Unieke </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Unieke karakter activiteiten en rol ECP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="2C8ADF38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ECP heeft een unieke positie als onafhankelijk platform met zowel private als publieke deelnemers. Deze deelnemers zijn zowel leveranciers als afnemers, zowel bedrijfsleven als consumentenorganisaties, en zowel wetenschap als de praktijk. Sommige deelnemers komen voor technische beleidsoplossingen, anderen komen voor het maatschappelijke debat rondom privacy. Door deze heterogene belangen geniet ECP een groot vertrouwen bij partijen. ECP vertegenwoordigt niet de belangen van een specifieke groep, maar het algemene belang. Hiermee kan ECP een neutrale ontmoetingsplaats bieden voor al deze partijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="66A23C3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="78EDC247" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>karakter activiteiten en rol</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Resultaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="544320FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd zie ik ook de zorgen die geuit zijn door meerdere Tweede Kamerfracties in het eerdergenoemde schriftelijk overleg. Zo zijn er bijvoorbeeld vragen gesteld over de effectiviteit van de activiteiten van ECP. Over de jaren heen heeft ECP haar rapportage over de opgeleverde resultaten verbeterd, waardoor EZK meer inzicht heeft gekregen in de meerwaarde van ECP voor de beleidsdoelen van EZK. Zoals ook verwoord in de beantwoording van dit schriftelijk overleg ben ik tevreden over de resultaten die de gesubsidieerde activiteiten van ECP hebben opgeleverd over de jaren heen, ter ondersteuning van de beleidsdoelen van EZK.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="2E558C36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="22F0C897" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Overigens blijft mijn ministerie bij ieder project kritisch kijken naar de effectiviteit van de activiteiten en of ECP de geschikte en enige partij is die dergelijke activiteiten kan uitvoeren. Dit heeft er bijvoorbeeld toe geleid dat het ministerie met betrekking tot de Human Capital Agenda, de AI-coalitie, de Blockchaincoalitie en het Anti-Abuse Network de subsidie aan ECP heeft beëindigd: de activiteiten zijn gestopt of andere organisaties voeren deze activiteiten nu uit. De afgelopen jaren is de totale subsidie aan ECP teruggebracht van ca. 7 miljoen euro per jaar naar ca. 3 miljoen per jaar, o.a. in het kader van taakstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="0A4BFB96" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="1FFF5BD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ECP</w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Governance van ECP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="227349B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast zijn er zorgen geuit over een mogelijke (schijn van) belangenverstrengeling tussen ECP en LunaVia, een eigen onderneming van ECP-directieleden. Al vanaf de oprichting heeft ECP ervoor gekozen om geen personeel in dienst te nemen, maar personeelsdiensten in te kopen bij (de voorganger van) LunaVia. Zoals aangegeven in het antwoord op het schriftelijk overleg is deze inkoopovereenkomst eerder beoordeeld door een extern advocatenkantoor. Deze beoordeling gaf het ministerie toen geen aanleiding om verdere stappen te ondernemen. In deze antwoorden is ook aangegeven dat ECP inmiddels zelf versneld stappen zet ten aanzien van de governance structuur, om de (schijn van) belangenverstrengeling weg te nemen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="3BDF6F3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="05BB1968" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 30 juni jl. ontving ik de bijgevoegde brief van ECP met daarin een samenvatting van de maatregelen die ECP neemt om de (schijn van) belangenverstrengeling weg te nemen. Hieronder zal ik de belangrijkste maatregelen nader toelichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="75CA5EA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="6F9D3B00" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Scheiden van (persoonlijke) belangen: nieuwe governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="7DED5A38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een belangrijk onderdeel van de ECP-brief is het verbreken van de huidige afhankelijkheidsrelatie tussen de stichting ECP en LunaVia. De belangrijkste stappen daarin worden genomen per 1 januari 2027, waarbij de huidige ECP-directieleden die betrokken zijn bij LunaVia, niet langer hun rol als ECP-directielid uitoefenen. Ook hebben zij geen andere beslisbevoegde rol binnen ECP. De huidige directieleden zullen in 2027 alleen nog een rol hebben in de overdracht, en geen rol in enige aanbesteding vanuit ECP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="15AB13DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="5F254F43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de nieuwe governancestructuur van ECP zal er een duidelijke scheiding zijn tussen onderaannemers en ECP-sleutelfiguren. De nieuwe ECP-directie zal bijvoorbeeld geen belangen hebben in ondernemingen of andere organisaties die met de stichting ECP samenwerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="355E989A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="48B6135A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aanbestedingen inhuur van en inkoop bij derden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="0C113958" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bovendien meldt ECP dat vanwege de afbouw van de samenwerking met LunaVia zij inhuur van en inkoop bij derden in meer gevallen gaat aanbesteden. De lopende overeenkomst met onderaannemer LunaVia wordt daarvoor per 1 juli 2026 beëindigd. Hierdoor kunnen meerdere partijen meedingen, wat bijdraagt aan het tegengaan van de schijn van belangenverstrengeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F" w:rsidDel="008724FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="0BD189B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="009BD891" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het bestuur van ECP streeft ernaar om de lopende zaken met LunaVia zo snel mogelijk doch zorgvuldig af te ronden, waarna deze werkzaamheden kunnen worden aanbesteed. Daarom kiest ECP ervoor om dit proces in twee stappen te doen, in 2027 en 2028. Zodoende kan ECP het proces van aanbesteden goed voorbereiden én uitvoeren de kwaliteit van deze aanbestede programma’s waarborgen. Voor de goede orde zij vermeld dat LunaVia, net als andere partijen, kan meedingen met de aanbestedingen en daarmee nieuwe opdrachten zou kunnen verwerven bij ECP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="75CFEBEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="449A8DE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Overgangsperiode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="7841F1B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik ben van plan om dit transitietraject, met name in de periode waarin de huidige werkzaamheden van LunaVia en ECP nog deels doorloopt, scherp in de gaten te houden. Ik vind het belangrijk dat de voorgenomen plannen zoals verwoord in de brief van ECP aan mijn ministerie, en de onderliggende afspraken tussen LunaVia en ECP, zo snel mogelijk leiden tot een daadwerkelijke, merkbare scherpe scheiding in belangen. Op basis van de gedane toezeggingen en vorderingen tot nu toe ben ik bereid om ECP de gevraagde tijd en ruimte te geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="14E1DDEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="380BCA01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Resultaten</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A860A0">
+        <w:t>Voornemen tot voortzetting subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="17635E19" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A860A0">
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="37515A56" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bovenstaande leidt mij tot mijn voornemen om de subsidierelatie met ECP in 2027 voort te zetten. Ten eerste vanwege de unieke positie die ECP heeft. Ten tweede omdat ik tevreden ben met de inhoudelijke resultaten die ECP levert met de activiteiten die ik subsidieer, en daarmee met de effectiviteit van deze subsidie. En tenslotte vind ik dat ECP goede vorderingen maakt om de (schijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>resultaten verbeterd, waardoor EZK meer inzicht heeft gekregen in de meerwaarde van ECP voor de beleidsdoelen van EZK. Zoals ook verwoord in de beantwoording van dit schriftelijk overleg ben ik tevreden over de resultaten die de gesubsidieerde activiteiten van ECP hebben opgeleverd over de jaren heen, ter ondersteuning van de beleidsdoelen van EZK.   </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A860A0">
+        <w:t>van) belangenverstrengeling weg te nemen, zoals hierboven toegelicht. Uit de brief blijkt naar mijn oordeel dat het bestuur van ECP streeft naar een duidelijke scheiding van belangen en effectieve inzet van subsidiemiddelen, en hier concrete uitgewerkte plannen aan heeft gekoppeld.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="47036424" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A860A0" w:rsidR="00403E52" w:rsidP="00403E52" w:rsidRDefault="00403E52" w14:paraId="45395454" w14:textId="77777777">
-      <w:r w:rsidRPr="00A860A0">
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="68259D2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Planning en proces subsidieverstrekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A860A0" w:rsidR="00340409" w:rsidP="00340409" w:rsidRDefault="00340409" w14:paraId="3AD07963" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="060BE154" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de zomer zullen mijn ministerie en ECP de gesprekken starten over de invulling van de projecten voor het jaar 2027. Naar verwachting komen die in grote lijnen overeen met de projecten in 2026, m.u.v. de ONE Conference, omdat het Nationaal Cybersecurity Centrum (NCSC) deze conferentie gaat organiseren. Daarnaast is het waarschijnlijk dat, vanwege de portefeuilleverdeling tussen de Staatssecretaris van Slagvaardige Overheid en mij, ECP voor enkele digitaliseringsprojecten waarvoor ECP subsidie ontving van BZK, subsidie zal aanvragen bij  EZK. In september beoordeelt EZK de concept-subsidieaanvraag, waarna de definitieve aanvraag begin oktober wordt ingediend. Doorgaans volgt de definitieve toekenning in december.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Governance van ECP</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="10D01169" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="19389DF9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorafgaand aan deze toekenning zal ik de Eerste en Tweede Kamer nog nader informeren over dit voornemen, in overeenstemming met de verplichtingen in de Kaderwet EZ-, LVVN- en KGG-subsidies. Daarin zal ik meer toelichting geven op de voorgenomen bedragen en activiteiten, inclusief de activiteiten waarvoor ECP voorheen subsidie ontving van BZK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="2C110F1B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="257D5ABF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Opties voor een passende subsidievorm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A860A0">
-[...33 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="550F265B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het schriftelijk overleg is door verschillende fracties gevraagd of een jaarlijkse (maatwerk)subsidie de juiste vorm is voor de activiteiten die ECP uitvoert met EZK-subsidie. De fractie van Groen-Links-PvdA heeft bovendien specifiek gevraagd of een meerjarige subsidievorm is overwogen. Uit een eerste inventarisatie blijkt dat het grootste deel van de door EZK gesubsidieerde activiteiten van ECP, meerjarig loopt. Daaruit volgend zou een meerjarige subsidie geschikt kunnen zijn voor deze onderdelen. Tegelijkertijd hecht ik aan de mogelijkheid om tussentijds bij te kunnen sturen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="413F4A26" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="340C6C85" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bovendien meldt ECP in hun brief dat het (een deel van het) personeel in dienst wil gaan nemen, en zodoende dergelijke werkzaamheden niet meer inkoopt via een onderaannemer. Om deze stap te zetten, wil ECP in gesprek met hun opdrachtgevers voor een meerjarige solide financiële basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="5BAC068D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="71844010" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Scheiden van </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(persoonlijke) </w:t>
-[...357 lines deleted...]
-      <w:r w:rsidRPr="00CB492F">
+        <w:t>Meerjarenkader per 2028 onderzoeken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="799A94C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Dit alles leidt mij tot het voornemen om de mogelijkheid te onderzoeken om de subsidie voor ECP-activiteiten te verlenen middels een meerjarenkader en daarbinnen jaarlijkse verstrekkingen vanaf 2028. Zo'n meerjarenkader bevat het voornemen voor subsidieverlening voor meerdere jaren, met daarin een maximaal subsidiebedrag per jaar, de te volgen procedure voor de jaarlijkse aanvragen en de algemene subsidieverplichtingen.  Binnen dat meerjarenkader dient ECP jaarlijks een subsidieaanvraag in waarop een besluit van mij volgt. Dat biedt ECP een betrouwbare financiële basis, waardoor het ook investeringen (bijvoorbeeld in eigen personeel) kan doen met meerjarige zekerheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00462D44" w:rsidP="00462D44" w:rsidRDefault="00462D44" w14:paraId="6958835A" w14:textId="77777777"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="0091232B">
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="3A4A96F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="5A8D971B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> Ik wil vanaf het najaar van 2026 deze optie voor een meerjarig kader verder uitwerken. Ik zal daartoe ook overleg voeren met ECP. Voor de komende periode zal eenmalig nog een eenjarige subsidie worden voorbereid voor het jaar 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00332149" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="04EAD4CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="00D9161F" w:rsidP="00D9161F" w:rsidRDefault="00D9161F" w14:paraId="4561590F" w14:textId="21F973B3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D9161F" w:rsidR="006F53E6" w:rsidP="00D9161F" w:rsidRDefault="00332149" w14:paraId="79ECC7B8" w14:textId="1E031D5C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>W.J.M. Aerdts</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A6510">
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D9161F" w:rsidR="006F53E6" w:rsidSect="00FF48EF">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E438DC7" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422">
+    <w:p w14:paraId="05671686" w14:textId="77777777" w:rsidR="00A064B8" w:rsidRDefault="00A064B8" w:rsidP="00332149">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A2BB3F" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B8155B0" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422">
+    <w:p w14:paraId="1971C055" w14:textId="77777777" w:rsidR="00A064B8" w:rsidRDefault="00A064B8" w:rsidP="00332149">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC123EA" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="614A77AB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0CB1F97A" w14:textId="77777777" w:rsidR="00332149" w:rsidRPr="00332149" w:rsidRDefault="00332149" w:rsidP="00332149">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5B49CB4B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="30C1C4FC" w14:textId="77777777" w:rsidR="00332149" w:rsidRPr="00332149" w:rsidRDefault="00332149" w:rsidP="00332149">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3908F15C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="422D6F4F" w14:textId="77777777" w:rsidR="00332149" w:rsidRPr="00332149" w:rsidRDefault="00332149" w:rsidP="00332149">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D3FED31" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422">
+    <w:p w14:paraId="441A632A" w14:textId="77777777" w:rsidR="00A064B8" w:rsidRDefault="00A064B8" w:rsidP="00332149">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587B3F79" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A1D99EF" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422">
+    <w:p w14:paraId="17047745" w14:textId="77777777" w:rsidR="00A064B8" w:rsidRDefault="00A064B8" w:rsidP="00332149">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA72298" w14:textId="77777777" w:rsidR="001A0422" w:rsidRDefault="001A0422"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5B9498E9" w14:textId="77777777" w:rsidR="00403E52" w:rsidRDefault="00403E52" w:rsidP="00403E52">
+    <w:p w14:paraId="76A8DB7F" w14:textId="1F21B122" w:rsidR="00332149" w:rsidRPr="00D9161F" w:rsidRDefault="00332149" w:rsidP="00D9161F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9161F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tweede Kamer, 2025/2026, 26643 nr. 1502. </w:t>
+      <w:r w:rsidRPr="00D9161F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk, 2025/2026, 26643 nr. 1502. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="001E14BB">
+        <w:r w:rsidRPr="00D9161F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Informatie- en communicatietechnologie (ICT) | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="65B8215E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="33748B43" w14:textId="77777777" w:rsidR="00332149" w:rsidRPr="00332149" w:rsidRDefault="00332149" w:rsidP="00332149">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...535 lines deleted...]
-  <w:p w14:paraId="5FB9D552" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7AB3978A" w14:textId="77777777" w:rsidR="00332149" w:rsidRPr="00332149" w:rsidRDefault="00332149" w:rsidP="00332149">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D79249F" w14:textId="77777777" w:rsidR="00332149" w:rsidRPr="00332149" w:rsidRDefault="00332149" w:rsidP="00332149">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...660 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00332149"/>
+    <w:rsid w:val="00010F6F"/>
+    <w:rsid w:val="00332149"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A064B8"/>
+    <w:rsid w:val="00D9161F"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00E74406"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FF48EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E91089E"/>
+  <w14:docId w14:val="51F23B30"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8AF48326-82CC-49AF-B4E9-7BB2A99320C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3531,74 +1392,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3747,1081 +1609,1004 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00332149"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00332149"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00332149"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00332149"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00332149"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00332149"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00332149"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E14BB"/>
+    <w:rsid w:val="00332149"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00332149"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E14BB"/>
-[...7 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00332149"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...24 lines deleted...]
-    <w:rsid w:val="00403E52"/>
+    <w:rsid w:val="00332149"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9161F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2026Z07659&amp;did=2026D17164" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8408</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1559</ap:Words>
+  <ap:Characters>8578</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>70</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>71</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9917</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10117</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>