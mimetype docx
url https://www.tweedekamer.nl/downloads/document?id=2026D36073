--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -1,2608 +1,993 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E422C4" w:rsidP="00A868E5" w:rsidRDefault="00E422C4" w14:paraId="1FD2831A" w14:textId="77777777"/>
-[...52 lines deleted...]
-      <w:r w:rsidR="003C4384">
+    <w:p w:rsidRPr="00D54156" w:rsidR="00D54156" w:rsidP="00D54156" w:rsidRDefault="005F1BA3" w14:paraId="3397B3A3" w14:textId="2268BA94">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156" w:rsidR="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156" w:rsidR="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D54156" w:rsidR="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening Belastingstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="00D54156" w:rsidP="00D54156" w:rsidRDefault="00D54156" w14:paraId="5D12FF8F" w14:textId="62BA5C03">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="00D54156" w:rsidP="00D54156" w:rsidRDefault="00D54156" w14:paraId="1EB0BF67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156" w:rsidR="005F1BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>336</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="00D54156" w:rsidP="00D54156" w:rsidRDefault="00D54156" w14:paraId="705DDA9B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="00D54156" w:rsidP="00D54156" w:rsidRDefault="00D54156" w14:paraId="6A3C0A89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="223A3B0D" w14:textId="3AE51BA4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="507C593B" w14:textId="1B5EE314">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 25 maart 2026 stuurde de Vaste Kamercommissie voor Volkshuisvesting en Ruimtelijke Ordening een brief van de PvdA Haarlem door aan de minister van Volkshuisvesting en Ruimtelijke Ordening. In de brief roept de PvdA Haarlem, mede namens een aantal andere fracties uit de Metropoolregio Amsterdam, op om aandacht te hebben voor de effecten van fiscale regelingen op de woningmarkt en spoedig te kiezen voor het volledig afschaffen van de expatregeling (voorheen: 30%-regeling). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="4D781136" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="12392A39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vooropgesteld, ik begrijp de zorgen van de opstellers van de brief die aandacht vragen voor oneerlijke concurrentie op de woningmarkt als gevolg van de expatregeling. In Coalitieakkoord 2026 – 2030 is opgenomen dat de expatregeling niet versoberd wordt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00EC2630">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze brief licht ik, mede namens de minister van Volkshuisvesting en Ruimtelijke Ordening, toe op basis van welke afweging het kabinet tot die conclusie is gekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="36158BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="73A3C892" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481CB0">
-        <w:rPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Evaluatie van de expatregeling</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Evaluatie van de expatregeling en effecten op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="6D526BB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De expatregeling is over de periode 2016-2022 geëvalueerd door SEO Economisch Onderzoek (SEO). SEO beoordeelt de expatregeling als een regeling met een groot belang voor de Nederlandse economie in haar evaluatierapport ‘Kunde, Kosten en Keuzes’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="0DFB543A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="7DDAFB93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEO gaat in het evaluatierapport ook in op de invloed van de expatregeling op de woningmarkt. SEO concludeert, met de nodige voorbehouden, dat de expatregeling een zeer bescheiden effect heeft op de woningmarkt. SEO onderbouwt dit als volgt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="54F233AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“Verdringing vindt plaats wanneer de extra kennismigranten als gevolg van de 30%-regeling een significant effect hebben op huur- en koopprijzen waardoor andere huishoudens worden belemmerd in het vervullen van hun woonwensen. Uit de econometrische analyse blijkt dat er jaarlijks gemiddeld 11.168 extra kennismigranten naar Nederland komen door de 30%-regeling, waarvan er 5.339 wonen in Amsterdam. Een zeer ruwe vuistregel is dat een bevolkingstoename van een procentpunt door migratie ongeveer leidt tot anderhalf procentpunt hogere huren en drie procentpunt hogere koopprijzen. Afgezet tegen de gehele bevolking, is er vrijwel geen economisch significant prijseffect. In enkele gebieden zoals Amsterdam is er mogelijk een effect op huren en koopprijzen, wat zeer bescheiden is afgezet tegen de totale prijsstijging in de evaluatieperiode.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="6AB58F06" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="523CB9D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder in het rapport geeft SEO een ruwe schatting van de woningmarkteffecten in Amsterdam die zijn toe te wijzen aan de extra migratie als gevolg van de expatregeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieruit blijkt dat het prijseffect op de Amsterdamse woningmarkt dat is toe te wijzen aan de extra migratie door de expatregeling 0,9% bedraagt voor huurwoningen en 1,8% op koopwoningen. Dit is een zeer bescheiden effect op de Amsterdamse woningmarkt en voor andere gemeenten nog veel lager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="7EB22CB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="146A70DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kortom, er is naar ons weten geen bestaand onderzoek dat uitwijst dat de expatregeling een belangrijke rol speelt bij het woningtekort. De Staat van de Volkshuisvesting 2024 wijst vooral op demografische ontwikkelingen, huishoudensverdunning en de tegenvallende bouw in voorbije jaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="52782526" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="6636075B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en effecten op de woningmarkt</w:t>
-[...87 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Bestedingsruimte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="41C5251F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de brief van de PvdA Haarlem wordt gesteld dat de oneerlijke concurrentie wordt veroorzaakt doordat de expatregeling de bestedingsruimte van expats verruimt waardoor zij hogere huren en koopprijzen kunnen betalen. Deze stelling is deels juist. De expatregeling is in essentie een belastingvrije forfaitaire kostenvergoeding die dekking biedt voor de extra kosten die een vanuit het buitenland aangeworven werknemer maakt omdat hij in Nederland gaat werken. Nederlandse werknemers hebben deze kosten niet. De expatregeling zorgt zo voor een gelijkere uitgangspositie; als de expatregeling er niet zou zijn staan de buitenlandse werknemers immers op een achterstand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="432DE1CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="523BDFD1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd klopt het dat de expatregeling de bestedingsruimte van expats vergroot ten opzichte van een scenario waarin zij geen expatregeling zouden hebben. Daarnaast verschilden afgelopen evaluaties in hun berekeningsmethodiek en conclusie over de verhouding tussen de gemiddelde extraterritoriale kosten en de forfaitaire vergoeding van de expatregeling. Volgens de evaluatie van SEO (2024) is de forfaitaire vergoeding hoger dan nodig zou zijn om de gemiddelde extraterritoriale kosten te dekken. Volgens de evaluatie van Dialogic (2017) liggen de ETK voor een gemiddelde gebruiker op circa 29% van het loon (inclusief vergoeding) en bedragen de totale daadwerkelijke ETK van alle gebruikers circa 20% van het totale loon van alle gebruikers. Voor een deel van de buitenlandse werknemers valt de vergoeding dus hoger uit dan hun werkelijke extra kosten. Voor dat deel ontstaat extra bestedingsruimte, en een effect op de concurrentiepositie van expats op de woningmarkt. Dit weegt volgens het kabinet niet op tegen het grote belang van de regeling voor het vestigingsklimaat, waar ik nu op inga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="5E06422B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="31256561" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bestedingsruimte</w:t>
-[...65 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Het belang van de expatregeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A868E5" w:rsidP="00A868E5" w:rsidRDefault="00A868E5" w14:paraId="7640086F" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00FA21E6">
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="02AF1A73" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De expatregeling is, zoals gezegd, in de eerste helft van 2024 geëvalueerd door SEO, samen met de ETK-regeling en de partiële buitenlandse belastingplicht. SEO beoordeelt de expatregeling als een doeltreffende en deels doelmatige regeling. SEO wijst daarbij onder andere op de volgende aspecten van de expatregeling:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="129669F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="2F6B3D49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van de expatregeling voor Nederlandse bedrijven en andere organisaties bij het kunnen aantrekken van talenten in concurrentie op de internationale arbeidsmarkt. Deze talenten heeft Nederland nodig voor de kenniseconomie die we willen zijn en de uitdagingen waarvoor we staan, zoals de energietransitie en de overgang naar een circulaire economie. Werkgevers verwachten hun vraag naar die noodzakelijke kenniswerkers niet in te kunnen vullen met binnenlands aanbod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="401AF83B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een verdere versobering van de expatregeling zal een negatief effect hebben op het investeringsniveau van bedrijven in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="65B1B9B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Qua belastingdruk op kennisintensieve arbeid na toepassing van de expatregeling, bevindt Nederland zich internationaal in de middenmoot. Een verdere versobering van de expatregeling zal Nederland op dit punt verder op achterstand zetten ten opzichte van concurrerende landen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="6E2D6F00" w14:textId="549C3AB4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit berekeningen van SEO blijkt dat de expatregeling Nederland per saldo meer belastingopbrengsten oplevert dan dat de regeling kost. Gemiddeld is de expatregeling jaarlijks goed voor € 128,5 miljoen netto belastingopbrengsten. In deze berekening is nog geen rekening gehouden met indirecte effecten, zoals meer omzetbelasting door bestedingen van expats, meer werkgelegenheid in Nederland door een grotere vraag naar diensten en hogere lonen voor andere werknemers door kennis-spill-overs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="60083993" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="3695AFDE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">beoordeelt de expatregeling als een doeltreffende en deels doelmatige regeling. </w:t>
-[...122 lines deleted...]
-      <w:r>
+        <w:t>Bovengenoemde belangrijke rol van de expatregeling voor de Nederlandse economie en rekening houdende met de door het Nederlandse bedrijfsleven gevraagde continuïteit en stabiliteit rondom de expatregeling (de expatregeling is de afgelopen jaren immers al diverse malen versoberd, bijvoorbeeld voor het inkorten van de looptijd, het aftoppen op de WNT-norm en het verhogen van de salarisnorm), zijn voor het kabinet redenen geweest om in het regeerakkoord aan te geven dat de expatregeling niet versoberd zal worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="2788ADF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="4186C029" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bovenstaande in acht nemende blijft wel staan dat er onder inwoners van Nederland kennelijk zorgen leven dat de expatregeling leidt tot oneerlijke concurrentie op de woningmarkt. Het kabinet neemt deze zorgen uiteraard serieus en zal de situatie op de woningmarkt blijven monitoren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E716D" w:rsidP="000E716D" w:rsidRDefault="000E716D" w14:paraId="2BD8CF7B" w14:textId="77777777"/>
-[...30 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="6986C028" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="00D54156" w14:paraId="5183A631" w14:textId="22AC819B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156" w:rsidR="006925B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156" w:rsidR="006925B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A868E5" w:rsidP="00A868E5" w:rsidRDefault="00A868E5" w14:paraId="009C81C8" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006925B8" w:rsidP="00D54156" w:rsidRDefault="006925B8" w14:paraId="07D1D231" w14:textId="7D59C3C2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156" w:rsidR="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D54156" w:rsidR="006F53E6" w:rsidP="00D54156" w:rsidRDefault="006F53E6" w14:paraId="177964A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D54156" w:rsidR="006F53E6" w:rsidSect="00DE0CD0">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EBB0849" w14:textId="77777777" w:rsidR="00DB7B31" w:rsidRDefault="00DB7B31">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21E0349F" w14:textId="77777777" w:rsidR="005F749E" w:rsidRDefault="005F749E" w:rsidP="006925B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B08C7BC" w14:textId="77777777" w:rsidR="00DB7B31" w:rsidRDefault="00DB7B31">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="531623B0" w14:textId="77777777" w:rsidR="005F749E" w:rsidRDefault="005F749E" w:rsidP="006925B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EB9D756" w14:textId="77777777" w:rsidR="00B328CD" w:rsidRDefault="00B328CD">
+  <w:p w14:paraId="76A9933C" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="006925B8" w:rsidRDefault="006925B8" w:rsidP="006925B8">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DCB955F" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="006925B8" w:rsidRDefault="006925B8" w:rsidP="006925B8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="455AAAD9" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="006925B8" w:rsidRDefault="006925B8" w:rsidP="006925B8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43F4A70B" w14:textId="77777777" w:rsidR="00DB7B31" w:rsidRDefault="00DB7B31">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23E58614" w14:textId="77777777" w:rsidR="005F749E" w:rsidRDefault="005F749E" w:rsidP="006925B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AEC370F" w14:textId="77777777" w:rsidR="00DB7B31" w:rsidRDefault="00DB7B31">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="637E12E6" w14:textId="77777777" w:rsidR="005F749E" w:rsidRDefault="005F749E" w:rsidP="006925B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="70D26D52" w14:textId="77777777" w:rsidR="003C4384" w:rsidRPr="007B52CB" w:rsidRDefault="003C4384" w:rsidP="003C4384">
+    <w:p w14:paraId="09591D5B" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="00D54156" w:rsidRDefault="006925B8" w:rsidP="003C4384">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007B52CB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007B52CB">
-[...18 lines deleted...]
-        <w:t>. 31</w:t>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regeerakkoord 2026-2030, pag. 31</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="53B8DF8B" w14:textId="77777777" w:rsidR="00A868E5" w:rsidRPr="00AD639C" w:rsidRDefault="00A868E5" w:rsidP="00A868E5">
+    <w:p w14:paraId="3AC7D74B" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="00D54156" w:rsidRDefault="006925B8" w:rsidP="00A868E5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD639C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD639C">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kunde, Kosten en Keuzes, Evaluatie 30%-regeling, extraterritoriale kostenregeling &amp; partiële buitenlandse belastingplicht 2016-2022, SEO Economisch Onderzoek, Amsterdam, juni 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7664C1F7" w14:textId="77777777" w:rsidR="00A868E5" w:rsidRPr="00AD639C" w:rsidRDefault="00A868E5" w:rsidP="00A868E5">
+    <w:p w14:paraId="1F9B2AAB" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="00D54156" w:rsidRDefault="006925B8" w:rsidP="00A868E5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD639C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD639C">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kunde, Kosten en Keuzes, tabel 3.10, pag. 82</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="12722535" w14:textId="77777777" w:rsidR="00A868E5" w:rsidRPr="00B54A30" w:rsidRDefault="00A868E5" w:rsidP="00A868E5">
+    <w:p w14:paraId="1EC0B478" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="00D54156" w:rsidRDefault="006925B8" w:rsidP="00A868E5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B54A30">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54156">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B54A30">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00D54156">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie ook de kabinetsreactie op het rapport Kunde, Kosten en Keuzes, meegestuurd als bijlage bij Kamerstukken II 2024-2025, 32 140, nr. 267</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56434824" w14:textId="77777777" w:rsidR="00B328CD" w:rsidRDefault="004A0659">
-[...457 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="39348C6A" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="006925B8" w:rsidRDefault="006925B8" w:rsidP="006925B8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D9EA307" w14:textId="77777777" w:rsidR="00B328CD" w:rsidRDefault="004A0659">
+  <w:p w14:paraId="6346D209" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="006925B8" w:rsidRDefault="006925B8" w:rsidP="006925B8">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1075 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73FA814A" w14:textId="77777777" w:rsidR="006925B8" w:rsidRPr="006925B8" w:rsidRDefault="006925B8" w:rsidP="006925B8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BF5AF4E6"/>
-[...267 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F687467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2C48F86"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2671,356 +1056,150 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1352073556">
+  <w:num w:numId="1" w16cid:durableId="1547451540">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B328CD"/>
-[...88 lines deleted...]
-    <w:rsid w:val="00FF0122"/>
+    <w:rsidRoot w:val="006925B8"/>
+    <w:rsid w:val="005F1BA3"/>
+    <w:rsid w:val="005F749E"/>
+    <w:rsid w:val="006925B8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A24023"/>
+    <w:rsid w:val="00B41310"/>
+    <w:rsid w:val="00D54156"/>
+    <w:rsid w:val="00DE0CD0"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FA4D919"/>
-  <w15:docId w15:val="{B1346DF3-AA99-480D-9C5F-155FAFCB4BFE}"/>
+  <w14:docId w14:val="4F147D1A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0995A2B3-0718-4BB1-A53D-1AB059A84034}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3029,77 +1208,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3124,75 +1303,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3227,55 +1406,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3347,797 +1526,702 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...10 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006925B8"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...202 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B52CB"/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007B52CB"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006925B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B52CB"/>
+    <w:rsid w:val="006925B8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...39 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC2630"/>
+    <w:rsid w:val="006925B8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EC2630"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="006925B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC2630"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="006925B8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006925B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D54156"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4194,51 +2278,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4302,65 +2386,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4381,221 +2465,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1148</ap:Words>
-  <ap:Characters>6314</ap:Characters>
+  <ap:Words>1173</ap:Words>
+  <ap:Characters>6457</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>52</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>53</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Oproep fractie PvdA Haarlem, namens meerdere fracties uit gemeenteraden MRA, m.b.t. afschaffing van de expatkorting (30%-regeling)</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7448</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7615</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-07T16:06:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...112 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>