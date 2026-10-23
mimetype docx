--- v0 (2026-07-08)
+++ v1 (2026-10-23)
@@ -7,418 +7,350 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00251844" w:rsidR="005E45FC" w:rsidP="005E45FC" w:rsidRDefault="005E45FC" w14:paraId="3E852D7A" w14:textId="77777777">
+    <w:p w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="38BFABD0" w14:textId="0DD3E5FA">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:sectPr w:rsidRPr="00251844" w:rsidR="005E45FC" w:rsidSect="005E45FC">
-[...8 lines deleted...]
-        </w:sectPr>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AH 2501</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="1550A089" w14:textId="559D5F89">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026Z13388</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="345CDAD6" w14:textId="3EF5E512">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065CFE">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mededeling van staatssecretaris Van Bruggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065CFE">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065CFE">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Justitie en Veiligheid) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F20145" w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="1085FC9D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E45FC" w:rsidP="005E45FC" w:rsidRDefault="005E45FC" w14:paraId="626362B8" w14:textId="77777777">
+    <w:p w:rsidRPr="00F20145" w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="2C2F2A79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
           <w:rFonts w:cs="Utopia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="aanhef" w:id="0"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij deel ik u, mede namens de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC66B4">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC66B4">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede dat de schriftelijke vragen van </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Utopia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>AH 2501</w:t>
+        <w:t>het lid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC66B4">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Westerveld (PRO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, van uw Kamer aan de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC66B4">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de aanpak van complexe omgangsproblemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> AUTOTEXT  " Leeg"  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ingezonden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>17 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) niet binnen de gebruikelijke termijn kunnen worden beantwoord, aangezien nog niet alle benodigde informatie is ontvangen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E45FC" w:rsidP="005E45FC" w:rsidRDefault="005E45FC" w14:paraId="6809EB7C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F20145" w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="287D2A9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
           <w:rFonts w:cs="Utopia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E45FC" w:rsidP="005E45FC" w:rsidRDefault="005E45FC" w14:paraId="2FD32C45" w14:textId="77777777">
+    <w:p w:rsidRPr="00F20145" w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="64D8ADE3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
           <w:rFonts w:cs="Utopia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>2026Z13388</w:t>
+      <w:r w:rsidRPr="00F20145">
+        <w:rPr>
+          <w:rFonts w:cs="Utopia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ik streef ernaar de vragen zo spoedig mogelijk te beantwoorden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E45FC" w:rsidP="005E45FC" w:rsidRDefault="005E45FC" w14:paraId="7C27163B" w14:textId="77777777">
+    <w:p w:rsidRPr="00F20145" w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="6793CA09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
           <w:rFonts w:cs="Utopia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E45FC" w:rsidP="005E45FC" w:rsidRDefault="005E45FC" w14:paraId="75D7AADB" w14:textId="4F10561E">
+    <w:p w:rsidRPr="00F20145" w:rsidR="00065CFE" w:rsidP="00065CFE" w:rsidRDefault="00065CFE" w14:paraId="2BBA9CAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:rPr>
           <w:rFonts w:cs="Utopia"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...84 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F20145" w:rsidR="005E45FC" w:rsidP="005E45FC" w:rsidRDefault="005E45FC" w14:paraId="2AA77CFB" w14:textId="6DC29A6E">
-[...179 lines deleted...]
-    <w:sectPr w:rsidRPr="00F20145" w:rsidR="005E45FC">
+    <w:sectPr w:rsidRPr="00F20145" w:rsidR="00065CFE">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23D5BC6E" w14:textId="77777777" w:rsidR="001A37DC" w:rsidRDefault="001A37DC" w:rsidP="005E45FC">
+    <w:p w14:paraId="256B3D85" w14:textId="77777777" w:rsidR="009E61F7" w:rsidRDefault="009E61F7" w:rsidP="00065CFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EA70E54" w14:textId="77777777" w:rsidR="001A37DC" w:rsidRDefault="001A37DC" w:rsidP="005E45FC">
+    <w:p w14:paraId="62F8D370" w14:textId="77777777" w:rsidR="009E61F7" w:rsidRDefault="009E61F7" w:rsidP="00065CFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -426,166 +358,190 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Utopia">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57B3AC78" w14:textId="77777777" w:rsidR="00065CFE" w:rsidRPr="00065CFE" w:rsidRDefault="00065CFE" w:rsidP="00065CFE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F811B0C" w14:textId="77777777" w:rsidR="00065CFE" w:rsidRPr="00065CFE" w:rsidRDefault="00065CFE" w:rsidP="00065CFE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48C8A234" w14:textId="77777777" w:rsidR="00065CFE" w:rsidRPr="00065CFE" w:rsidRDefault="00065CFE" w:rsidP="00065CFE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20736815" w14:textId="77777777" w:rsidR="001A37DC" w:rsidRDefault="001A37DC" w:rsidP="005E45FC">
+    <w:p w14:paraId="149DD15F" w14:textId="77777777" w:rsidR="009E61F7" w:rsidRDefault="009E61F7" w:rsidP="00065CFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="134499C4" w14:textId="77777777" w:rsidR="001A37DC" w:rsidRDefault="001A37DC" w:rsidP="005E45FC">
+    <w:p w14:paraId="18D3633F" w14:textId="77777777" w:rsidR="009E61F7" w:rsidRDefault="009E61F7" w:rsidP="00065CFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="771C0D86" w14:textId="77777777" w:rsidR="001A37DC" w:rsidRPr="005E45FC" w:rsidRDefault="001A37DC" w:rsidP="005E45FC">
+  <w:p w14:paraId="0C3046D7" w14:textId="77777777" w:rsidR="00065CFE" w:rsidRPr="00065CFE" w:rsidRDefault="00065CFE" w:rsidP="00065CFE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C237059" w14:textId="77777777" w:rsidR="001A37DC" w:rsidRPr="005E45FC" w:rsidRDefault="001A37DC" w:rsidP="005E45FC">
+  <w:p w14:paraId="173020AE" w14:textId="77777777" w:rsidR="00065CFE" w:rsidRPr="00065CFE" w:rsidRDefault="00065CFE" w:rsidP="00065CFE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E9CF419" w14:textId="77777777" w:rsidR="00065CFE" w:rsidRPr="00065CFE" w:rsidRDefault="00065CFE" w:rsidP="00065CFE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E45FC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F51053"/>
+    <w:rsidRoot w:val="00065CFE"/>
+    <w:rsid w:val="00065CFE"/>
+    <w:rsid w:val="00350F74"/>
+    <w:rsid w:val="009E61F7"/>
+    <w:rsid w:val="00D03B4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31BC0308"/>
+  <w14:docId w14:val="6FBA1B93"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C8A1A8F3-B981-4FAF-8BBF-EF2D7F3F8733}"/>
+  <w15:docId w15:val="{512D1AD6-5067-4CA4-A362-67AA61307AE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -606,51 +562,51 @@
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -953,716 +909,637 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="in-table">
+    <w:name w:val="in-table"/>
+    <w:basedOn w:val="broodtekst"/>
+    <w:rsid w:val="00065CFE"/>
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="2"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="broodtekst"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E45FC"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00065CFE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="broodtekst"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E45FC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00065CFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E45FC"/>
-[...85 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00065CFE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1931,53 +1808,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>581</ap:Characters>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>95</ap:Words>
+  <ap:Characters>527</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>4</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>685</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>621</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>