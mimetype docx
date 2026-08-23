--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -1,972 +1,441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...511 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="7A68CFBC" w14:textId="7CDF7120">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2502</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="53ADEB2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="650F7548" w14:textId="55D7B2CF">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
         <w:t>2026Z13641</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791608" w:rsidR="00E82C38">
-[...88 lines deleted...]
-    <w:p w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="5E5858EF" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="375EA6F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="50C45608" w14:textId="6762C7F6">
+    <w:p w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="72D6D408" w14:textId="1EF84BEB">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="31748F89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="7AAE19C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="21F64BDF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bekend met bovenstaand artikel? 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00384744" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="172552C4" w14:textId="67A937C9">
+    <w:p w:rsidRPr="00384744" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="00C96522" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="0DE4E539" w14:textId="687E9A23">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="493988E4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke “centrale Joodse studentenorganisatie” heeft formeel om financiële middelen gevraagd bij het ministerie van OCW en welke persoon/personen heeft/hebben dit verzoek namens deze centrale Joodse studentenorganisatie gedaan?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="213A8224" w14:textId="29F63F49">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="3F456DDE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wanneer is dit verzoek precies gedaan?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="5C9F6F06" w14:textId="7B6C4E42">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="6594B730" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke specifieke Joodse studentenorganisaties, stichtingen en/of verenigingen zijn aangesloten bij deze centrale Joodse studentenorganisatie?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="6B73321D" w14:textId="26CBA2A4">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="1544889A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welk schriftelijk plan, activiteitenvoorstel of projectvoorstel lag aan de financiering ten grondslag?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="3D5662D2" w14:textId="3AC62FC1">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="01393F76" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke concrete activiteiten, doelstellingen en beoogde resultaten waren in dit plan opgenomen en/of welke concrete problemen moesten volgens het plan worden aangepakt?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="3619D580" w14:textId="7463827A">
+    <w:p w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="0C44383C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welk bedrag is uiteindelijk beschikbaar gesteld, aan welke rechtspersoon of persoon zijn deze middelen toegekend en op grond van welke subsidieregeling, wettelijke bevoegdheid of andere financieringsconstructie is dit gebeurd?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27541" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="182066B8" w14:textId="068ADEF9">
+    <w:p w:rsidRPr="00D27541" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="302E0946" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Op basis van welke criteria heeft het ministerie vastgesteld dat de indiener(s) van het voorstel voldoende representatief waren voor de doelgroep waarvoor de middelen bedoeld zijn?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="2E1164CE" w14:textId="77777777">
+    <w:p w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="71269F9A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Antwoord vraag 2 t/m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>In de beleidsreactie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
@@ -981,308 +450,301 @@
         </w:rPr>
         <w:t xml:space="preserve">Tijdens het lopende proces van een subsidieaanvraag deelt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de Rijksoverheid</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA149B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> geen informatie. Dit is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>een</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA149B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> standaardregel voor alle subsidies. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Na definitieve besluitvorming, naar verwachting na de zomer, wordt informatie hierover bekend gemaakt. Dit omvat wie een aanvraag heeft ingediend (vraag 2), wanneer het verzoek is ingediend (vraag 3), welke partijen bij de indieners zijn aangesloten (vraag 4),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012600A">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA149B">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0012600A">
+      <w:r w:rsidRPr="00B6177E">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>activiteiten, doelstellingen en beoogde resultaten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vraag 6), het beschikbaar gestelde bedrag en toepasselijke subsidieregeling (vraag 7) en criteria van het ministerie (vraag 8). Openbaarmaking van het projectvoorstel is niet gebruikelijk (vraag 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA6CAE" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="71C5BEFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Over het tot nu toe gevolgde proces kan ik uw wel het volgende laten weten. Tijdens de gesprekken met Joodse studenten en medewerkers is aan de ministers Bruins en Moes gevraagd of het ministerie van Onderwijs, Cultuur en Wetenschap (hierna: OCW)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004802DA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6177E">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="004802DA">
+      <w:r w:rsidRPr="00B541DF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activiteiten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t.b.v.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B541DF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de sociale veiligheid van Joodse studenten en medewerkers, financieel wil ondersteunen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daaropvolgend is een ambtelijke verkenning vanuit mijn ministerie gestart naar de mogelijkheid of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B541DF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(resterende) middelen uit de Nationale Strategie Antisemitismebestrijding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024-2030 (belegd bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B541DF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiervoor ingezet konden worden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Een formeel verzoek hiertoe is door de</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">activiteiten </w:t>
-[...5 lines deleted...]
-        <w:t>t.b.v.</w:t>
+        <w:t xml:space="preserve"> interdepartementale commissie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de sociale veiligheid van Joodse studenten en medewerkers, financieel wil ondersteunen.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Daaropvolgend is een ambtelijke verkenning vanuit mijn ministerie gestart naar de mogelijkheid of </w:t>
+        <w:t>Antisemitisme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(resterende) middelen uit de Nationale Strategie Antisemitismebestrijding</w:t>
-[...19 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goedgekeurd. Daarmee werd €350.000 aan OCW toegekend voor de verbetering van de sociale veiligheid van Joodse studenten en medewerkers in het hoger onderwijs voor de periode 2026-2028. Bij de aanpak van de verdeling van de middelen heeft mijn ministerie zowel de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hiervoor ingezet konden worden</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Nationaal Coördinator Antisemitisme Bestrijding (NCAB) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B541DF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vertegenwoordigende Joodse organisaties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Een formeel verzoek hiertoe is door de</w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ten slotte, omdat het tijdelijke middelen zijn (geen structurele), </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6CAE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>betreft het een projectsubsidie volgens de Kaderregeling subsidies OCW.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="14614B35" w14:textId="37B9EB9A">
+    <w:p w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="4A3C984C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In hoeverre valt deze subsidieverstrekking onder de aanbestedingsplicht?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="738EDDE2" w14:textId="3295D8A2">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="11AB71DB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6CAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CB0695">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Subsidies vallen onder het bestuursrecht en de</w:t>
       </w:r>
@@ -1327,148 +789,135 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Om te beoordelen of de besteding van overheidsmiddelen op de juiste wijze geschiedt en geen staatssteun oplevert wordt – zoals gebruikelijk – bij elke ingediende aanvraag een </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6CAE">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">staatssteuncheck </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">uitgevoerd. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="4AE318B1" w14:textId="765057A3">
+    <w:p w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="793B94A7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u het ermee eens dat de Kamer voor een goede controle van de besteding van publieke middelen volledig moet kunnen vaststellen wie het initiatief heeft genomen, wie het plan heeft opgesteld, wie als gesprekspartner van het ministerie heeft opgetreden en aan wie de middelen uiteindelijk zijn toegekend?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>Transparantie is van belang</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">zodat de Kamer in staat is haar controlerende taak uit te oefenen. Zoals bij de beantwoording van vragen 2 t/m 8 genoemd, wordt na de formele besluitvorming voldoende informatie openbaar. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Transparantie is van belang zodat de Kamer in staat is haar controlerende taak uit te oefenen. Zoals bij de beantwoording van vragen 2 t/m 8 genoemd, wordt na de formele besluitvorming voldoende informatie openbaar. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D75D56">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bij individuele subsidieverstrekkingen kent de Kamer geen directe operationele controle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, dat </w:t>
-[...6 lines deleted...]
-        <w:t>betekent o.a. dat zij aan de voorkant van processen niet gaat over de verdeling van middelen.</w:t>
+        <w:t>, dat betekent o.a. dat zij aan de voorkant van processen niet gaat over de verdeling van middelen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75D56">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Die exclusieve bestuursbevoegdheid ligt bij de minister als bestuursorgaan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="0537263B" w14:textId="446123DE">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="7DC2D069" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Indien dat niet zo is, waarom niet? Indien dat wel zo is, waarom is dat niet gedaan?</w:t>
       </w:r>
@@ -1575,1583 +1024,618 @@
       <w:r w:rsidRPr="00412718">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>specifieke subsidieontvanger</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00412718">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="2FC25670" w14:textId="7AAC2C6D">
+    <w:p w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="35C25530" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u zodoende bereid de volledige subsidieaanvraag, het projectplan, de begroting, de beoordelingsstukken, de subsidiebeschikking, de verantwoordingsvoorwaarden en een chronologisch overzicht van alle relevante contacten en besluiten te doen toekomen aan de Kamer?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="4D7AD895" w14:textId="1D15996F">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="7B4AF4D1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412718">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Zie mijn antwoord op vragen 2 t/m 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="7CD3BA6C" w14:textId="6B9466B3">
+    <w:p w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="059EE2BA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ben u ervan op de hoogte dat er in Nederland meerdere Joodse studentenorganisaties zijn en bent u het met mij eens dat deze organisaties evengoed aanspraak zouden moeten kunnen maken op publieke middelen?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="61A3A975" w14:textId="1CE77191">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="3B6CA328" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412718">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja, ik ben daarvan op de hoogte. Voor wat betreft hun aanspraak verwijs ik u naar mijn antwoord op vragen 2 t/m 8 en 10-11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="5EA8E0D1" w14:textId="0E7EB389">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="51BC081A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Op welke wijze dienen deze organisaties hun plan/initiatief bij u onder de aandacht te brengen?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B6177E" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="0FC5A0AC" w14:textId="64A111D2">
+    <w:p w:rsidRPr="00B6177E" w:rsidR="00601A0D" w:rsidP="00791608" w:rsidRDefault="00601A0D" w14:paraId="358FADBB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid alsnog een tender uit te schrijven of een gangbare en transparante subsidieprocedure in te richten waarop alle Joodse studentenorganisaties, die dat wensen, kunnen reageren?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007834E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00EB34EE">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">14 en </w:t>
-[...7 lines deleted...]
-        <w:t>15</w:t>
+        <w:t>14 en 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Nee, zie mijn antwoord op vragen 10 en 11. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6177E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D27541" w:rsidR="00791608" w:rsidP="00791608" w:rsidRDefault="00791608" w14:paraId="2BB1ABCB" w14:textId="77777777">
+    <w:p w:rsidRPr="00D27541" w:rsidR="00601A0D" w:rsidP="00601A0D" w:rsidRDefault="00601A0D" w14:paraId="6408A211" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RTL Nieuws, 10 april 2026, Kabinet trekt enkele tonnen uit voor Joodse studenten (</w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="00D27541">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>www.rtl.nl/nieuws/politiek/artikel/5589080/kabinet-trekt-enkele-tonnen-uit-voor-joodse-studenten</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D27541">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="1713DC91" w14:textId="77777777">
+    <w:p w:rsidRPr="00820DDA" w:rsidR="00601A0D" w:rsidP="00820DDA" w:rsidRDefault="00601A0D" w14:paraId="3A3E5CCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidSect="00EB34EE">
+    <w:p w:rsidR="00795E20" w:rsidRDefault="00795E20" w14:paraId="057A7978" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00795E20">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BD43C7B" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B">
+    <w:p w14:paraId="5F5C016F" w14:textId="77777777" w:rsidR="000E0232" w:rsidRDefault="000E0232" w:rsidP="00601A0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58210DA1" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40A08A25" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B">
+    <w:p w14:paraId="616163F6" w14:textId="77777777" w:rsidR="000E0232" w:rsidRDefault="000E0232" w:rsidP="00601A0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E07F90" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...56 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6511B10E" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="260D41CB" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00601A0D" w:rsidRDefault="00601A0D" w:rsidP="00601A0D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2285687A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="09514D4A" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00601A0D" w:rsidRDefault="00601A0D" w:rsidP="00601A0D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="4B358DFA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="4985B13F" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00601A0D" w:rsidRDefault="00601A0D" w:rsidP="00601A0D">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56973826" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B">
+    <w:p w14:paraId="6B82A7B3" w14:textId="77777777" w:rsidR="000E0232" w:rsidRDefault="000E0232" w:rsidP="00601A0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0251F422" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72CF1A5F" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B">
+    <w:p w14:paraId="55E2B298" w14:textId="77777777" w:rsidR="000E0232" w:rsidRDefault="000E0232" w:rsidP="00601A0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E339970" w14:textId="77777777" w:rsidR="00D6202B" w:rsidRDefault="00D6202B"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="74F17EFF" w14:textId="77777777" w:rsidR="00791608" w:rsidRPr="00403948" w:rsidRDefault="00791608" w:rsidP="00791608">
+    <w:p w14:paraId="6E9BFD9F" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00403948" w:rsidRDefault="00601A0D" w:rsidP="00791608">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403948">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00403948">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00403948">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Kamerbrief over voortgang antisemitismebestrijding april 2026.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6FA1FDA9" w14:textId="40347A1F" w:rsidR="00791608" w:rsidRPr="00B541DF" w:rsidRDefault="00791608" w:rsidP="00791608">
+    <w:p w14:paraId="715DC162" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00B541DF" w:rsidRDefault="00601A0D" w:rsidP="00791608">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B541DF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00F46E84">
-[...6 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve"> de m</w:t>
+          <w:t>Hiermee doe ik de m</w:t>
         </w:r>
         <w:r w:rsidRPr="00B541DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">otie </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">otie Bamenga </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">(D66 </w:t>
         </w:r>
         <w:r w:rsidRPr="00B541DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>c.s.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidRPr="00B541DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> over vertegenwoordigende Joodse organisaties betrekken bij de verdeling van de middelen</w:t>
         </w:r>
-        <w:r w:rsidR="00F46E84">
-[...6 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t xml:space="preserve"> af.</w:t>
         </w:r>
         <w:r w:rsidRPr="00B541DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7959AED8" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="140D55D4" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00601A0D" w:rsidRDefault="00601A0D" w:rsidP="00601A0D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="217BCE41" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="17750FBF" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00601A0D" w:rsidRDefault="00601A0D" w:rsidP="00601A0D">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="6FC2BE24" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="43CB5935" w14:textId="77777777" w:rsidR="00601A0D" w:rsidRPr="00601A0D" w:rsidRDefault="00601A0D" w:rsidP="00601A0D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...305 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="091F1748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21A4F764"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3196,1716 +1680,314 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...594 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="913321940">
+  <w:num w:numId="1" w16cid:durableId="703823300">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1301961116">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...896 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00601A0D"/>
+    <w:rsid w:val="000E0232"/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rsid w:val="00795E20"/>
+    <w:rsid w:val="00F51053"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40BD1185"/>
-  <w15:docId w15:val="{D6D1B750-A02E-4100-A304-B05E2E5BF5BC}"/>
+  <w14:docId w14:val="0EEAB419"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{26758A3F-111B-4F72-8F63-36AAAC69FC33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5054,1174 +2136,1015 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="footer"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...63 lines deleted...]
-    <w:rsid w:val="004F44C2"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...15 lines deleted...]
-    <w:name w:val="Huisstijl-Gegeven"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
-      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EE4C2D"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
-    <w:name w:val="Huisstijl-Rubricering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:noProof/>
-[...14 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00601A0D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...165 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00601A0D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...5 lines deleted...]
-    <w:rsid w:val="00D51F76"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00601A0D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...20 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00215356"/>
-[...62 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+    <w:rsid w:val="00601A0D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00601A0D"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...87 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...26 lines deleted...]
-    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...15 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00601A0D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rtl.nl/nieuws/politiek/artikel/5589080/kabinet-trekt-enkele-tonnen-uit-voor-joodse-studenten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/moties/detail?id=2026Z08642&amp;did=2026D19341" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2026/04/10/tk-antisemitismebestrijding" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1177</ap:Words>
-  <ap:Characters>6479</ap:Characters>
+  <ap:Words>1048</ap:Words>
+  <ap:Characters>5768</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>48</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7641</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6803</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-07T11:31:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>