--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -1,4163 +1,1189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00685930" w14:paraId="7450DB87" w14:textId="2E19729B">
-[...30 lines deleted...]
-      <w:r w:rsidR="00DF4F5D">
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="007D6B9D" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="1763AA22" w14:textId="04080EE7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D" w:rsidR="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C776CA">
-[...14 lines deleted...]
-      <w:r w:rsidR="00DF4F5D">
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D" w:rsidR="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D" w:rsidR="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="007D6B9D" w14:paraId="443B1007" w14:textId="2647E591">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D" w:rsidR="00B97729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>427</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="007D6B9D" w:rsidP="007D6B9D" w:rsidRDefault="007D6B9D" w14:paraId="11BF9D95" w14:textId="09E086D1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="007D6B9D" w:rsidP="007D6B9D" w:rsidRDefault="007D6B9D" w14:paraId="7F8299EF" w14:textId="16533CF8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="0B8F95C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="28E2BC4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het plenair debat over de Wijziging van de Kernenergiewet ten behoeve van bedrijfsduurverlenging van kerncentrale Borssele op 9 juni jl., heeft het lid Vermeer (BBB) gevraagd naar een schriftelijke appreciatie op zijn verzoek om inzicht te verkrijgen in het beleid voor het ontmantelen, inzamelen en verwerken van zonnepanelen en windturbines op land en zee. Eerder heeft het kabinet, op verzoek van het lid Vermeer, de Kamer al geïnformeerd in een Kamerbrief over de rol van het bevoegd gezag bij het ontmantelen van hernieuwbare energieprojecten op land en de ondersteuning die het Rijk heeft gegeven in het juridisch en financieel borgen van de ontmanteling in omgevingsverordeningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00DF4F5D">
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C776CA" w:rsidP="002822CA" w:rsidRDefault="00C776CA" w14:paraId="57E02210" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00D72F51">
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="1D5EB50F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="5554C72E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het belang van grootschalige inzameling, verwerking en recycling van zonnepanelen en windturbines op land neemt de komende jaren sterk toe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00D72F51">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Voor de transitie naar een circulaire economie en inzet op strategische autonomie is het cruciaal dat deze productgroepen zo hoogwaardig mogelijk worden verwerkt, waardoor (kritieke) grondstoffen worden behouden. Met deze brief geeft het kabinet invulling aan het verzoek van het lid Vermeer om inzicht te geven in het beleid voor het inzamelen en verwerken van zonnepanelen en windturbines op land en zee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="306A1B89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="71AF18DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zonnepanelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A274E1" w:rsidP="002822CA" w:rsidRDefault="00A274E1" w14:paraId="52C203BE" w14:textId="0D5D7A45">
-      <w:r>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="65596B57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Afgedankte zonnepanelen vallen onder de wettelijke verplichte uitgebreide producentenverantwoordelijkheid (UPV) volgens de EU Richtlijn afgedankte elektrische en elektronische apparatuur (Richtlijn AEEA)</w:t>
       </w:r>
-      <w:r w:rsidR="00F676A8">
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      <w:r w:rsidR="00B35323">
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Hiermee zijn producenten verantwoordelijk voor het inzamelen en passend verwerken van afgedankte zonnepanelen. Voor zonnepanelen geldt dat 75% van de afgedankte panelen nuttig moet worden toegepast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00B35323">
-[...76 lines deleted...]
-      <w:r w:rsidR="00B06E04">
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en 65% moet worden gerecycled. In Nederland voert de producentenorganisatie Stichting OPEN (Organisatie Producentenverantwoordelijkheid E-waste Nederland) deze wettelijke UPV-taken collectief uit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="3277C418" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="37AA9E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stichting OPEN bekostigt de inzameling en verwerking van afgedankte zonnepanelen met een afvalbeheerbijdrage die producenten betalen. Sinds 1 juli 2023 is deze afvalbeheerbijdrage voor zonnepanelen verhoogd naar 4 cent/kg. Met deze afvalbeheerbijdrage kan Stichting OPEN de komende jaren een fonds opbouwen waarmee de benodigde recyclingcapaciteit, die na 2030 een toenemende hoeveelheid afgedankte zonnepanelen moet verwerken, kan worden gerealiseerd. In april jl. heeft Stichting OPEN een eerste contract gesloten met een partij die gaat bijdragen aan de hoogwaardige verwerking van afgedankte zonnepanelen in Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00B06E04">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Routekaart Circulaire Zonnepanelen en Weerbare Sector ondersteunt in het circulaire ontwerp van circulaire zonnepanelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="27857BFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="46F1FC4A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Windturbines op Land</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F676A8" w:rsidP="00F676A8" w:rsidRDefault="00F676A8" w14:paraId="19C253DD" w14:textId="7954AA98">
-[...42 lines deleted...]
-      <w:r w:rsidR="00B35323">
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="4C686DE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Voor windturbines op land gelden er momenteel geen specifieke eisen voor de inzameling en verwerking van de windturbines en/of haar onderdelen aangezien deze productgroep niet onder de Richtlijn AEEA valt. In vergunningen voor de exploitatie van windturbines is doorgaans wel opgenomen dat de exploitant verantwoordelijk is voor de sanering, maar expliciete eisen aan de verwerking van afgedankte windturbines ontbreken. De algemene bepalingen uit de Kaderrichtlijn Afvalstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die verplichten dat een afvalstof aan de hand van de afvalhiërarchie wordt verwerkt zijn wel van toepassing, evenals de materiaal specifieke standaarden voor recycling op basis van het Circulair Materialen Plan (CMP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="004669C6">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In het CMP zijn minimumstandaarden opgenomen voor de verwerking van beton, kabels, afgewerkte olie, kunststoffen en metalen. Daarnaast geldt in Nederland een stortverbod voor windturbines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="5D4C707C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C776CA" w:rsidP="002822CA" w:rsidRDefault="00C776CA" w14:paraId="3A671F8F" w14:textId="2DE8962D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="588428C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Windturbines op Zee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C588A" w:rsidP="00FD297F" w:rsidRDefault="004669C6" w14:paraId="6C59EBD4" w14:textId="6AA8C662">
-[...150 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="611D2B10" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook windturbines op zee vallen buiten de reikwijdte van de huidige Richtlijn AEEA, waardoor er geen specifieke eisen worden gesteld aan de inzameling en verwerking van deze productgroep. De windparkeigenaar is conform de wet Windenergie op Zee verantwoordelijk voor het volledig opruimen van een windpark op zee voor het aflopen van de vergunningstermijn. Hiervoor is ook een financiële zekerheidstelling in de vergunning opgenomen in de vorm van een bankgarantie. De bankgarantie moet zijn gesteld voordat het windpark stroom levert en moet de overheid financiële zekerheid geven voor het geval de vergunninghouder zijn verplichting voor het volledig verwijderen van het windpark niet kan nakomen. De bankgarantie moet hoog genoeg zijn om de verwijdering van windpark inclusief kabels en eventuele erosiebescherming volledig te kunnen dekken. In de tenders voor de windparken in kavels IJmuiden Ver Gamma-A en -B worden eisen gesteld aan de recyclebaarheid van toegepaste rotorbladen. Ook zullen de vergunninghouders van deze windparken een eindelevensplan moeten indienen met daarin onder andere de status van onderdelen en of deze geschikt zijn voor hergebruik, opknappen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>refurbishment</w:t>
-[...121 lines deleted...]
-        <w:rPr>
+        <w:t>refurbishment)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of recycling inclusief de beoogde toepassing van het recyclaat. Op dit moment zijn er nog geen grootschalige windparken op zee in Nederland verwijderd en daarmee ook geen onderdelen van een windpark op zee verwerkt. Mede vanwege de lange vergunningsduur (40 jaar voor de meest recent vergunde windparken) is het moeilijk om bij de vergunningsverlening eisen op te leggen aan het precieze verwerkingsproces van windparkonderdelen omdat de verwachting is dat deze technologie zich gedurende de vergunningsduur nog verder zal ontwikkelen. De Adviesroutekaart Circulaire Windparken op Zee wordt binnenkort gepubliceerd en ondersteunt beleid om actiever te sturen op circulair ontwerpen, inzameling en verwerking van windturbines op zee.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="3709FDAC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="155588CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7233">
-        <w:rPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Herziening Richtlijn Afgedankte Elektrische en Elektronische Apparaten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F676A8" w:rsidP="00F676A8" w:rsidRDefault="00F676A8" w14:paraId="3AF6B3CA" w14:textId="19FAF46D">
-[...66 lines deleted...]
-      <w:r w:rsidR="00F676A8">
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="0D6DE7BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie bereidt een herziening voor van de Richtlijn Afgedankte en Elektrische en Elektronische Apparaten (Richtlijn 2012/19/EU). Voor deze herziening overweegt de Commissie om een aparte categorie voor zonnepanelen vorm te geven. Daardoor zou het mogelijk worden om specifieke inzamel- en verwerkingsdoelstellingen voor zonnepanelen op te nemen. Hierbij kan ook worden ingezet op het terugwinnen van (kritieke) grondstoffen uit zonnepanelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="4C5FC0CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="107490CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast kijkt de Commissie naar het uitbreiden van de reikwijdte van de wetgeving naar windturbines. Daarmee zou er een UPV-systeem voor windturbines van toepassing worden, waardoor doelstellingen gaan gelden voor inzameling en verwerking van afgedankte windturbines. Hierbij kunnen specifieke eisen worden gesteld voor voorbereiding voor hergebruik, recycling en terugwinning van (kritieke) materialen. Dit zou de verwerking beter reguleren en het inzicht in de afvalfase van windturbines vergroten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="62E3ECE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het voorstel van de Europese Commissie voor de herziening van de Richtlijn AEEA wordt in Q3 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verwacht. Dan wordt duidelijk of er specifieke inzamel- en verwerkingseisen komen voor zonnepanelen en windturbines worden meegenomen in de reikwijdte van de Richtlijn AEEA. De Kamer wordt zoals gebruikelijk met een BNC-fiche geïnformeerd over het Commissievoorstel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="5D03367F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="007D6B9D" w:rsidP="007D6B9D" w:rsidRDefault="007D6B9D" w14:paraId="762992A1" w14:textId="4640C8E4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="00B97729" w:rsidP="007D6B9D" w:rsidRDefault="00B97729" w14:paraId="473A12E0" w14:textId="21F6DAA7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D" w:rsidR="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002B006E">
-[...113 lines deleted...]
-        <w:t>-van der Meer</w:t>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="003B77B3" w:rsidR="00BD2D73" w:rsidP="00810C93" w:rsidRDefault="00EE3A52" w14:paraId="65DFC418" w14:textId="6CCC78A1">
-[...19 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="007D6B9D" w:rsidR="006F53E6" w:rsidP="007D6B9D" w:rsidRDefault="006F53E6" w14:paraId="191AAC21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007D6B9D" w:rsidR="006F53E6" w:rsidSect="00B256A7">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="119F6D9A" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0">
+    <w:p w14:paraId="05B23742" w14:textId="77777777" w:rsidR="0073704B" w:rsidRDefault="0073704B" w:rsidP="00B97729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3C6991" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4200ECA1" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0">
+    <w:p w14:paraId="5EB5DB4C" w14:textId="77777777" w:rsidR="0073704B" w:rsidRDefault="0073704B" w:rsidP="00B97729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3882B2E2" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...63 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60F392D1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="240AE3A6" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="00B97729" w:rsidRDefault="00B97729" w:rsidP="00B97729">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="67394BA0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3FF43EC0" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="00B97729" w:rsidRDefault="00B97729" w:rsidP="00B97729">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1C173668" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="500E4156" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="00B97729" w:rsidRDefault="00B97729" w:rsidP="00B97729">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="190FC9CF" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0">
+    <w:p w14:paraId="2BA2A9DD" w14:textId="77777777" w:rsidR="0073704B" w:rsidRDefault="0073704B" w:rsidP="00B97729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBDBF4A" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CD4175B" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0">
+    <w:p w14:paraId="394D9D22" w14:textId="77777777" w:rsidR="0073704B" w:rsidRDefault="0073704B" w:rsidP="00B97729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F90D460" w14:textId="77777777" w:rsidR="00F90BF0" w:rsidRDefault="00F90BF0"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="454AD0B2" w14:textId="1912048B" w:rsidR="00DF4F5D" w:rsidRDefault="00DF4F5D">
+    <w:p w14:paraId="5D188CFA" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="007D6B9D" w:rsidRDefault="00B97729" w:rsidP="007D6B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 32813, nr. 1473. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7BD4592F" w14:textId="3634DE0F" w:rsidR="00D72F51" w:rsidRDefault="00D72F51">
+    <w:p w14:paraId="11E53641" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="007D6B9D" w:rsidRDefault="00B97729" w:rsidP="007D6B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De Monitor Zon-PV en Wind op Land geven jaarlijks inzicht in de stand van zaken met betrekking tot zonnepanelen en windturbines op land, inclusief statistieken over de sanering en recyclingsopgave. Zie: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00D72F51">
+        <w:r w:rsidRPr="007D6B9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Monitor Zon-PV 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00D72F51">
+        <w:r w:rsidRPr="007D6B9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Monitor Wind op Land 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2928F900" w14:textId="633CDC36" w:rsidR="00F676A8" w:rsidRDefault="00F676A8">
+    <w:p w14:paraId="215F1084" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="007D6B9D" w:rsidRDefault="00B97729" w:rsidP="007D6B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Richtlijn 2012/19/EU</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6A5B7E63" w14:textId="0EF9B2FD" w:rsidR="00B35323" w:rsidRDefault="00B35323">
+    <w:p w14:paraId="57095492" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="007D6B9D" w:rsidRDefault="00B97729" w:rsidP="007D6B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Bijvoorbeeld: voorbereiding voor hergebruik, recycling, verbranding met energieterugwinning.</w:t>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijvoorbeeld: voorbereiding voor hergebruik, recycling, verbranding met energieterugwinning.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="185E09FE" w14:textId="7B236DE9" w:rsidR="00B06E04" w:rsidRDefault="00B06E04">
+    <w:p w14:paraId="1BFE3CDC" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="007D6B9D" w:rsidRDefault="00B97729" w:rsidP="007D6B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00B06E04">
+        <w:r w:rsidRPr="007D6B9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Primeur! Stichting OPEN sluit contract met </w:t>
+          <w:t>Primeur! Stichting OPEN sluit contract met Mirec voor eerste hoogwaardige verwerking zonnepanelen in Nederland - Stichting OPEN</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00B06E04">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="037172E8" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="007D6B9D" w:rsidRDefault="00B97729" w:rsidP="007D6B9D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richtlijn 2008/98/EG</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="3251DD7D" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="007D6B9D" w:rsidRDefault="00B97729" w:rsidP="007D6B9D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007D6B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="007D6B9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...45 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Home | CMP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-  <w:p w14:paraId="3A60A2BE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7252045F" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="00B97729" w:rsidRDefault="00B97729" w:rsidP="00B97729">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...526 lines deleted...]
-  <w:p w14:paraId="56566864" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="47CA4B32" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="00B97729" w:rsidRDefault="00B97729" w:rsidP="00B97729">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1071 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FBA96CB" w14:textId="77777777" w:rsidR="00B97729" w:rsidRPr="00B97729" w:rsidRDefault="00B97729" w:rsidP="00B97729">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...756 lines deleted...]
-    <w:rsid w:val="74FDB2BB"/>
+    <w:rsidRoot w:val="00B97729"/>
+    <w:rsid w:val="002D376B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0073704B"/>
+    <w:rsid w:val="007B2F06"/>
+    <w:rsid w:val="007D6B9D"/>
+    <w:rsid w:val="00B256A7"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="41269B6D"/>
+  <w14:docId w14:val="2A0E67D0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{97ECF09D-C06E-49C2-9331-F4E8B9655593}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4179,74 +1205,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4395,1104 +1422,1004 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B97729"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B97729"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B97729"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B97729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B97729"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B97729"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00B97729"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF4F5D"/>
+    <w:rsid w:val="00B97729"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00B97729"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D72F51"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00B97729"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...12 lines deleted...]
-    <w:rsid w:val="003B77B3"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B97729"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D6B9D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...51 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stichting-open.org/2025/04/28/primeur-stichting-open-sluit-contract-met-mirec-voor-eerste-hoogwaardige-verwerking-zonnepanelen-in-nederland/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/sites/default/files/2026-05/Monitor-Wind-op-Land-2025.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/c8667f4b-2127-4a8e-acc9-e852cbbf75bf/file" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circulairmaterialenplan.nl/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1074</ap:Words>
-  <ap:Characters>5908</ap:Characters>
+  <ap:Words>1098</ap:Words>
+  <ap:Characters>6041</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6969</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7125</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>