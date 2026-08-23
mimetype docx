--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -1,3454 +1,938 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00942855" w:rsidP="00942855" w:rsidRDefault="00942855" w14:paraId="5AE08AF0" w14:textId="77CCB843">
-[...79 lines deleted...]
-      <w:r w:rsidR="00CE1547">
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="000B6BC2" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="53DD955B" w14:textId="24B75CCA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2" w:rsidR="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>532</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2" w:rsidR="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2" w:rsidR="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Voedingsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="000B6BC2" w:rsidP="000B6BC2" w:rsidRDefault="000B6BC2" w14:paraId="2769C534" w14:textId="296F7A4A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening van het Gemeenschappelijk Landbouwbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="000B6BC2" w:rsidP="000B6BC2" w:rsidRDefault="000B6BC2" w14:paraId="5EF3A37D" w14:textId="2204A63A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2" w:rsidR="009565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>311</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="000B6BC2" w:rsidP="000B6BC2" w:rsidRDefault="000B6BC2" w14:paraId="0DE12EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="000B6BC2" w:rsidP="000B6BC2" w:rsidRDefault="000B6BC2" w14:paraId="41908994" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="0154AB9E" w14:textId="761554B9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="53456435" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 4 februari 2025 heeft uw Kamer de op 30 januari ingediende motie van het lid Dijk (SP) over de concentratie, marktmacht en prijsopdrijving in de voedselindustrie (Kamerstuk 29544, nr. 1264) aangenomen. De motie verzoekt de regering de concentratie, marktmacht en prijsopdrijving in de voedselindustrie in kaart te brengen, beleidsvoorstellen hierop te formuleren, en dit met de Miljoenennota aan de Kamer te sturen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="28221B0C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="3F747460" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Kamerdebat op 22 januari 2026 over de begroting van Economische Zaken is door het lid Dijk gevraagd naar de status van zijn motie. De minister van Economische Zaken heeft daarop toegezegd dit na te gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze Kamerbrief kom ik de toezegging namens het kabinet tegemoet en daarmee beschouw ik zowel de toezegging als de motie als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="71A1589E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="55D1AC1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op aanvraag van mijn ministerie doet de Autoriteit Consument &amp; Markt (ACM) vanaf 2020 onderzoek naar prijzen, kosten en marges in de Nederlandse agrarische voedselketen via de Agro-Nutri Monitor. De ACM is een onafhankelijke toezichthouder die zich sterk maakt voor goed werkende markten voor mensen en bedrijven. De Agro-Nutri Monitor brengt voor een aantal specifieke voedselproducten in kaart hoe de kosten en opbrengsten verdeeld zijn tussen boeren, tuinders, de verwerkende industrie, groothandels en supermarkten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="67C4EB83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="088C0105" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit vier opeenvolgende rapportages van de Agro-Nutri Monitor komt het beeld naar voren dat geen onevenredige verdeling van ketenmarges te zien is tussen de verschillende schakels in de voedselvoorzieningsketen, ongeacht omvang of marktconcentratie van ketenpartijen. Voor de onderzochte producten zijn er daarmee geen aanwijzingen die op een prijsopdrijvend effect wijzen, echter de relatie tussen concentratie en prijsvorming maakt geen expliciet onderdeel van het onderzoek uit. Met de Agro-Nutri Monitor wordt wel getoond dat de meerkosten voor verduurzamingsinspanningen op het boerenerf niet altijd worden vergoed. Daarnaast leiden nieuwe samenwerkingsvormen onder boeren tot tegenwicht in markten en is de internationale context belangrijk bij het matchen van vraag en aanbod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="7E0FDD07" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="419F48EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een andere manier om naar voedselprijzen te kijken is door de Nederlandse boodschappenprijzen te vergelijken met het buitenland. In de Kabinetsreactie op de Initiatiefnota 'Minder inflatie, meer bestaanszekerheid' van 28 november jongsleden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft de minister van Economische Zaken toegelicht dat het prijsniveau van de boodschappen in Nederland onder het EU-gemiddelde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligt, ondanks hogere lonen, energiekosten en accijnzen. Logische verklaringen daarvoor zijn de sterke concurrentie tussen supermarkten (met scherpe aanbiedingen) en de gunstig logistieke positie van Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="16BDC82D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="09B5278A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de rapportages van de Agro-Nutri Monitor is mij gebleken dat op dit moment geen aanwijsbare signalen zijn van prijsopdrijving door concentratie en marktmacht, desondanks vind ik het belangrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">om de voedselketen goed in de gaten te houden en diepgaander onderzoek te doen naar winstmarges en marktconcentraties. Het kabinet kijkt daarom uit naar het onderzoek van de ACM naar de prijzen van levensmiddelen waarbij ook een prijsvergelijking met een aantal andere landen uitgevoerd wordt. In dit onderzoek wordt gekeken welke kosten en winstmarges in de keten bijdragen aan de prijs die consumenten uiteindelijk in de winkel betalen. Het is de verwachting dat de uitkomsten van dit onderzoek in het laatste kwartaal van dit jaar beschikbaar komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="05BA8DA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="60D94C88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft de Europese Commissie opdracht gegeven voor een studie naar voedselbetaalbaarheid in de Europese Unie met daarbij specifieke aandacht voor de rol van instrumenten uit het Gemeenschappelijk Landbouwbeleid. Zodra deze studie is afgerond, zal ik uw Kamer het eindrapport doen toekomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="0B59E9D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="136C3D7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot, (voedsel)betaalbaarheid in het algemeen is, en blijft, een belangrijk onderwerp voor het kabinet. De uitkomsten van de genoemde onderzoeken alsmede eventuele nieuwe voorstellen van de Europese Commissie zullen in den brede betrokken worden bij verdere beraadslaging in het Kabinet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="3A7FA539" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="000B6BC2" w:rsidP="000B6BC2" w:rsidRDefault="000B6BC2" w14:paraId="61CF84D8" w14:textId="08C70849">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="009565B6" w:rsidP="000B6BC2" w:rsidRDefault="009565B6" w14:paraId="6F0DE8E8" w14:textId="31B0B0E7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6BC2" w:rsidR="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...505 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B6BC2" w:rsidR="006F53E6" w:rsidP="000B6BC2" w:rsidRDefault="006F53E6" w14:paraId="1C85A235" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000B6BC2" w:rsidR="006F53E6" w:rsidSect="00475B79">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="164C0AE1" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437">
+    <w:p w14:paraId="4A100659" w14:textId="77777777" w:rsidR="00A57AA3" w:rsidRDefault="00A57AA3" w:rsidP="009565B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4A196D" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F98F44F" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437">
+    <w:p w14:paraId="4B82F21D" w14:textId="77777777" w:rsidR="00A57AA3" w:rsidRDefault="00A57AA3" w:rsidP="009565B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E166AC" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...56 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E6E0859" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="385BE2B7" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="009565B6" w:rsidRDefault="009565B6" w:rsidP="009565B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="45CC51A0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="24A777C9" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="009565B6" w:rsidRDefault="009565B6" w:rsidP="009565B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4A64387F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56231C68" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="009565B6" w:rsidRDefault="009565B6" w:rsidP="009565B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65CE6BD7" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437">
+    <w:p w14:paraId="0C619F37" w14:textId="77777777" w:rsidR="00A57AA3" w:rsidRDefault="00A57AA3" w:rsidP="009565B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0C051A" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61A2A978" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437">
+    <w:p w14:paraId="7B1B2C11" w14:textId="77777777" w:rsidR="00A57AA3" w:rsidRDefault="00A57AA3" w:rsidP="009565B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384C46DF" w14:textId="77777777" w:rsidR="00A06437" w:rsidRDefault="00A06437"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="08FD21D1" w14:textId="77777777" w:rsidR="00942855" w:rsidRPr="006D3388" w:rsidRDefault="00942855" w:rsidP="00942855">
+    <w:p w14:paraId="4FCAF245" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="000B6BC2" w:rsidRDefault="009565B6" w:rsidP="000B6BC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="006D3388">
+        <w:r w:rsidRPr="000B6BC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Plenaire verslagen | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="72070B77" w14:textId="77777777" w:rsidR="00942855" w:rsidRDefault="00942855" w:rsidP="00942855">
+    <w:p w14:paraId="37BD209A" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="000B6BC2" w:rsidRDefault="009565B6" w:rsidP="000B6BC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>, nr. 4</w:t>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36720, nr. 4</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="134FCB72" w14:textId="77777777" w:rsidR="00942855" w:rsidRDefault="00942855" w:rsidP="00942855">
+    <w:p w14:paraId="6D987E1F" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="000B6BC2" w:rsidRDefault="009565B6" w:rsidP="000B6BC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000B6BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dit betreft de onderdelen ‘eten’ en ‘non-alcoholische dranken’. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000B6BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bron: Eurostat (2025). Comparative price levels for food, beverages and tobacco.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="40128113" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="58553F7D" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="009565B6" w:rsidRDefault="009565B6" w:rsidP="009565B6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...544 lines deleted...]
-  <w:p w14:paraId="0232D795" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="71E27820" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="009565B6" w:rsidRDefault="009565B6" w:rsidP="009565B6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B2590CD" w14:textId="77777777" w:rsidR="009565B6" w:rsidRPr="009565B6" w:rsidRDefault="009565B6" w:rsidP="009565B6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...603 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="009565B6"/>
+    <w:rsid w:val="000B6BC2"/>
+    <w:rsid w:val="000F2B6B"/>
+    <w:rsid w:val="00257EC6"/>
+    <w:rsid w:val="0038725A"/>
+    <w:rsid w:val="00395F7A"/>
+    <w:rsid w:val="00475B79"/>
+    <w:rsid w:val="004F214B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0081577F"/>
+    <w:rsid w:val="009565B6"/>
+    <w:rsid w:val="00A57AA3"/>
+    <w:rsid w:val="00C8506E"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="63013B58"/>
+  <w14:docId w14:val="2B2484D8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5F1218AB-FE8D-4F94-B397-8C26D78CE889}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3470,74 +954,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3686,1121 +1171,1016 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009565B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009565B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009565B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009565B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009565B6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009565B6"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="009565B6"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009565B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00942855"/>
+    <w:rsid w:val="009565B6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009565B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0023252D"/>
-[...20 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="009565B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009565B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6BC2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/plenaire_verslagen/detail/2025-2026/34" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3502</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>669</ap:Words>
+  <ap:Characters>3682</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4130</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4343</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>