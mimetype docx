--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -1,5913 +1,2934 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/charts/chart/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="008356FA" w:rsidR="009113A2" w:rsidP="009113A2" w14:paraId="447C4279" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="22F0C6AE" w14:textId="45CCF484">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF" w:rsidR="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>926</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF" w:rsidR="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF" w:rsidR="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Huurbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="00D920BF" w14:paraId="6DB21AAE" w14:textId="62CD3468">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>496</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet goed verhuurderschap, Boek 7 van het Burgerlijk Wetboek, de Uitvoeringswet huurprijzen woonruimte en enige andere wetten in verband met de regulering van huurprijzen en de bescherming van rechten van huurders (Wet betaalbare huur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="00D920BF" w14:paraId="14BD78F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF" w:rsidR="002313F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>427</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="00D920BF" w14:paraId="745239AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="00D920BF" w14:paraId="51192BD5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="00D920BF" w14:paraId="05D6102B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="0535F07D" w14:textId="016CA39A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens het commissiedebat </w:t>
       </w:r>
-      <w:r w:rsidRPr="423D9918">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Voorhang van het Besluit aanpassing regelgeving verhuur </w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> eens dat er voldoende middenhuurwoningen moeten zijn. Ik zie ook dat het investeringsklimaat voor middenhuurwoningen moet worden verbeterd. Het aanpassen van de WWS-indexatie zie ik alleen niet als het juiste middel hiervoor. Ik heb uw Kamer toegezegd mijn argumentatie vóór het zomerreces nader uiteen te zetten in een brief. Met deze brief geef ik invulling aan die toezegging. Eerst geef ik een toelichting over het WWS en de indexering hiervan. Hierna wordt ingegaan op de effecten van de voorgestelde hogere indexering en de gevolgen voor de betaalbaarheid van huurders. Vervolgens bespreek ik waarom een hogere indexatie de investeringsbereidheid zou kunnen bevorderen, maar ook waarom ik dit niet als het juiste middel hiervoor beschouw. Tot slot ga ik in op mijn bredere aanpak voor het verbeteren van de investeringsbereidheid.</w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op 3 juni jl. over het aan uw Kamer voorgelegde pakket aan maatregelen ter optimalisatie van de Wet betaalbare huur heeft het lid Clemminck (JA21) gevraagd naar de mogelijkheid om de indexering van maximale huurprijsgrenzen in het woningwaarderingsstelsel (WWS) te verhogen naar CPI + 1%. Vanuit de vastgoedsector wordt vaker geopperd om het WWS te indexeren met CPI + 1%. Daarbij wordt gewezen op het belang van de indexatie voor de rendabiliteit van het middenhuursegment, mede omdat de maximale toegestane jaarlijkse huurverhoging in het middensegment is gekoppeld aan de cao-loonstijging + 1%. Het lid Clemminck stelt de opslag van één procentpunt voor vanuit het oogpunt om te zorgen voor het behoud van voldoende middenhuurwoningen. Ik ben het met het lid Clemminck eens dat er voldoende middenhuurwoningen moeten zijn. Ik zie ook dat het investeringsklimaat voor middenhuurwoningen moet worden verbeterd. Het aanpassen van de WWS-indexatie zie ik alleen niet als het juiste middel hiervoor. Ik heb uw Kamer toegezegd mijn argumentatie vóór het zomerreces nader uiteen te zetten in een brief. Met deze brief geef ik invulling aan die toezegging. Eerst geef ik een toelichting over het WWS en de indexering hiervan. Hierna wordt ingegaan op de effecten van de voorgestelde hogere indexering en de gevolgen voor de betaalbaarheid van huurders. Vervolgens bespreek ik waarom een hogere indexatie de investeringsbereidheid zou kunnen bevorderen, maar ook waarom ik dit niet als het juiste middel hiervoor beschouw. Tot slot ga ik in op mijn bredere aanpak voor het verbeteren van de investeringsbereidheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="00B2575C" w14:paraId="556391B3" w14:textId="6E0EF681"/>
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="01579287" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="179CF17A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief van 20 november 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft mijn voorganger uw Kamer reeds geïnformeerd over de uitwerking van de motie-Grinwis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00952CE8">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Deze brief bouwt hierop voort.</w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze motie is de regering verzocht te bezien of de indexering van de WWS-tabel, mede in het licht van de investeringsbereidheid van institutionele investeerders, nog adequaat is of aanpassing behoeft. Daarnaast is verzocht inzicht te verschaffen in de mogelijke neveneffecten van een aanpassing van deze indexering. Deze brief bouwt hierop voort.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="00952CE8" w14:paraId="6990ACED" w14:textId="5F0486CA"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="7AE8A425" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="49EE0814" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het WWS en de indexering ervan</w:t>
       </w:r>
-      <w:r w:rsidRPr="008356FA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008356FA" w:rsidR="00952CE8">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het WWS is een puntensysteem dat de maximale huurprijsgrens van een woonruimte in het gereguleerde segment bepaalt. Het bepaalt de verhouding tussen huurprijs en de kwaliteit van de woonruimte. De kwaliteit wordt uitgedrukt in WWS-punten, waarbij het totaal aantal punten van de woning correspondeert met een maximale huurprijsgrens van de woonruimte. De maximale toegestane huurprijs kan daarnaast hoger zijn als sprake is van een maximale huurprijsopslag, waarmee de maximale huurprijsgrens op basis van het aantal WWS-punten wordt vermeerderd met een bepaald percentage.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elk jaar wordt de WWS-prijstabel geïndexeerd, wat resulteert in een nieuwe maximale huurprijsgrens per puntenaantal. Dit gebeurt sinds de invoering van het WWS in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1979 met de jaarmutatie van de consumentenprijsindex (CPI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00952CE8">
-[...57 lines deleted...]
-        <w:t>De indexatiesystematiek is hiermee bedoeld om de gekozen balans in het WWS tussen prijs en kwaliteit over de jaren heen in relatieve zin stabiel te houden.</w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, ook wel inflatie genoemd. De overweging daarbij is dat het WWS zelf, los van de indexatie, een balans betreft tussen betaalbaarheid enerzijds en beschikbaarheid anderzijds. Deze balans wordt gevonden in het aantal WWS-punten dat voor kwaliteit wordt toegekend en de huurprijs die daar tegenover staat. De indexatiesystematiek op grond van inflatie zorgt ervoor dat de maximale huurprijzen kunnen stijgen conform de stijging van het algemene prijspeil. Op die manier kunnen verhuurders de gestegen kosten van verhuren op een redelijke wijze doorrekenen in de huur. De indexatiesystematiek is hiermee bedoeld om de gekozen balans in het WWS tussen prijs en kwaliteit over de jaren heen in relatieve zin stabiel te houden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="007A3B25" w:rsidP="00952CE8" w14:paraId="2FC4E19E" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008356FA" w:rsidR="009113A2" w:rsidP="00952CE8" w14:paraId="129656BA" w14:textId="61AE30DD">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="4BB8C766" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="0AC66F9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008356FA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het effect van het aanpassen van de indexatie naar CPI + 1%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="009113A2" w:rsidP="009113A2" w14:paraId="182C4EE2" w14:textId="35F7E772">
-      <w:r w:rsidRPr="008356FA">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="79B4D8E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tabel 1 in bijlage I laat zien welke gevolgen het aanpassen van de indexatie naar jaarmutatie de CPI + 1% zou hebben gehad tussen 2009 en 2025. Een soortgelijke tabel is eerder met u gedeeld in de Kamerbrief die is u toegekomen in november vorig jaar. Voor deze gelegenheid is de tabel geactualiseerd tot en met 2025. Het extra procentpunt resulteert in een cumulatieve huurprijsstijging tussen 2009 en 2025 die 25 procentpunt hoger ligt dan in het CPI + 0%-scenario (73,7% versus 48,7%). Op basis van CPI + 0% zou een huurprijsgrens die in 2009 € 500,- betrof, met jaarlijks de maximaal toegestane huurverhoging 2025 neerkomen op € 743,- per maand. Met CPI + 1% zou dezelfde huurprijsgrens in 2025 neerkomen op € 868,- per maand. In het jaar 2025 zou dat neerkomen op een verschil in totale huuropbrengsten van € 1.499,-. Over de periode 2009 – 2025 zou dit een verschil in huuropbrengsten zijn van € 10.632,-.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="009113A2" w:rsidP="00952CE8" w14:paraId="046DE044" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="29F16A29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="2D827DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De gevolgen voor betaalbaarheid voor huurders</w:t>
       </w:r>
-      <w:r w:rsidRPr="008356FA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008356FA" w:rsidR="00B445EB">
-[...144 lines deleted...]
-        <w:t>-loonstijging.</w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een structurele verhoging van het indexatiepercentage van één procentpunt leidt ertoe dat de maximale huurprijsgrenzen in het WWS op termijn sneller stijgen dan de inflatie, waardoor de ontwikkeling van deze grenzen losraakt van het algemene prijsniveau. Omdat deze huurprijsgrens elk jaar harder stijgt dan de inflatie, wordt de huurprijs van een gereguleerde huurwoning daarom elk jaar relatief ‘duurder’ dan het jaar ervoor, zonder dat het aantal WWS-punten – en daarmee de kwaliteit – van de huurwoning verandert. Huurders kunnen dan elk jaar relatief meer huur moeten betalen voor een woning met dezelfde kwaliteit van de woonruimte. Dit kan de betaalbaarheid van huurders verslechteren. Dit is temeer het geval gezien de stijging van de CPI en de gemiddelde cao-loonstijging de afgelopen periode redelijk met elkaar in de pas liepen, waarbij de gemiddelde cao-loonstijging met enige vertraging reageerde op veranderingen in de CPI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit laat de onderstaande grafiek zien. Uit de onderstaande grafiek wordt bovendien duidelijk dat een opslag van één procentpunt bovenop inflatie zorgt voor een structurele disbalans tussen de maximale huurprijsgrenzen en de gemiddelde cao-loonstijging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00533EE5" w:rsidR="004B1AE7" w:rsidP="00F353DB" w14:paraId="0706758D" w14:textId="574EDDEA">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="00D920BF" w14:paraId="1B830377" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="021E8325" w14:textId="0C28A7F4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grafiek 1. Verschil tussen cao-loonstijging, CPI en CPI+1%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00533EE5">
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> bijzondere beloningen weergeven.</w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij cao-loonontwikkeling is zowel de stijging incl. als excl. bijzondere beloningen weergeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F353DB" w:rsidP="00F353DB" w14:paraId="07943CA1" w14:textId="3A348B8C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="6799E0DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36857452" wp14:editId="7E0C9F5C">
+            <wp:extent cx="3709359" cy="3234906"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="3810"/>
             <wp:docPr id="586837559" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3DC5D99-1BDA-7495-C5F2-C993CD46B95A}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00533EE5">
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="009468A8" w:rsidP="009468A8" w14:paraId="195F0501" w14:textId="2C183DFD">
-[...49 lines deleted...]
-        <w:t xml:space="preserve">gecompliceerd. </w:t>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="1554172B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het hanteren van een opslag van één procentpunt heeft daarnaast effect op de gehele huursector. De WWS-tabel wordt immers gebruikt voor zowel het sociale- als middenhuursegment. Sociale huurders zijn daarbij in de regel kwetsbaarder vanwege hun beperkte financiële draagkracht. In het sociale huursegment gaan de gevolgen daarnaast verder dan een verschuiving tussen huurder en verhuurder. De hogere huur in het sociale huursegment vertaalt zich in een hogere huurtoeslag. Daarmee heeft deze maatregel budgettaire consequenties. In theorie zou ervoor gekozen kunnen worden om een hogere indexatie alleen voor het middenhuursegment in te voeren. Dit zorgt er echter voor dat de bovengrens van het sociale segment en de ondergrens van het middensegment op termijn verder uit elkaar groeien. Dit maakt het stelsel meer gecompliceerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="00F353DB" w:rsidP="00F353DB" w14:paraId="7F09ED3F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008356FA" w:rsidR="009113A2" w:rsidP="009113A2" w14:paraId="4549E5FE" w14:textId="77777777">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="56097C6D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="44F73717" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008356FA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">CPI + 1% als stimulans voor de investeringsbereidheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00871789" w:rsidP="009113A2" w14:paraId="02EF7CC9" w14:textId="3F091305">
-[...16 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="5B0950DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik begrijp dat het extra procentpunt positief bijdraagt aan de businesscase van investeerders. Uit het eerdergenoemde voorbeeld blijkt immers dat het verschil in huuropbrengsten over tijd substantieel is. Als argumentatie voor een hogere indexatie wordt vaak gewezen op de toegestane jaarlijkse huurverhoging in het middensegment, die is gekoppeld aan de cao-loonstijging + 1%. In situaties waarin de inflatie lager uitvalt dan de toegestane huurverhoging, kan de huidige systematiek beperkend uitwerken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00871789" w:rsidP="00871789" w14:paraId="5DEBFA71" w14:textId="77777777"/>
-[...30 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="0F6FEA28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00101D94" w:rsidP="00B445EB" w14:paraId="2DAE54FB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008356FA" w:rsidR="00B445EB" w:rsidP="00B445EB" w14:paraId="22DF1C85" w14:textId="7CA9BDA2">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="5376B907" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:color w:val="FF0000"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...87 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het middensegment spreken huurder en verhuurder in het huurcontract af met welk percentage de huur elk jaar wordt verhoogd. De huur mag echter nooit hoger worden dan de maximale huurprijs volgens het WWS. Daarnaast geldt een wettelijk maximum voor de jaarlijkse huurverhoging: verhuurders mogen de huur verhogen met maximaal de cao-loonstijging + 1%. Dit is een bovengrens. Staat in het contract een lager percentage, dan geldt dat lagere percentage. Het extra procentpunt geeft verhuurders die bij de start een lagere huur hebben gevraagd dan het WWS-maximum de mogelijkheid om de huur geleidelijk te laten groeien tot de maximaal redelijke huurprijs volgens het WWS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008356FA" w:rsidR="0008797D" w:rsidP="00B445EB" w14:paraId="491049E2" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="0CA519BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="34D9131F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik erken dat aanpassing van de indexatie naar CPI + 1% een spiegelbeeldig effect heeft op de investeringswaarde van de huurwoning, wat meespeelt in de investeringsbereidheid. Een indexatie met CPI + 1% resulteert in een hogere investeringswaarde, wat het aantrekkelijker maakt voor de verhuurder om de woning te (blijven) verhuren. Ik erken ook dat het belangrijk is om het aantrekkelijker te maken om woningen te blijven verhuren. Ik zie de indexatie echter niet als een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>instrument om de investeringsbereidheid van de verhuurder te stimuleren. Zoals eerder benoemd dient de aanvangshuurprijs in de basis al de juiste balans tussen betaalbaarheid en investeringsbereidheid te weerspiegelen. Vanuit dat uitgangspunt is indexatie als instrument bedoeld om te corrigeren voor het gestegen prijspeil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="06BF4D3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="7402700D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bredere aanpak verbeteren investeringsbereidheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="008356FA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008356FA" w:rsidR="009468A8">
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wel </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233026953" w:id="0"/>
-      <w:r w:rsidRPr="008356FA">
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> Met dit pakket wil ik dat er meer middenhuurwoningen beschikbaar komen, waardoor mensen met een middeninkomen makkelijker een betaalbare huurwoning kunnen vinden.</w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wil ik dat het investeringsklimaat voor middenhuurwoningen wordt verbeterd. Hiertoe neem ik verschillende maatregelen. Ik heb hetzelfde doel voor ogen als het lid Clemminck, alleen kies ervoor om dit via andere maatregelen te bereiken. De op 3 juni jl. in uw Kamer besproken optimalisatie van de Wet betaalbare huur is hier een onderdeel van. Deze optimalisatie wordt gedaan voorafgaand aan de evaluatie van de wet. De evaluatie van de Wet betaalbare huur wordt uiterlijk 1 juli 2027 afgerond. In deze evaluatie zal ook worden gekeken naar het effect van de regulering op de investeringsbereidheid van verhuurders. Op basis van de evaluatie wordt bepaald of er verdere aanpassingen aan de wet nodig zijn. Daarnaast is één van de prioriteiten van de Taskforce Versnelling Woningbouw het verbeteren van het investeringsklimaat voor private investeerders en woningcorporaties. In september zal het kabinet in het Actieplan van deze Taskforce met een integraal plan komen ter verbetering van het investeringsklimaat voor het creëren van nieuwe, betaalbare huurwoningen. Verder wil het kabinet de aanpassing van box 3 naar werkelijk rendement nog steeds in 2028 invoeren en is in het regeerakkoord opgenomen dat de overdrachtsbelasting voor investeerders wordt verlaagd naar 7%. Met dit pakket wil ik dat er meer middenhuurwoningen beschikbaar komen, waardoor mensen met een middeninkomen makkelijker een betaalbare huurwoning kunnen vinden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00D24E8C" w14:paraId="6890DD6E" w14:textId="77777777"/>
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="1C919597" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="4C56B14A" w14:textId="03D6107D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF" w:rsidR="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00037044" w14:paraId="33C5B89D" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t>Boekholt-O'Sullivan</w:t>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="58DB118F" w14:textId="1B7D2B66">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF" w:rsidR="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boekholt-O'Sullivan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00962539" w14:paraId="61013E4C" w14:textId="344E9768">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="00D920BF" w:rsidP="00D920BF" w:rsidRDefault="00D920BF" w14:paraId="0E239F9A" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="673D8246" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00533EE5" w:rsidR="00037044" w14:paraId="461349DF" w14:textId="4069754E">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="3DBBA3C7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00533EE5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bijlage I:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> jaarlijkse mutatie CPI met en zonder 1% opslag</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage I: jaarlijkse mutatie CPI met en zonder 1% opslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA08CE" w14:paraId="4F11AC83" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004C3216" w:rsidR="00EA08CE" w14:paraId="61862452" w14:textId="02B8ABF6">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="6286D5CB" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="69C4B80B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C3216">
-        <w:rPr>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tabel 1: de jaarlijkse CPI-percentages in Nederland met het cumulatieve effect op de huurprijs in 202</w:t>
-[...34 lines deleted...]
-        <w:t>(Bron: CBS)</w:t>
+        <w:t>Tabel 1: de jaarlijkse CPI-percentages in Nederland met het cumulatieve effect op de huurprijs in 2025 t.o.v. 2009. (Bron: CBS)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C63757" w14:paraId="1E6E2452" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="3AD55C08" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5519" w:type="dxa"/>
+        <w:tblW w:w="6511" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="004C3216" w14:paraId="0876551A" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="67C73B12" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1590"/>
+          <w:trHeight w:val="1043"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="1572CBD0" w14:textId="24D49D61">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="2638772C" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="70019C76" w14:textId="73F370B3">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="5F40ABC6" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Jaarmutatie CPI + 0%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="08DC5A06" w14:textId="0A5EBF8C">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="4F0AAE22" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>CPI + 1%</w:t>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Jaarmutatie CPI + 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="6D82AB58" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="380BD6B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="3EAB6D69" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="613210E1" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="51911A01" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="58BE84CB" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="469F6F6E" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="1FF93FA8" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="3367339C" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="1FAF984C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="48F44DBF" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="393802CB" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="5F577F1D" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="34CFEBF4" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="3AB45680" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="279BD10D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="4A3F6AA0" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="2D7E356D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="1933A99D" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="2E725468" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="6DFE9984" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="731CE77B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="5B54409B" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="36E94163" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="25228E4B" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="521169C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="7DEA60AD" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="5DD474DB" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="238BC3E9" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="3A93E2BB" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="43E78D3F" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="566DEC5C" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="3F584E94" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="0FACDC86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="39B99602" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="0112CCE9" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="1FBC9E80" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="494BB82C" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="22194AD3" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="78E54C4B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="24B91DE6" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="37975875" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="39CB5A02" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="7594BD25" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="4948DB30" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="662924AF" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="0B0D9FD3" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="53712B4F" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="6717038D" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="1EE0E15A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="6CBCB587" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="4429436A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="1E8CE5FE" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="7E0C1B36" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="1E60151F" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="317CE16D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="3AFF7256" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="4619E386" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="78F02863" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="3431E980" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="304A5AF2" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="79D7A8FD" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="2F8FCEDB" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="617AFBC7" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="5373E3CD" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="4E391CC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="74D231B8" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="6A3A6A89" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="3ECA4FF0" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="5E160852" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="726979D5" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="0E4A29FA" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="5A07689D" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="4AA8DBCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="1FF72064" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="00121102" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="66A26BE6" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="50231FDD" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="00125304" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="6E8A4C95" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="61FEF562" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="25388431" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="694536A9" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="4B052210" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="1F4EE0E4" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="1EF88A72" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="30164918" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="3FE3E798" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="183E8DBF" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="7D405A32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="0D189E60" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="04341AB4" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="04808053" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="5DF12921" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="50C7B383" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="07C3CA9B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="4F761538" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="7F2AAAF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="32D0941B" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="28D131B8" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="06CEA0BC" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="7C6D1590" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="3FF9065E" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="7FE13E94" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="747134B6" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="31C7C9FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="0018F3B8" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="22EE125D" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="584A7C4F" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="22432FA9" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="3C8FD1D2" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="068830E1" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="22C0993E" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="638FE8BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="360018A3" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="589C7C65" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="3CBDFC0F" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="065D2335" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="5F7B92EE" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="3E1C6D0A" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="68A44A6F" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="595A9483" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="51C39EC3" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="22E02E71" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="58AE845E" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="0D627D18" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="3A18E8B5" w14:textId="1E4AE3C3">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="1665C59B" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...9 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00C63757" w14:paraId="71F56054" w14:textId="77777777">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidTr="00D920BF" w14:paraId="140CBFCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="EBF3FB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="01C866A2" w14:textId="6FE714DB">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="03005131" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...33 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2025 (cumulatief effect op huurprijs t.o.v. 2009*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="EBF3FB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="00161452" w14:textId="77777777">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="3E3771FC" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>48,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="EBF3FB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C63757" w:rsidR="00C63757" w:rsidP="00C63757" w14:paraId="6A163B7F" w14:textId="363D1FFB">
+          <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="701C9854" w14:textId="77777777">
             <w:pPr>
-              <w:autoSpaceDN/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C63757">
-[...21 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidRPr="00D920BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>73,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00552965" w:rsidR="00C63757" w14:paraId="3EFB04BD" w14:textId="1E2FAAC7">
+    <w:p w:rsidRPr="00D920BF" w:rsidR="002313F0" w:rsidP="00D920BF" w:rsidRDefault="002313F0" w14:paraId="48273440" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552965">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Het percentage in het jaar 2010 betreft de verandering ten opzichte van 2009. Daarom wordt het cumulatieve effect in 2025 weergegeven ten opzichte van 2009. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...7 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00D920BF" w:rsidR="006F53E6" w:rsidP="00D920BF" w:rsidRDefault="006F53E6" w14:paraId="230C631A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D920BF" w:rsidR="006F53E6" w:rsidSect="00635BA7">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="68E20D2C" w14:textId="77777777" w:rsidR="0063483C" w:rsidRDefault="0063483C" w:rsidP="002313F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="45E95D60" w14:textId="77777777" w:rsidR="0063483C" w:rsidRDefault="0063483C" w:rsidP="002313F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001F42E4" w14:paraId="77857E98" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D140963" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="002313F0" w:rsidRDefault="002313F0" w:rsidP="002313F0">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00037044" w14:paraId="292E9436" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60D496B9" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="002313F0" w:rsidRDefault="002313F0" w:rsidP="002313F0">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001F42E4" w14:paraId="2D234980" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15DC0F9F" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="002313F0" w:rsidRDefault="002313F0" w:rsidP="002313F0">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1 lines deleted...]
-    <w:p w:rsidR="0051714D" w14:paraId="571BB66C" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="64E50080" w14:textId="77777777" w:rsidR="0063483C" w:rsidRDefault="0063483C" w:rsidP="002313F0">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="0051714D" w14:paraId="67655D55" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="03433A8B" w14:textId="77777777" w:rsidR="0063483C" w:rsidRDefault="0063483C" w:rsidP="002313F0">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="00013215" w:rsidRPr="00013215" w:rsidP="00013215" w14:paraId="26487A9A" w14:textId="77777777">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="68BCF17D" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="00013215" w:rsidRDefault="002313F0" w:rsidP="00013215">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013215">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00013215">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerbrief 20 november 2025, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B371FD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Weging ontwikkelingen huursector 2025/2</w:t>
       </w:r>
       <w:r w:rsidRPr="00013215">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w:rsidR="00013215" w14:paraId="6137EC85" w14:textId="7595DEFE">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="338939DA" w14:textId="77777777" w:rsidR="002313F0" w:rsidRDefault="002313F0">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00013215">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00013215">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II, 36 496, nr. 64.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D920BF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 36 496, nr. 64.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="327D3A2F" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="00013215" w:rsidRDefault="002313F0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013215">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00013215">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van het huidige WWS geldt een prijsopslag bij nieuwbouw en voor monumenten en beschermde dorps- en stadsgezichten. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00013215" w:rsidRPr="00013215" w14:paraId="66402799" w14:textId="705D2CB7">
+    <w:p w14:paraId="092DFCB0" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="001F42E4" w:rsidRDefault="002313F0">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013215">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00013215">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Op basis van het huidige WWS geldt een prijsopslag bij nieuwbouw en voor monumenten en beschermde dorps- en stadsgezichten. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CBS – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42E4">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Consumentenprijzen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, jaarmutatie CPI</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00013215" w:rsidRPr="001F42E4" w14:paraId="1EC211A8" w14:textId="1722B729">
+    <w:p w14:paraId="444396B9" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="00356C23" w:rsidRDefault="002313F0" w:rsidP="004B1AE7">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...46 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="000674BE">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000674BE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C813ED">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Over</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> de periode 2009 – 2025 is de inflatie met 48,7% gestegen. De lonen exclusief bijzondere beloningen zijn met 47,8% gestegen en de lonen inclusief bijzondere beloningen met 49,3%. Bron: CBS consumentenprijzen en c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C813ED">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ao-lonen per uur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="001F42E4" w14:paraId="3CDF239B" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A4B3FDF" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="002313F0" w:rsidRDefault="002313F0" w:rsidP="002313F0">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...446 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B445809" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="002313F0" w:rsidRDefault="002313F0" w:rsidP="002313F0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00037044" w14:paraId="2E7D9779" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62348BCE" w14:textId="77777777" w:rsidR="002313F0" w:rsidRPr="002313F0" w:rsidRDefault="002313F0" w:rsidP="002313F0">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1142 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...628 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B2575C"/>
-[...302 lines deleted...]
-    <w:rsid w:val="423D9918"/>
+    <w:rsidRoot w:val="002313F0"/>
+    <w:rsid w:val="002313F0"/>
+    <w:rsid w:val="0063483C"/>
+    <w:rsid w:val="00635BA7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008E5335"/>
+    <w:rsid w:val="00986558"/>
+    <w:rsid w:val="00A1457A"/>
+    <w:rsid w:val="00AA6119"/>
+    <w:rsid w:val="00D920BF"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00EF4BB0"/>
+    <w:rsid w:val="00FE66E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="5A35560C"/>
-  <w15:docId w15:val="{98263072-F028-4C79-BABD-D0D4D6E9658D}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="04347365"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6D9330DF-BA23-4063-9829-0164A6ABDBD5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5916,77 +2937,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6011,75 +3032,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6114,55 +3135,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6225,814 +3246,1626 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...27 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardcursief">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002313F0"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="es-ES"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardfrFR">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardvet">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002313F0"/>
     <w:rPr>
-      <w:b/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...123 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B2575C"/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B2575C"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002313F0"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B2575C"/>
+    <w:rsid w:val="002313F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B2575C"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002313F0"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...6 lines deleted...]
-    <w:rsid w:val="00013215"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D920BF"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...120 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\71905ned_TabelIndeling_20260622144607%20infi.csv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(4).dotx" TargetMode="External" /></Relationships>
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="nl-NL"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="103"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="3"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1200"/>
+              <a:t>Verschil</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1200" baseline="0"/>
+              <a:t> CAO/CPI/CPI+1% (2009 = 100)</a:t>
+            </a:r>
+            <a:endParaRPr lang="nl-NL" sz="1200"/>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="nl-NL"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.11247810555120773"/>
+          <c:y val="0.14980449657869013"/>
+          <c:w val="0.86890455883683915"/>
+          <c:h val="0.56017695368724074"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$S$6</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CAO excl bijz.bel</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="19050" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:shade val="58000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$R$11:$R$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>2009</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$S$11:$S$27</c:f>
+              <c:numCache>
+                <c:formatCode>0.0</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>100</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>101.2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>102.31320000000001</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>103.64327160000001</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>104.78334758760001</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>105.62161436830081</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>106.88907374072042</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>108.70618799431267</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>110.22807462623305</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>112.32240804413148</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>114.90582342914651</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>118.46790395545005</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>120.71879413060361</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>124.58179554278293</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>131.80753968426433</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>140.7704523827943</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>147.80897500193402</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-4EE1-4E9C-85EE-AEBAC2867301}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$T$6</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CAO inc bijz.bel</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="19050" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:tint val="58000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$R$11:$R$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>2009</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$T$11:$T$27</c:f>
+              <c:numCache>
+                <c:formatCode>0.0</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>100</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>101.3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>102.4143</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>103.84810019999999</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>105.0942774024</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>106.04012589902159</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>107.52468766160789</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>109.46013203951682</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>110.99257388807005</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>113.21242536583145</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>116.04273599997724</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>119.40797534397657</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>121.91554282620008</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>125.81684019663848</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>133.49166744863342</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>142.16862583279459</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>149.27705712443432</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-4EE1-4E9C-85EE-AEBAC2867301}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$U$6</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CPI</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="25400" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:shade val="86000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$R$11:$R$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>2009</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$U$11:$U$27</c:f>
+              <c:numCache>
+                <c:formatCode>0.0</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>100</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>101.3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>103.62989999999999</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>106.2206475</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>108.8761636875</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>109.964925324375</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>110.62471487632125</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>110.95658902095022</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>112.50998126724352</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>114.42265094878665</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>117.39763987345511</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>118.92380919181002</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>122.1347520399889</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>134.34822724398779</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>139.45345987925933</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>144.0554240552749</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>148.6651976250437</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-4EE1-4E9C-85EE-AEBAC2867301}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$V$6</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CPI+1%</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="22225" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:tint val="86000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="sysDash"/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$R$11:$R$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>2009</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'71905ned_TabelIndeling_20260622'!$V$11:$V$27</c:f>
+              <c:numCache>
+                <c:formatCode>0.0</c:formatCode>
+                <c:ptCount val="17"/>
+                <c:pt idx="0">
+                  <c:v>100</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>102.3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>105.6759</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>109.3745565</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>113.2026659775</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>115.46671929705001</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>117.31418680580281</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>118.83927123427824</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>121.69141374390092</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>124.97708191498624</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>129.47625686392576</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>132.45421077179606</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>137.35501657035252</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>152.46406839309128</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>159.78234367595965</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>166.65298445402593</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>173.65240980109502</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-4EE1-4E9C-85EE-AEBAC2867301}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="577278032"/>
+        <c:axId val="577265552"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="577278032"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="577265552"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="577265552"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="180"/>
+          <c:min val="100"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0.0" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="577278032"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="6.8001096718893914E-2"/>
+          <c:y val="0.83951786085390367"/>
+          <c:w val="0.85385581873259753"/>
+          <c:h val="0.12138145488412187"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="nl-NL"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="nl-NL"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\71905ned_TabelIndeling_20260622144607%20infi.csv" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="chart/colors1.xml" /><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="chart/style1.xml" /></Relationships>
-[...2 lines deleted...]
-<file path=word/charts/chart/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="withinLinear" id="14">
   <a:schemeClr val="accent1"/>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/chart/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="227">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525">
@@ -7504,973 +5337,50 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -8525,51 +5435,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8633,65 +5543,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8712,100 +5622,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1726</ap:Words>
-  <ap:Characters>9496</ap:Characters>
+  <ap:Words>1792</ap:Words>
+  <ap:Characters>9860</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>79</ap:Lines>
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Lines>82</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Toelichting indexatie WWS-tabel CPI+1%</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11200</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11629</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>