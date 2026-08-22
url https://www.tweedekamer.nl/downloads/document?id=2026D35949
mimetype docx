--- v0 (2026-07-08)
+++ v1 (2026-08-22)
@@ -1,8074 +1,4838 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/charts/chart/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007946D9" w14:paraId="046476EE" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">In het regeerakkoord ‘Aan de slag, bouwen aan een beter Nederland’ is het voornemen opgenomen om de procedures </w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="00FB264C" w:rsidP="00FB264C" w:rsidRDefault="007F669A" w14:paraId="130EABA0" w14:textId="66D156E5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
-      <w:r w:rsidR="00567526">
-[...41 lines deleted...]
-      <w:r w:rsidR="00C04F16">
+      <w:r w:rsidRPr="00FB264C" w:rsidR="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>die een soortgelijke strekking heeft en waaraan dezelfde overwegingen ten grondslag liggen.</w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>453</w:t>
       </w:r>
-      <w:r w:rsidR="002C0151">
-        <w:t xml:space="preserve"> Met de hierna volgende voorstellen wordt d</w:t>
+      <w:r w:rsidRPr="00FB264C" w:rsidR="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="006541F5">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> jaren.</w:t>
+      <w:r w:rsidRPr="00FB264C" w:rsidR="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Woningcorporaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008321A3" w14:paraId="54103B05" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00FF3329" w:rsidR="008321A3" w14:paraId="0DB509EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="00FB264C" w:rsidP="00FB264C" w:rsidRDefault="00FB264C" w14:paraId="14E2CD48" w14:textId="4B751C73">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="00FB264C" w:rsidP="00FB264C" w:rsidRDefault="00FB264C" w14:paraId="5A3BD877" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C" w:rsidR="007F669A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>587</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="00FB264C" w:rsidP="00FB264C" w:rsidRDefault="00FB264C" w14:paraId="1723EF1B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="00FB264C" w:rsidP="00FB264C" w:rsidRDefault="00FB264C" w14:paraId="6D8AB469" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="67E841FD" w14:textId="6635AFFF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="543869E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het regeerakkoord ‘Aan de slag, bouwen aan een beter Nederland’ is het voornemen opgenomen om de procedures die gelden bij de verkoop van huurwoningen van woningcorporaties te vereenvoudigen. Dit heeft als doel om corporaties meer financiële armslag te geven om te investeren in nieuwbouw en verduurzaming. In deze brief geef ik aan welke mogelijkheden ik zie voor vereenvoudiging. Het voornemen uit het regeerakkoord is in lijn met de vorig jaar aangenomen motie De Groot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die een soortgelijke strekking heeft en waaraan dezelfde overwegingen ten grondslag liggen. Met de hierna volgende voorstellen wordt daarmee tevens invulling gegeven aan deze motie. Alvorens hier op in te gaan wordt, om een beeld te krijgen van de aantallen waar het over gaat, eerst een overzicht gegeven van het aantal verkopen van woningen door woningcorporaties in de afgelopen jaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="134327A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1254BA4A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3329">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aantallen verkopen door woningcorporaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF3329" w14:paraId="754AC480" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="577B5816" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="27DBCE67" wp14:anchorId="01013F08">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>357987</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5527344" cy="2842260"/>
             <wp:effectExtent l="0" t="0" r="16510" b="15240"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="29072096" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA078AB1-37AD-8FD7-D55E-BE9EE2AB2108}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0091261C">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> wordt het aantal verkopen van woningen door woningcorporaties weergegeven, met een onderscheid naar kopende partij.</w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In onderstaande figuur wordt het aantal verkopen van woningen door woningcorporaties weergegeven, met een onderscheid naar kopende partij.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F3471" w14:paraId="506168EC" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:t>n de bijlage bij deze brief is een tabel opgenomen met de exacte aantallen).</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="31EF2E77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De figuur laat zien dat het aantal verkopen in de afgelopen jaren is gedaald, waarbij het aantal woningen dat aan beleggers is verkocht sterker is gedaald dan de verkopen aan huishoudens voor eigen bewoning (in de bijlage bij deze brief is een tabel opgenomen met de exacte aantallen).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F3471" w14:paraId="4402FA7A" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">De reden dat er minder woningen worden verkocht door woningcorporaties is gelegen in de </w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3FD66957" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1F940DD7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De reden dat er minder woningen worden verkocht door woningcorporaties is gelegen in de gespannen woningmarkt: er is een aanhoudend grote vraag naar sociale huurwoningen. De opbrengsten van de verkoop kunnen weliswaar worden aangewend voor de bouw van nieuwe sociale huurwoningen, maar tegelijkertijd zijn de verkochte woningen niet meer beschikbaar voor de huisvesting van de doelgroep. Ook zijn de kosten van nieuwbouwwoningen zodanig gestegen dat met de opbrengsten van de verkopen minder woningen kunnen worden teruggebouwd dan voorheen het </w:t>
       </w:r>
-      <w:r w:rsidR="006C27A4">
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>geval was. Het argument van financiële opbrengsten heeft dus aan kracht ingeboet. Verder beschikken de corporaties niet altijd over de noodzakelijke grondposities om te bouwen en duren planprocedures lang. Dat alles maakt dat woningcorporaties en hun lokale partners, de gemeenten en huurdersorganisaties, vaak terughoudend zijn over de verkoop van corporatiewoningen en dat regelmatig ook vastleggen in de lokale prestatieafspraken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3459" w14:paraId="35D79DBA" w14:textId="77777777"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> rekening gehouden.</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="0DE3C5C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="76272082" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een en ander betekent niet dat er geen woningen meer verkocht worden. Na de daling verwachten woningcorporaties de komende jaren meer woningen te verkopen aan eigenaar-bewoners: van 5100 woningen in 2025 tot naar verwachting 6100 woningen in 2029. In de berekeningen die ten grondslag liggen aan de Nationale prestatieafspraken is met deze stijging van de verkoop van corporatiewoningen (ook financieel) rekening gehouden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B267C8" w14:paraId="1CC1E59F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B267C8" w:rsidR="00B267C8" w14:paraId="5592BE75" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5617046D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="4C11A456" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B267C8">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wat is bepalend voor het verkoopbeleid van woningcorporaties?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B267C8" w14:paraId="79A16318" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5BDA4FCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woningcorporaties zijn private partijen met een maatschappelijke taak. In beginsel hebben zij volledige zeggenschap over hun eigen bezit en nemen zij in overleg met hun lokale partners besluiten ten aanzien van de omvang van dat bezit, waaronder eventueel ook de verkoop van woningen. Zoals hiervoor al is aangegeven maken woningcorporaties vaak prestatieafspraken met de gemeente en de huurdersorganisatie over de omvang van de sociale huurwoningvoorraad, waarbij ook afspraken gemaakt kunnen worden over de spreiding daarvan over de wijken en over de beschikbaarheid van verschillende woningtypen. Afspraken over de verkoop van sociale huurwoningen worden ook binnen dit kader gemaakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62B46" w14:paraId="3F6392B2" w14:textId="77777777"/>
-[...20 lines deleted...]
-        <w:t>zijn de opbrengsten noodzakelijk om alle gewenste investeringen te kunnen doen.</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6134867F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3718AF39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De belangen van de gemeente, de huurdersorganisatie en de woningcorporatie kunnen daarbij verschillen. De gemeente en de huurdersorganisatie hebben doorgaans belang bij een grote sociale huurvoorraad, zodat wachttijden voor een sociale huurwoning niet te hoog oplopen. Voor de corporatie spelen ook portefeuille-overwegingen een rol: welke woningen zijn nodig voor de huisvesting van de doelgroep, nu en in de toekomst, en welke kunnen worden verkocht of gesloopt en vervangen door nieuwe. Daarnaast kunnen verkopen bijdragen aan de leefbaarheid in wijken en zijn de opbrengsten noodzakelijk om alle gewenste investeringen te kunnen doen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A62B46" w14:paraId="09831721" w14:textId="77777777"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> geen sturende rol. </w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="4906E590" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="28A1A692" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het overleg hierover tussen de lokale partijen is een zaak van geven en nemen, waarbij verkopen in samenhang met nieuwbouw, verduurzaming, huurbeleid, grondprijzen en andere volkshuisvestelijke doelen aan de orde komen. De regelgeving ten aanzien van verkopen door woningcorporaties, zoals vastgelegd in het Besluit toegelaten instellingen volkshuisvesting (Btiv), is daarbij randvoorwaardelijk maar heeft geen sturende rol. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C0151" w14:paraId="7843E305" w14:textId="77777777"/>
-    <w:p w:rsidRPr="009154A1" w:rsidR="009154A1" w14:paraId="5F692E07" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5C800009" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="358E40AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mogelijkheden voor vereenvoudiging </w:t>
-[...13 lines deleted...]
-        <w:t>regelgeving</w:t>
+        <w:t>Mogelijkheden voor vereenvoudiging van de regelgeving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E6CD2" w14:paraId="61179C15" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2D53D370" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk231984455" w:id="0"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regelgeving in het Btiv met betrekking tot de verkoop van woningen door woningcorporaties heeft </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="005778F9">
-[...42 lines deleted...]
-        <w:t>In de regelgeving wordt een onderscheid gemaakt aan welke partij wordt verkocht.</w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooral tot doel het voorkomen dat er weglek van maatschappelijk vermogen plaatsvindt, en eveneens om te voorkomen dat vastgoed in verkeerde handen terecht komt. Op de naleving wordt toegezien door de Autoriteit woningcorporaties (Aw). In de regelgeving wordt een onderscheid gemaakt aan welke partij wordt verkocht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E6CD2" w14:paraId="61CBADCA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00C4788F" w:rsidR="00C4788F" w14:paraId="5DD70841" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="03E33812" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3EEACFD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verkoop aan natuurlijke personen voor eigen bewoning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F36C0" w14:paraId="1D6498B5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">De meeste </w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="51349258" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De meeste corporatiewoningen worden verkocht aan huishoudens die daar zelf gaan wonen, dit kan bijvoorbeeld de zittende huurder zijn. Juist voor deze categorie verkopen is er </w:t>
       </w:r>
-      <w:r w:rsidR="00AE42A9">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>geen</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> toestemming vooraf nodig van de </w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toestemming vooraf nodig van de Aw. Dat geldt ook wanneer de woning met korting wordt verkocht, mits er aan bepaalde voorwaarden wordt voldaan. Deze voorwaarden hebben onder meer betrekking op de terugbetaling van de korting en op de waardedeling bij doorverkoop. Verkopen met korting vinden er overigens nauwelijks nog plaats, omdat corporaties hun financiële middelen moeten inzetten om aan hun grote volkshuisvestelijke opgaven te kunnen voldoen. De weinige regels die gelden, zoals het vereiste dat wordt verkocht tegen marktwaarde of anders met inachtneming van bepaalde </w:t>
       </w:r>
-      <w:r>
-[...90 lines deleted...]
-        <w:t>mogelijkheden voor vereenvoudiging van de regels bij deze categorie verkopen.</w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voorwaarden, zijn blijvend nodig om weglek van maatschappelijk vermogen te voorkomen. Ik zie geen mogelijkheden voor vereenvoudiging van de regels bij deze categorie verkopen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4788F" w14:paraId="37430B3B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00C4788F" w:rsidR="00C4788F" w14:paraId="2212A81C" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="68DF23FD" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5374A1F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verkoop aan andere toegelaten instellingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2299" w14:paraId="40C7ED33" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Een tweede categorie verkopen</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3C7545C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een tweede categorie verkopen waarbij vooraf </w:t>
       </w:r>
-      <w:r w:rsidR="005853A2">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>geen</w:t>
       </w:r>
-      <w:r w:rsidR="005853A2">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">Verkopen tussen corporaties zijn ook vaak onderdeel van onderlinge solidariteit. </w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toestemming van de Aw is vereist, betreft de verkoop van sociale huurwoningen tussen woningcorporaties. Deze verkopen vinden bijvoorbeeld plaats wanneer de woningen zijn gelegen in het geografische werkgebied van een andere corporatie en dit vanuit een oogpunt van bedrijfsvoering efficiënt is, of indien een corporatie in financiële moeilijkheden is gekomen. In dit laatste geval kan de verkoop aan een andere corporatie bijdragen aan het financieel herstel en aan het behoud van een voldoende grote sociale huurvoorraad. Verkopen tussen corporaties zijn ook vaak onderdeel van onderlinge solidariteit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2299" w14:paraId="50E38BC0" w14:textId="77777777"/>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> vereenvoudiging van regelgeving op.</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7A030270" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="60817B65" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om te voorkomen dat bij de overname van woningen door een andere woningcorporatie overdrachtsbelasting betaald moet worden, is in artikel 22, derde lid Btiv geregeld dat verkoop tegen een bij ministeriële regeling bepaalde waarde plaatsvindt. In dat geval is er, indien er is voldaan aan alle voorwaarden voor de overdracht van een taak, een beroep mogelijk op een vrijstelling van overdrachtsbelasting op grond van de Wet op de belastingen van rechtsverkeer. In het belastingplan 2027 is een voorstel opgenomen om een nieuwe vrijstelling te introduceren om overdrachten tussen woningcorporaties van onroerende zaken binnen sociale activiteiten (Diensten van Algemeen Economisch Belang) vrij te stellen van overdrachtsbelasting. Met deze nieuwe vrijstelling is het voor woningcorporaties makkelijker om onderling onroerende zaken aan elkaar over te dragen zonder aan de, soms complexe, voorwaarden voor de overdracht van een taak te voldoen. Zodra de nieuwe regelgeving van kracht is kan artikel 22, derde lid Btiv, komen te vervallen. Dit levert een (beperkte) vereenvoudiging van regelgeving op.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D5A57" w14:paraId="5FC6AEA0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00C4788F" w:rsidR="00C4788F" w14:paraId="64261101" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6267C381" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="41C428B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4788F">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verkoop aan derden niet voor eigen gebruik (beleggers)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003544EB" w:rsidP="00491F0C" w14:paraId="23674E3F" w14:textId="77777777">
-[...109 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1D59FFAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het deel van de regelgeving waar vereenvoudiging het meest voor de hand ligt, betreft de verkoop aan beleggers. Deze is aan meer regels gebonden en voor elke transactie is toestemming vooraf van de Aw noodzakelijk. De regels hebben onder meer betrekking op de openbare aanbesteding en aanbiedingsvolgorde (eerst aanbieden aan (zittende) huurders, daarna aan andere corporaties en dan pas aan beleggers), het vereiste van een Verklaring omtrent gedrag (VOG), om te voorkomen dat het vastgoed van corporaties in criminele handen terecht komt, en op de vereiste zienswijzen van gemeenten en huurdersorganisaties. Hiervoor is aangegeven dat corporaties vaak prestatieafspraken maken met de gemeente en de huurdersorganisatie over de omvang van de sociale woningvoorraad en over de verkoop van woningen. Als dit het geval is, is een zienswijze op het moment dat de verkoop daadwerkelijk plaatsvindt eigenlijk dubbelop. Ik wil daarom de regelgeving aanpassen zodat, indien er prestatieafspraken zijn gemaakt over de omvang van de sociale woningvoorraad én over de verkoop van delen daarvan, de zienwijzen van gemeente en huurdersorganisatie achterwege kunnen blijven. Voor potentieel te liberaliseren woningen bestaat deze mogelijkheid al, mits aan een tweede voorwaarde is voldaan, namelijk dat de woningen nog zeven jaar verhuurd worden in het middensegment. Deze laatste voorwaarde komt te vervallen, zodat de aankoop van corporatiewoningen door beleggers aantrekkelijker wordt. Ook in dit geval is voorwaardelijk dat er lokale prestatieafspraken over gemaakt zijn, zodat het belang van huurders en gemeenten is geborgd. In de lokale prestatieafspraken kunnen lokale partijen vervolgens ook aanvullende afspraken maken, bijvoorbeeld een verplichting om na verkoop voor een minimale periode door te verhuren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393203" w14:paraId="4D319C87" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B67E56" w:rsidR="0034279A" w14:paraId="034ED87D" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="20B21625" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6B0846CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67E56">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Verkoop van niet-</w:t>
+        <w:t>Verkoop van niet-daeb woningen aan beleggers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67E56">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="379143F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regelgeving ten aanzien van de verkoop van woningen uit de niet-daeb-tak van de woningcorporatie aan beleggers is beperkt. Wel dient een verzoek tot verkoop vergezeld te gaan door een uiteenzetting van het belang voor de volkshuisvesting van de voorgenomen verkoop. De woningen uit de niet-daeb-tak hebben, met het oog op de integratie van middenhuurwoningen in de daeb-tak, geen functie voor de huisvesting van de doelgroep van lagere inkomens. Het gaat dan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>immers om vrije sector huurwoningen. Een uiteenzetting van het belang voor de volkshuisvesting van de verkoop ligt daarmee eigenlijk niet in de rede, terwijl dit de corporatie verplicht tot extra handelingen en dus lasten. Ik ben daarom voornemens deze bepaling te schrappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5AE97A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="49FE1EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>daeb</w:t>
-[...65 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00630037">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verkoop onder Voorwaarden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB3ABB" w:rsidP="00EB3ABB" w14:paraId="6BD600BF" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="34EC780B" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">). Met deze constructie kan een woningcorporatie een woning met een korting te koop aanbieden aan een huishouden met (vaak) een laag- of middeninkomen. Dit maakt woningen voor deze inkomensgroepen beter bereikbaar. De corporatie heeft vervolgens een plicht dan wel eerste recht om de woning terug te kopen wanneer deze weer te koop wordt aangeboden. De corporatie deelt hierbij in de waardeontwikkeling van de woning en de woning blijft op deze manier onderdeel van de corporatievoorraad. </w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een bijzondere vorm van verkoop van corporatiewoningen betreft de Verkoop onder voorwaarden (VoV). Met deze constructie kan een woningcorporatie een woning met een korting te koop aanbieden aan een huishouden met (vaak) een laag- of middeninkomen. Dit maakt woningen voor deze inkomensgroepen beter bereikbaar. De corporatie heeft vervolgens een plicht dan wel eerste recht om de woning terug te kopen wanneer deze weer te koop wordt aangeboden. De corporatie deelt hierbij in de waardeontwikkeling van de woning en de woning blijft op deze manier onderdeel van de corporatievoorraad. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB3ABB" w:rsidP="00EB3ABB" w14:paraId="0BE79592" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t>-constructies. De meeste corporaties maken tot nu toe niet of zeer beperkt gebruik van dit soort constructies. Door dit instrument vaker in te zetten zouden corporaties meer kunnen verkopen en daardoor over meer financiële opbrengsten beschikken, en tegelijkertijd vanwege het terugkooprecht grip houden op de (toekomstige) omvang van de sociale huurwoningvoorraad</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6EC60E9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3F2BAE52" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het recht of de plicht om woningen als eerste terug te kopen, verplicht de corporatie om bij de inrichting van haar financiële huishouding rekening te houden met de toekomstige kosten voor het terugkopen. Dit heeft ook gevolgen voor de leencapaciteit, zoals genormeerd door het Waarborgfonds Sociale woningbouw (WSW). De beperking van de leencapaciteit speelt in de praktijk echter alleen wanneer een corporatie op grote schaal (in relatie tot de eigen woningvoorraad) gebruik maakt van VoV-constructies. De meeste corporaties maken tot nu toe niet of zeer beperkt gebruik van dit soort constructies. Door dit instrument vaker in te zetten zouden corporaties meer kunnen verkopen en daardoor over meer financiële opbrengsten beschikken, en tegelijkertijd vanwege het terugkooprecht grip houden op de (toekomstige) omvang van de sociale huurwoningvoorraad</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233200643" w:id="1"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ik wil met Aedes bezien onder welke voorwaarden de inzet van VoV-constructies gestimuleerd kan worden. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233200622" w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="005C7A8A">
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met het WSW zal worden overlegd over de voorwaarden die daarbij in acht genomen moeten worden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="000259A7" w:rsidR="00EB3ABB" w14:paraId="16E78A55" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E72F71" w:rsidR="00E72F71" w14:paraId="4BB2A3BD" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="09CB616D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5A6539B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1045">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tot slo</w:t>
+        <w:t>Tot slot</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="001D4160">
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1045" w14:paraId="1F4060BB" w14:textId="77777777">
-[...67 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7863CDE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor het kabinet heeft het aanpakken van de woningnood absolute prioriteit, zoals ook blijkt uit het instellen van de Taskforce versnelling woningbouw. De Taskforce presenteert na de zomer een integraal plan om zo snel mogelijk uit de woningnood te komen, met 100.000 nieuwe woningen per jaar als inzet. Zolang deze situatie nog niet is bereikt liggen maatregelen die kunnen leiden tot een krimp van de sociale huursector niet in de rede. De maatregelen die het Kabinet neemt om de bouwproductie te verhogen en de woningmarkt beter te laten functioneren zullen bijdragen aan een goede portefeuilleontwikkeling van woningcorporaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D672CD" w14:paraId="03CB9BF6" w14:textId="77777777"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="27DF58D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7A695952" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Volkshuisvesting en Ruimtelijke Ordening,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393203" w:rsidP="00393203" w14:paraId="46AEE98B" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="06A97229" w14:textId="4865A709">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00491F0C">
-        <w:t>lanor</w:t>
+      <w:r w:rsidRPr="00FB264C" w:rsidR="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Boekholt-O’Sullivan</w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boekholt-O’Sullivan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7B03" w14:paraId="24592727" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2D8D31AA" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009078B4" w14:paraId="0B3FC40F" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1CB70507" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA7B03" w:rsidR="00DA7B03" w14:paraId="28513277" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="34488ED9" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7B03">
-        <w:rPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BIJLAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7B03" w14:paraId="4E09CFDA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00DA7B03" w:rsidR="00DA7B03" w14:paraId="6977C91E" w14:textId="77777777">
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5E9CE23D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7B03">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6B2FB127" w14:textId="031F4EDB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aantal woningverkopen door woningcorporaties naar type koper</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA7B03" w14:paraId="336B6575" w14:textId="77777777"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00DA7B03" w14:paraId="480464DA" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4Accent4"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0"/>
+        <w:tblStyle w:val="Rastertabel4-Accent4"/>
+        <w:tblpPr w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1470" w:tblpY="568"/>
+        <w:tblW w:w="9002" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="1043"/>
         <w:gridCol w:w="1005"/>
-        <w:gridCol w:w="1161"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="1379"/>
+        <w:gridCol w:w="1712"/>
+        <w:gridCol w:w="1881"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="1165"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="009078B4" w14:paraId="20DE487B" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="29E06229" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9002" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1FAC23A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabel - Aantal verkochte woningen door woningcorporaties per jaar naar type koper </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="69D4B0C4" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="202283FB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7959" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="672DF9CA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Type koper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="0AE4D4FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Aantal verkochte woningen door woningcorporaties per jaar naar type koper </w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1F8E4F1C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Koopjaar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="317D9AF9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>NP - Eigen gebruik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3AAF05F8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Investeerder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6784C7D1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Investeerder (Rechtspersoon)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6BF29D20" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Woningcorporatie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5582CCA9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Overig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="15F248F0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Onbekend</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="46AD97B1" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="0E52EEF7" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="07CBB16D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2C6248F6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>15.804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5195DF35" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7DA0C5EC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>622</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1BD5EE7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="792AFFB5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>971</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="01A0BBD8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="4285542C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...42 lines deleted...]
-              <w:t>Type koper</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1EA634A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="693DBA9F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>15.561</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="002D5BD1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="672807E3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="05C37AB1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="37469764" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2A2AAEEC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>124</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="2F77D91A" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="7A7F6868" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="0FFAFDEB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2AEBE35C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>15.612</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="367E02BC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>332</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1B3BB69F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5CD9C0CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9.068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="28C6B73E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6A708A88" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="272B615B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>Koopjaar</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="04D5584B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C6F1E" w:rsidR="00DA7B03" w:rsidP="009078B4" w14:paraId="20E7FFEF" w14:textId="77777777">
-[...230 lines deleted...]
-              <w:t>Onbekend</w:t>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="07A8E820" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>16.056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="75DDD3E9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5A178C00" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5462CDAA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.951</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6D78E1A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>813</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="517596EA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="5DB74E64" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="66F6091D" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="4642AB70" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="06B7B731" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>18.791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="50FB7B90" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5AC015F5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.071</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="16173F42" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="14E285FF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="513B31E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="1D872B5D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>2010</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="07C87F18" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C6F1E" w:rsidR="00DA7B03" w:rsidP="009078B4" w14:paraId="138AC98F" w14:textId="77777777">
-[...187 lines deleted...]
-              <w:t>117</w:t>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="31C0823A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>17.564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="4150C1FD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>728</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="522ED55C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6.447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="69BC0B14" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6E01E43E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="599E0087" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="2B514BCB" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="270CE1E8" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="65974CF9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7870E384" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>13.293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1DD530D9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="16BFABE8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5232AA2A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7CB6E0A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="0ED546E1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="0B9CE891" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>2011</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="344355A7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C6F1E" w:rsidR="00DA7B03" w:rsidP="009078B4" w14:paraId="35924FF6" w14:textId="77777777">
-[...223 lines deleted...]
-              <w:t>124</w:t>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1639AF61" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10.755</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3E09C932" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="18785C68" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5C7DC211" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5F8B0088" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="72A052FF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="1E36FD1E" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="7DBF49CE" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1D92B3C2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2006CBFB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8.957</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3FCC1FFE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="14F43BE0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="78A9C9BA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="24ACDE1B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="16D17D44" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="0983C9D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>2012</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2E7F5534" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C6F1E" w:rsidR="00DA7B03" w:rsidP="009078B4" w14:paraId="5FE23BF8" w14:textId="77777777">
-[...187 lines deleted...]
-              <w:t>102</w:t>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="65F47EFC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6FB8743E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1250618B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="30BABE14" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.973</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="071AE208" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2D5DFB70" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="33DA9B19" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="0649FD27" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1FE1E70A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="38692022" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3402865A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5FE907E8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="09E127A0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9.356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1DB9DE86" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>694</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7E9A7366" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="40BFC77C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>2013</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5F8186A0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C6F1E" w:rsidR="00DA7B03" w:rsidP="009078B4" w14:paraId="13C477A7" w14:textId="77777777">
-[...205 lines deleted...]
-              <w:t>100</w:t>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="07169094" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="07B53930" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="4E5F9B7C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="44DCD4F7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>839</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="66E2D74D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="276AA16E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="636D4374" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="3E04C3E1" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1854C7AD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="077CF358" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.851</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="5F9032FC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3A00DA58" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="4DC531EB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="2118D6F2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="50FABBD5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="28A56148" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>2014</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="57DB5EFC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C6F1E" w:rsidR="00DA7B03" w:rsidP="009078B4" w14:paraId="25E005A9" w14:textId="77777777">
-[...205 lines deleted...]
-              <w:t>100</w:t>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="15D7D7FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1485FB13" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="72FDCC89" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="0D9C8C4C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="49BF0212" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3FBF4ACD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="009078B4" w14:paraId="6FCA5BE8" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="428FF6C2" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="6B91D395" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="546EDF75" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.813</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="3C7F6DBC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="7FA1A427" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="77236AB8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.791</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="24C20D1B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="437D8CD1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidTr="00FB264C" w14:paraId="25F14296" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>2015</w:t>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="27FA393C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C6F1E" w:rsidR="00DA7B03" w:rsidP="009078B4" w14:paraId="2D41358D" w14:textId="77777777">
-[...1478 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="45727495" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="52EF6466" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...1079 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="44EB88F4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1553" w:type="dxa"/>
-[...60 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="1AF1C1B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="47A0A753" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB264C" w:rsidR="007835DC" w:rsidP="00FB264C" w:rsidRDefault="007835DC" w14:paraId="793FF6F0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="nl-NL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB264C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DA7B03" w14:paraId="793C1521" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00FB264C" w:rsidR="006F53E6" w:rsidP="00FB264C" w:rsidRDefault="006F53E6" w14:paraId="56ED99D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FB264C" w:rsidR="006F53E6" w:rsidSect="008348CC">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="68C7C201" w14:textId="77777777" w:rsidR="00145AA0" w:rsidRDefault="00145AA0" w:rsidP="007835DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5ECCD5C9" w14:textId="77777777" w:rsidR="00145AA0" w:rsidRDefault="00145AA0" w:rsidP="007835DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Narrow">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0019282F" w14:paraId="735EEAF1" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04F392AF" w14:textId="77777777" w:rsidR="007835DC" w:rsidRPr="007835DC" w:rsidRDefault="007835DC" w:rsidP="007835DC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="007946D9" w14:paraId="0315D232" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6337A197" w14:textId="77777777" w:rsidR="007835DC" w:rsidRPr="007835DC" w:rsidRDefault="007835DC" w:rsidP="007835DC">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0019282F" w14:paraId="6ECD60E1" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FEFC6A1" w14:textId="77777777" w:rsidR="007835DC" w:rsidRPr="007835DC" w:rsidRDefault="007835DC" w:rsidP="007835DC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1 lines deleted...]
-    <w:p w:rsidR="003201B1" w14:paraId="175B1978" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="06BACAE2" w14:textId="77777777" w:rsidR="00145AA0" w:rsidRDefault="00145AA0" w:rsidP="007835DC">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="003201B1" w14:paraId="4535CC2B" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4D46C4F1" w14:textId="77777777" w:rsidR="00145AA0" w:rsidRDefault="00145AA0" w:rsidP="007835DC">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="0097659B" w:rsidRPr="0097659B" w14:paraId="584E1ECE" w14:textId="77777777">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0780D90A" w14:textId="0D925AE3" w:rsidR="007835DC" w:rsidRPr="00FB264C" w:rsidRDefault="007835DC">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>TK 2024-2025, 32847, nr. 1369</w:t>
+      <w:r w:rsidRPr="00FB264C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 32847, nr. 1369</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="0019282F" w14:paraId="596B1E2F" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F1A93BF" w14:textId="77777777" w:rsidR="007835DC" w:rsidRPr="007835DC" w:rsidRDefault="007835DC" w:rsidP="007835DC">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...354 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D99E81B" w14:textId="77777777" w:rsidR="007835DC" w:rsidRPr="007835DC" w:rsidRDefault="007835DC" w:rsidP="007835DC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="007946D9" w14:paraId="246C1118" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="575FE368" w14:textId="77777777" w:rsidR="007835DC" w:rsidRPr="007835DC" w:rsidRDefault="007835DC" w:rsidP="007835DC">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1142 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007946D9"/>
-[...204 lines deleted...]
-    <w:rsid w:val="00FF3329"/>
+    <w:rsidRoot w:val="007835DC"/>
+    <w:rsid w:val="00145AA0"/>
+    <w:rsid w:val="00187EDD"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007835DC"/>
+    <w:rsid w:val="007F669A"/>
+    <w:rsid w:val="008139F8"/>
+    <w:rsid w:val="008348CC"/>
+    <w:rsid w:val="00CE6F5E"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FB264C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="3A2599F6"/>
-  <w15:docId w15:val="{880F3833-07C5-43BB-841A-3824C4464115}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="76AEF1D5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CA2E2536-DA0D-4486-B705-74252A20F874}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8077,77 +4841,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8172,75 +4936,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8275,55 +5039,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8386,710 +5150,635 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007835DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...27 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardcursief">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...207 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0097659B"/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0097659B"/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0097659B"/>
+    <w:rsid w:val="007835DC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4Accent4">
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00DA7B03"/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
@@ -9114,190 +5803,1328 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...31 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B415E"/>
+    <w:rsid w:val="007835DC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004B415E"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007835DC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B415E"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007835DC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007835DC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB264C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/OleObject1.bin" /><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="chart/colors1.xml" /><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="chart/style1.xml" /></Relationships>
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="nl-NL"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="50" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl-NL" sz="1200" cap="none" baseline="0"/>
+              <a:t>  Aantal verkochte woningen door woningcorporaties per jaar naar type koper</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.11898538820055582"/>
+          <c:y val="2.6809651474530832E-2"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="50" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="nl-NL"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Tabel!$B$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>NP - Eigen gebruik</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:numRef>
+              <c:f>Tabel!$A$4:$A$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Tabel!$B$4:$B$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>15804</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15561</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>15612</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>16056</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>18791</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>17564</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>13293</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>10755</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>8957</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>8113</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>7035</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>7320</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>4851</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>5217</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>4813</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>5174</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3390-42CF-B55A-5A3BD4F02334}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Tabel!$C$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Investeerder</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:numRef>
+              <c:f>Tabel!$A$4:$A$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Tabel!$C$4:$C$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>207</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>361</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>332</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>513</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>705</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>728</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>674</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>474</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>330</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>343</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>271</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>102</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>68</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>71</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>46</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>22</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-3390-42CF-B55A-5A3BD4F02334}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Tabel!$D$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Investeerder (rechtspersoon)</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3">
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:numRef>
+              <c:f>Tabel!$A$4:$A$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Tabel!$D$4:$D$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>622</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1628</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>530</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1524</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2071</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>6447</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2713</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>3640</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>1520</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>586</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>1125</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>195</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>818</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>555</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>701</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>730</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-3390-42CF-B55A-5A3BD4F02334}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="3"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Tabel!$E$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Woningcorporatie</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent4">
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:numRef>
+              <c:f>Tabel!$A$4:$A$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Tabel!$E$4:$E$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2642</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2291</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>9068</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>3951</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1664</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>4006</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>3067</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>1253</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>3628</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>1973</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>9356</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>839</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>7053</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2981</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>1791</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>1426</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-3390-42CF-B55A-5A3BD4F02334}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="4"/>
+          <c:order val="4"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Tabel!$F$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Overig</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:numRef>
+              <c:f>Tabel!$A$4:$A$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Tabel!$F$4:$F$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>971</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1258</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>966</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>813</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>927</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1046</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>1538</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>670</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>525</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>391</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>694</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>1084</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>875</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>50</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>1010</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>176</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-3390-42CF-B55A-5A3BD4F02334}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="5"/>
+          <c:order val="5"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Tabel!$G$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Onbekend</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:numRef>
+              <c:f>Tabel!$A$4:$A$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2024</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2025</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Tabel!$G$4:$G$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="16"/>
+                <c:pt idx="0">
+                  <c:v>117</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>124</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>102</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>100</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>100</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>110</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>93</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>72</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>60</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>24</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>21</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>6</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>3</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000005-3390-42CF-B55A-5A3BD4F02334}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="50"/>
+        <c:overlap val="100"/>
+        <c:axId val="174160911"/>
+        <c:axId val="174163311"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="174160911"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="25000"/>
+                <a:lumOff val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd w="sm" len="sm"/>
+            <a:tailEnd w="sm" len="sm"/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="174163311"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="174163311"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525">
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="5000"/>
+                      <a:lumOff val="95000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="15000"/>
+                      <a:lumOff val="85000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="nl-NL"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="174160911"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="nl-NL"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="nl-NL"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
-<file path=word/charts/chart/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/chart/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="305">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200" cap="all"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525">
@@ -9804,1218 +7631,50 @@
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1166 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -11070,51 +7729,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11178,65 +7837,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11257,100 +7916,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11600</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2139</ap:Words>
+  <ap:Characters>11770</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>96</ap:Lines>
+  <ap:Lines>98</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - vereenvoudiging verkoopregels woningcorporaties</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13682</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13882</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>