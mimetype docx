--- v0 (2026-07-07)
+++ v1 (2026-08-22)
@@ -1,4362 +1,2038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004D1A5D" w:rsidP="004D1A5D" w:rsidRDefault="004D1A5D" w14:paraId="38A510E4" w14:textId="77777777">
-[...78 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="004E68D8" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="2D418B2C" w14:textId="36804559">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8" w:rsidR="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>865</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8" w:rsidR="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8" w:rsidR="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Verbetering verantwoording en begroting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="004E68D8" w14:paraId="1252A950" w14:textId="78CF7C1C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8" w:rsidR="001D0A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>311</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="004E68D8" w:rsidP="004E68D8" w:rsidRDefault="004E68D8" w14:paraId="087D5A2E" w14:textId="7CB24613">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="004E68D8" w:rsidP="004E68D8" w:rsidRDefault="004E68D8" w14:paraId="0825DA5A" w14:textId="7C5528B3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="088202F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="083627C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief informeer ik uw Kamer over de opvolging van bevindingen en aanbevelingen van periodieke rapportages die door het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur in 2025 zijn afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="209FA161" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="26FEDBA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Evaluaties vormen een belangrijke basis voor een lerende overheid. Bereikt beleid het gewenste effect (doeltreffendheid)? En gaat dat tegen de laagst mogelijke kosten (doelmatigheid)? Evaluaties verschaffen burgers, bedrijven en uw Kamer inzicht in de effecten van het gevoerde beleid en daarmee de besteding van publieke middelen. Deze informatie kan ingezet worden om de kwaliteit van beleid, publieke voorzieningen, en wetten en regels continue te verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D1A5D" w:rsidR="004D1A5D" w:rsidP="004D1A5D" w:rsidRDefault="004D1A5D" w14:paraId="6018BA50" w14:textId="77777777">
-[...103 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="1A3D9892" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="161CC008" w14:textId="1ABC1B13">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik vind het belangrijk om de bevindingen en aanbevelingen van evaluaties mee te nemen in de (door)ontwikkeling van beleid en uw Kamer hierbij te betrekken. Deze brief bevat daarom een overzicht van de opvolging van bevindingen en aanbevelingen van de Periodieke rapportages (de opvolger van beleidsdoorlichtingen) die vorig jaar zijn uitgevoerd binnen mijn departement. Zo blijven de bevindingen en aanbevelingen onder de aandacht, en kan de voortgang meegenomen worden in beleidsdiscussies en besluitvorming. Deze brief geeft invulling aan de acties die in de brief versterken rijksbrede evaluatiestelsel (Kamerstuk 31865, nr. 267) worden aangekondigd, naar aanleiding van de motie-Van Vroonhoven/Vermeer (19 december 2023; Kamerstuk 36470, nr. 6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="67FFA841" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="55E6AC0A" w14:textId="4299705C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de bijlage van deze brief is ook aandacht voor de besparingsvarianten die worden uitgewerkt in Periodieke rapportages. Dit geeft invulling aan de uitwerking van de motie-Van Eijk (Kamerstuk 31865, nr. 295).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="0D62E117" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="2561E096" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dit jaar stuur ik u de opvolging van de periodieke rapportage Kennis en Innovatie die vorig jaar is uitgevoerd. Komende jaren zal ik uw Kamer wederom informeren over deze, en nieuwe Periodieke rapportages die sindsdien zijn uitgevoerd. De Kamer vervult zelf ook een belangrijke rol in het evaluatiestelsel en ik hoop dat deze brief bijdraagt aan het gesprek over beter beleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176ABC" w:rsidP="004D1A5D" w:rsidRDefault="00176ABC" w14:paraId="3904EA5C" w14:textId="77777777">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="36F19AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="18EAABAE" w14:textId="18E96A8F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de tabel hieronder kunt u meer informatie vinden over de Periodieke rapportage en de status van de aanbevelingen en bevindingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="7DC8F4AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="215F48BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1897"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2281"/>
+        <w:gridCol w:w="2287"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="1452"/>
+        <w:gridCol w:w="2749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="6C2DA892" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="623FA055" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="5F768E58" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Strategische evaluatie agenda (SEA) - THEMA: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">trategische evaluatie agenda (SEA) </w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>Kennis en innovatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="006428A6" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="6757F346" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004B2965" w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="1F651427" w14:textId="4DFC99B2">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="3DF6B8F7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Overkoepelende toelichting SEA-thema:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="03C2F064" w14:textId="77777777">
-[...39 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="3D22BEA3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>De periodieke rapportage van het Kennis- en Innovatiebeleid moet uiteindelijk inzichtelijk maken in hoeverre LVVN op een doeltreffende en doelmatige manier bijdraagt aan het (behouden van) het hoogwaardige niveau van de Nederlandse kennis- en innovatiestructuur. Het onderzoek dat de komende jaren geprogrammeerd staat moet bijdragen aan inzichten op het betreffende beleidsvraagstuk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="78F8440F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="65EFFFC6" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="0C894899" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="1D781A6F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="341CC023" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Titel onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="239ADBA9" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="4E03D448" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Type onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="06E9A143" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="03F3B8A2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Jaar afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="801" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="4BDC4A07" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="37FED699" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Begrotings-artikel(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="5D10BB58" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="467B8AD1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Budgettaire grondslag (laatste evaluatiejaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="087F52D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="5EA715BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="433442D8" w14:textId="027269C1">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="09B2D2CD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="007A4C2F">
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="004E68D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Periodieke rapportage kennis- en innovatiebeleid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="46F5323C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="2C4DC54F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B54A4B">
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Periodieke rapportage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="4794F280" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="3E974270" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="801" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="3827F603" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="4BDC9B41" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Artikel 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1516" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="70159EF0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="693CDAE9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>€ 365 mln. (2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="3690D5BF" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="5E1C1CA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="6EA1218B" w14:textId="5737DF6E">
-[...5 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="4AF96ECA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Toelichting evaluatie:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
-              <w:t>In het kennis- en innovatiebeleid (hierna K&amp;I-beleid) staan het stimuleren van kwalitatief hoogwaardige kennis en innovatie en de ontwikkeling, verspreiding en toepassing daarvan centraal. Dit in verbinding met de LVVN-sectoren en de natuur. De kennis, kunde en innovatiekracht van de Nederlandse landbouw</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> visserijen op het gebied van natuur scoren hoog op wereldschaal. Dat geldt ook voor ons groene onderwijs- en educatieaanbod. Om deze sterke positie te behouden, de urgente uitdagingen het hoofd te kunnen bieden en een goede onderbouwing van het beleid te waarborgen wordt ingezet op kennis en innovatie en de doorwerking daarvan naar de praktijk. Om te kunnen sturen op de doeltreffendheid en doelmatigheid van het K&amp;I-beleid wordt eens in de vier tot zeven jaar een verplichte externe evaluatie uitgevoerd. De Periodieke Rapportage van het K&amp;I-beleid is uitgevoerd door onderzoeksbureau Berenschot over de periode 2019-2023. De evaluatie is op hoofdlijnen positief en geeft aanbevelingen voor verbeteringen voor het toekomstige K&amp;I-beleid.</w:t>
+              <w:t>In het kennis- en innovatiebeleid (hierna K&amp;I-beleid) staan het stimuleren van kwalitatief hoogwaardige kennis en innovatie en de ontwikkeling, verspreiding en toepassing daarvan centraal. Dit in verbinding met de LVVN-sectoren en de natuur. De kennis, kunde en innovatiekracht van de Nederlandse landbouw en visserijen op het gebied van natuur scoren hoog op wereldschaal. Dat geldt ook voor ons groene onderwijs- en educatieaanbod. Om deze sterke positie te behouden, de urgente uitdagingen het hoofd te kunnen bieden en een goede onderbouwing van het beleid te waarborgen wordt ingezet op kennis en innovatie en de doorwerking daarvan naar de praktijk. Om te kunnen sturen op de doeltreffendheid en doelmatigheid van het K&amp;I-beleid wordt eens in de vier tot zeven jaar een verplichte externe evaluatie uitgevoerd. De Periodieke Rapportage van het K&amp;I-beleid is uitgevoerd door onderzoeksbureau Berenschot over de periode 2019-2023. De evaluatie is op hoofdlijnen positief en geeft aanbevelingen voor verbeteringen voor het toekomstige K&amp;I-beleid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="65BD80EF" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="0DCC31CA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C71536" w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="6D64CACA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="77839093" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C71536" w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="4EC48F62" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="0D4E3ECF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>Toelichting status opvolging</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="7F1EBDF8" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="3972BA2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="320844F7" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="6D9EDAC3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1. Formuleer de doelen van het kennis- en innovatiebeleid specifieker voor de bijdrage van kennisproducten, kennisdelen en innovatiebevordering aan de aanpak van maatschappelijke opgaven. Geef hiermee invulling aan de systeemverantwoordelijkheid van LVVN ten opzichte van beleidsinterventies van andere ministeries en ten opzichte van de verantwoordelijkheden van bedrijfsleven en samenleving.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="024A800A" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="023B5684" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Afgerond: In de Rijksbegroting van 2026 is de nieuwe doelenstructuur opgenomen onder deel A. en deel B. van begrotingsartikel 23.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="1F7480D9" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="38606513" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="596AD818" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="015D4159" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2. Evalueer een beleidsinstrument in de context van het kennis- en innovatiesysteem als geheel, zodat er een volwaardige beoordeling van de doeltreffendheid kan worden gemaakt, en de samenhang van het kennis- en innovatiesysteem kan worden versterkt.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="72F0EB01" w14:textId="51D7398A">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="71A09426" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...68 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Afgerond: Evaluaties die na 2025 in uitvoering zijn gebracht op het thema Kennis en Innovatie worden uitgevoerd aan de hand van een nieuw evaluatiekader, dat in het bijzonder aandacht vraagt voor de relatie van een los instrument met de gehele beleidsmix.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="0E8862A9" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="032A68DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="537FC57F" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="6512653D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3. Versterk de werking van de kennis- en innovatieketens, door voor elk van de beleidsinstrumenten (vaak programma’s) scherper aan te geven welke kennis er opgeleverd moet worden, welke toepassing er bereikt moet worden en welke verbetering er in de praktijk verwacht mag worden. Doe dit waar mogelijk kwantitatief (aantal onderzoeken of trajecten, bereik van doelgroep, etc.).</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="002744DB" w:rsidRDefault="004B2965" w14:paraId="67C8699C" w14:textId="73EDB98B">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="0DC2BF1D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...100 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Onderhanden: in het format voor de aanvraag van beleidsondersteunend onderzoek is een duiding gegeven van het type onderzoek dat hiervoor kwalificeert. Er wordt gewerkt aan monitoring van de resultaten. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="10F399AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="21C32507" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="213DB0D5" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="0D05E25F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4. Neem in de SEA een eenduidige definitie van doelmatigheid op en geef aan welke indicatoren er gehanteerd moeten worden. Benut hiervoor de kwantitatieve doelen (aantallen onderzoeken of trajecten, bereik van doelgroep, etc.). Zorg voor data op het niveau van het te evalueren beleidsonderdeel waarmee doelmatigheid beoordeeld kan worden.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="56B5A123" w14:textId="7B7D04F6">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="35CA0233" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...20 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Afgerond: In de Rijksbegroting van 2026 is aangegeven dat doelmatigheid volgens een hernieuwde methode geëvalueerd gaat worden voor het K&amp;I instrumentarium. Indicatoren zullen per instrument los behandeld worden. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="41D98B6B" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="067AEBCA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="6C5B5324" w14:textId="6A743B7D">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="5670452C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...20 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5. Verleng de innovatieketen in het kennis- en innovatiesysteem met de laatste stap van toepassing van nieuwe technologie en sociale innovatie in de praktijk, vaak in onderlinge samenhang. LVVN kan sterker op deze laatste stap sturen door een verschuiving van middelen, via de bestaande begrotings- en beleidsinstrumenten. Met de kennisinstellingen, het bedrijfsleven en LVVN-beleidsuitvoerders moet SK&amp;I samenwerken aan de verbinding tussen onderzoeksprogrammering en de instrumenten voor kennisdelen en innovatie-bevordering. De KIA kan hiervoor ingezet worden.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="06918F5B" w14:textId="627A6A3F">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="2C1A9BB3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0740AF10">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0740AF10">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: LVVN heeft inmiddels  beleidsinstrumenten ontwikkeld die kennis en innovaties naar de praktijk moeten brengen, die de aansluiting met de arbeidsmarkt tot doel hebben of het testen en experimenteren van innovaties mogelijk maken. Voorbeelden zijn: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="13D3FF64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de subsidiemodule agrarische bedrijfsadvisering en educatie (SABE) voor kennisoverdracht naar het boerenerf; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="46F95F3E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>de subsidiemodule Samenwerken aan innovatie (EIP) en de regeling experimenteerlocaties (SREL) voor het stimuleren van praktijkgerichte innovaties voor de land- en tuinbouw en;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="67C7A50A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de onderwijsimpuls in het visserij-ontwikkelplan (VOP) waarmee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0740AF10">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>de capaciteitsopbouw in de sector wordt versterkt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="71135077" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-              </w:rPr>
-[...57 lines deleted...]
-              <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="0D02CB49" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00950B2C" w:rsidR="00950B2C">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00950B2C">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Daarnaast wordt verkend of financieringsinstrumenten kunnen worden ontwikkeld voor de ondersteuning in de latere innovatiefases, waarin innovaties opgeschaald en naar de markt of samenleving gebracht worden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="3F3D7248" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="335607ED" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...193 lines deleted...]
-            <w:r w:rsidRPr="0740AF10">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>LVVN werkt actief mee en committeert zich aan het actieplan integrale innovatie waarmee wordt ingezet op meer aandacht voor de maatschappelijke inbedding van innovaties en het benutten van de sociale wetenschappen daarbij. Ook heeft LVVN een programma sociale innovatie geïnitieerd. Binnen de Kennis en Innovatie Agenda (KIA) is er (extra) inzet op de ontwikkeling van route en kansenkaarten waarin de te zetten stappen in de hele innovatieketen worden uitgewerkt.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="53946C5E" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="5C3B042B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="757"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="51C65353" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="34B44BF2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6. Geef invulling aan de systeem-verantwoordelijkheid van de minister van LVVN voor de basisinfrastructuur van het kennis- en innovatiesysteem, ook waar het de inzet van andere begrotingsonderdelen en andere ministeries betreft. Richt het begrotings-instrumentarium zodanig in dat er vanuit een strategisch meerjarig perspectief geïnvesteerd wordt in de gewenste basisinfrastructuur. SK&amp;I kan hiervoor de KIA benutten.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="40776D9F" w14:textId="2EE9A15A">
-[...173 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="03D25929" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: Samen met EZK, als stelselverantwoordelijke voor toegepast onderzoek, en OCW als stelselverantwoordelijke voor universiteiten, wordt gekeken hoe we invulling kunnen geven aan de adviezen over basisinfrastructuur.  Met de investeringen vanuit FTO (Faciliteiten Toegepast Onderzoek) en de Infra-lijn zijn eerste stappen gezet in het versterken van onderzoeksfaciliteiten. Beide instrumenten zijn op dit moment incidenteel waarbij wordt gekeken in hoeverre we die structureel kunnen inrichten. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="37B32FFE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="704502A8" w14:textId="0A21E2E3">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>In de KIA (2024-2027) is de koppeling tussen de korte en lange termijn inzet binnen de meerjarige innovatiemissies versterkt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="2283C9A4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="34DB4D8E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>LVVN werkt aan een aanpak voor innovatie, geënt op de principes van het missiegedreven innovatiebeleid. Het randvoorwaardelijke kennis-en innovatie-systeem waaronder basisinfrastructuur wordt hierin meegenomen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="76FCED83" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="6047DB81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="000E2267" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="5F1BDFAD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7. Versterk vanuit LVVN de basisinfrastructuur van het kennis- en innovatiesysteem met de financiering van faciliteiten voor innovatie-bevordering en kennisdelen.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="394A6B23" w14:textId="77777777">
-[...43 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="4B60EBEE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Onderhanden: Zie status bij aanbeveling 6. Voor Faciliteiten specifiek voor innovatie-bevordering en kennisdeling wordt, naast de huidige regeling voor fieldlabs/experimenteerlocaties, door LVVN gekeken in hoeverre dit onderdeel kan zijn van de Brede Innovatie Agenda. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="28B20E0C" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="7E9F3F03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="6030B339" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="3FBCE018" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8. Maak de structurele financiering van alle kennisinstellingen en instituten die onderdeel vormen van het kennis- en innovatiesysteem eenduidig zichtbaar in de LVVN-begroting.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="47587CA1" w14:textId="6A2FE350">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="4BEDD8B4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...36 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Afgerond: In deel E. van de Rijksbegroting van 2026 wordt per onderdeel beschreven wat de omvang de onderliggende instrumenten is.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="31894020" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="6E1C9A92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="51D1A8DE" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="3E415D30" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9. Maak onderscheid tussen de programmering met kennisvragen ten behoeve van toegepast onderzoek en programmering van onderzoek voor innovatie. Hanteer de meerjarige innovatiemissies niet kunstmatig als kader voor al het toegepaste onderzoek, maar zet deze gericht in om vernieuwende kennis te verbinden met de instrumenten voor innovatiebevordering.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="73482390" w14:textId="3B0B6489">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="6CA0C118" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...164 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Onderhanden: in de programmering geven we hier al invulling aan door voor de beoordeling van aanvragen voor beleidsondersteunend onderzoek andere criteria te hanteren dan voor innovatiebevordering via de KIA. Bij de vernieuwing van de KIA in 2028 zullen we dit verder uitwerken.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="779DA065" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="152282DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="796DEC5B" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="5A62BFC2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10. Versterk of ondersteun de vraagarticulatie voor beleidsondersteunend onderzoek. Dit vraagt vooral vaardigheid op de juiste plek en behoeft geen meerjarige programmering.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="00B84CF5" w:rsidRDefault="004B2965" w14:paraId="09114C02" w14:textId="4F7A7D5C">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="196364E6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...84 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Onderhanden: er is gewerkt aan een aanscherping van de processtappen in de programmering van beleidsondersteunend onderzoek waarmee de betrokkenheid vanuit de verschillende beleidsvelden verder zal worden versterkt.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2965" w:rsidTr="004B2965" w14:paraId="35DD33CA" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidTr="004B2965" w14:paraId="6EE3F118" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2510" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="751F4151" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="6802C0FB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11. Versterk de schakels van de innovatieketen en breng daarvoor focus aan binnen het aantal en de aard van innovaties die reëel ondersteund kunnen worden. Zoek naar combinaties van kansrijke innovaties in het (sub)systeem van agroketens en natuur.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004B2965" w:rsidP="004B2965" w:rsidRDefault="004B2965" w14:paraId="4B19BFBB" w14:textId="2E2E5DCD">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="4CB24A94" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0740AF10">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="0740AF10">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onderhanden: op deze aanbeveling wordt een start gemaakt. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E68D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:cs="Segoe UI"/>
-[...43 lines deleted...]
-              <w:t>welk deel van de keten ondersteuning nodig heeft om versnelling op gang te brengen.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>In het kader van ‘richting geven’ wordt momenteel verkend of een innovatieagenda een rol kan spelen bij het versnellen van innovaties op het terrein van agrofood en technologieën. De agenda zal bestaan uit innovatiedomeinen waarin de gehele innovatieketen onder de loep wordt genomen. Per innovatie wordt vervolgens bepaald welk deel van de keten ondersteuning nodig heeft om versnelling op gang te brengen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007426AA" w:rsidR="00340ECA" w:rsidP="004D1A5D" w:rsidRDefault="004D1A5D" w14:paraId="1B82A4C9" w14:textId="14D04022">
-[...30 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="0F64C3CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="004E68D8" w:rsidP="004E68D8" w:rsidRDefault="004E68D8" w14:paraId="7C10C39D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="004E68D8" w14:paraId="57A457EC" w14:textId="2A2D58B2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="56CDD08D" w14:textId="0DB8CA38">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8" w:rsidR="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="30C68691" w14:textId="0E8F75A5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="004E68D8" w:rsidP="004E68D8" w:rsidRDefault="004E68D8" w14:paraId="1231D7BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="004E68D8" w:rsidP="004E68D8" w:rsidRDefault="004E68D8" w14:paraId="0018841E" w14:textId="479114C4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="4B253E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bijlage: Besparingsvarianten uit Periodieke rapportages</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176ABC" w:rsidP="00176ABC" w:rsidRDefault="00176ABC" w14:paraId="5B0A0A5F" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="6ED1BAFE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Periodieke rapportages wordt waar mogelijk ten minste één optie geschetst waarmee een besparing van 20% op de budgettaire grondslag van het (beleids)thema kan worden gerealiseerd (op basis van het ‘comply-or-explain principe’). De besparingsvariant heeft niet het karakter van een aanbeveling, maar moet inzicht geven waar eventuele besparingen ingevuld zouden kunnen worden, en wat de gevolgen daarvan zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="7EFFA6BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00176ABC" w:rsidP="00176ABC" w:rsidRDefault="00176ABC" w14:paraId="5661A4DF" w14:textId="0D37AB36">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="30ACCC9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Periodieke rapportage Kennis en innovatie</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
         <w:t>Geredeneerd vanuit de urgente opgaven die er zowel voor de land- en tuinbouwsector, als voor natuurherstel liggen, waren de onderzochte bezuinigingsvarianten uit de periodieke rapportage vooral hypothetisch van aard. Binnen de kaders van het kabinet Schoof en het daaropvolgende kabinet Jetten wordt het belang van investeringen in het innovatief vermogen voor de landbouwsector en natuurbeheer meermaals ondersteund. De logische politieke en bestuurlijke lijn is om dan niet te bezuinigen op de middelen die hiervoor toegewezen zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176ABC" w:rsidP="00176ABC" w:rsidRDefault="00176ABC" w14:paraId="7AFEDF37" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="7032C481" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="66A97369" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De onderzochte bezuinigingsvarianten boden alleen voor de lange termijn mogelijkheden tot verschuivingen in budget, door al vastgestelde verplichtingen was er op de korte termijn geen ruimte voor een acute bezuiniging. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176ABC" w:rsidP="00176ABC" w:rsidRDefault="00176ABC" w14:paraId="380CEAD2" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="0DBD6860" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="3659ED90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij zijn er in de periodieke rapportage geen overduidelijke ondoeltreffende of ondoelmatige maatregelen naar voren gekomen, dit bevestigt het al eerdere onderzoek van de OECD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E68D8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dat het kennis- en innovatiesysteem in Nederland een belangrijke driver is in de verduurzaming van de land- en tuinbouwsector &amp; visserij. Op basis van de bovengenoemde afwegingen zijn de onderzochte bezuinigingsvarianten (buiten de reeds voorgenomen taakstellingsopgaven) niet tot uitvoering gebracht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A03C8" w:rsidR="001A03C8" w:rsidP="00810C93" w:rsidRDefault="001A03C8" w14:paraId="039A4C5E" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="001D0A0F" w:rsidP="004E68D8" w:rsidRDefault="001D0A0F" w14:paraId="32FB7A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E68D8" w:rsidR="006F53E6" w:rsidP="004E68D8" w:rsidRDefault="006F53E6" w14:paraId="74888B57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004E68D8" w:rsidR="006F53E6" w:rsidSect="0015542A">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0278D57A" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1">
+    <w:p w14:paraId="6B7FEF69" w14:textId="77777777" w:rsidR="00BB623D" w:rsidRDefault="00BB623D" w:rsidP="001D0A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A26DBA" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="362F976A" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1">
+    <w:p w14:paraId="61A35A52" w14:textId="77777777" w:rsidR="00BB623D" w:rsidRDefault="00BB623D" w:rsidP="001D0A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD09193" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05A112AD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="49F2CE9C" w14:textId="77777777" w:rsidR="001D0A0F" w:rsidRPr="001D0A0F" w:rsidRDefault="001D0A0F" w:rsidP="001D0A0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="74B550AF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5B5A465D" w14:textId="77777777" w:rsidR="001D0A0F" w:rsidRPr="001D0A0F" w:rsidRDefault="001D0A0F" w:rsidP="001D0A0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6AE52EA6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BD928F7" w14:textId="77777777" w:rsidR="001D0A0F" w:rsidRPr="001D0A0F" w:rsidRDefault="001D0A0F" w:rsidP="001D0A0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33866647" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1">
+    <w:p w14:paraId="0E3C4D26" w14:textId="77777777" w:rsidR="00BB623D" w:rsidRDefault="00BB623D" w:rsidP="001D0A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460E73CE" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70BD3FD6" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1">
+    <w:p w14:paraId="536B4581" w14:textId="77777777" w:rsidR="00BB623D" w:rsidRDefault="00BB623D" w:rsidP="001D0A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2746E549" w14:textId="77777777" w:rsidR="007B63C1" w:rsidRDefault="007B63C1"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2D90FAEE" w14:textId="77777777" w:rsidR="00176ABC" w:rsidRDefault="00176ABC" w:rsidP="00176ABC">
+    <w:p w14:paraId="6F886003" w14:textId="77777777" w:rsidR="001D0A0F" w:rsidRPr="004E68D8" w:rsidRDefault="001D0A0F" w:rsidP="004E68D8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E68D8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://www.oecd.org/en/publications/policies-for-the-future-of-farming-and-food-in-the-netherlands_bb16dea4-en.html</w:t>
+      <w:r w:rsidRPr="004E68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.oecd.org/en/publications/policies-for-the-future-of-farming-and-food-in-the-netherlands_bb16dea4-en.html</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...111 lines deleted...]
-  <w:p w14:paraId="7C53037A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="0014ABEA" w14:textId="77777777" w:rsidR="001D0A0F" w:rsidRPr="001D0A0F" w:rsidRDefault="001D0A0F" w:rsidP="001D0A0F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="66E4A94C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="7A8C37E6" w14:textId="77777777" w:rsidR="001D0A0F" w:rsidRPr="001D0A0F" w:rsidRDefault="001D0A0F" w:rsidP="001D0A0F">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6D3FBA46" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...419 lines deleted...]
-  <w:p w14:paraId="49EE4EBF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A86784D" w14:textId="77777777" w:rsidR="001D0A0F" w:rsidRPr="001D0A0F" w:rsidRDefault="001D0A0F" w:rsidP="001D0A0F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39359F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9098AEC4"/>
     <w:lvl w:ilvl="0" w:tplc="1890BEA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A3D0F056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4425,979 +2101,232 @@
     <w:lvl w:ilvl="7" w:tplc="9C8C2B96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B0888AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="596518680">
+  <w:num w:numId="1" w16cid:durableId="228882346">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="741216858">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...582 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="001D0A0F"/>
+    <w:rsid w:val="000515E8"/>
+    <w:rsid w:val="0015542A"/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rsid w:val="00411E26"/>
+    <w:rsid w:val="004E68D8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00714622"/>
+    <w:rsid w:val="00926022"/>
+    <w:rsid w:val="00A913A9"/>
+    <w:rsid w:val="00BB623D"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FE20B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17879F52"/>
+  <w14:docId w14:val="6FACFBAE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7BA4161C-7B93-400F-AE44-7580E2CF1A69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5419,74 +2348,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5635,1112 +2565,1016 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...27 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004B2965"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="004B2965"/>
+    <w:rsid w:val="001D0A0F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="004B2965"/>
-[...11 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D0A0F"/>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00176ABC"/>
+    <w:rsid w:val="001D0A0F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D0A0F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D0A0F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D0A0F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E68D8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/06/30/kabinetsreactie-periodieke-rapportage-kennis-en-innovatiebeleid-lvvn" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11721</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2157</ap:Words>
+  <ap:Characters>11869</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>97</ap:Lines>
+  <ap:Lines>98</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13825</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13999</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>