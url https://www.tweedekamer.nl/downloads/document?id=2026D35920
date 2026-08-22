--- v0 (2026-07-07)
+++ v1 (2026-08-22)
@@ -1,7650 +1,1896 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F11F3A" w:rsidR="00E5531E" w:rsidP="00E5531E" w:rsidRDefault="00E5531E" w14:paraId="1AAB6407" w14:textId="77777777">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00F11F3A" w:rsidR="00C12247" w:rsidP="00C12247" w:rsidRDefault="009679FD" w14:paraId="7D138113" w14:textId="48892705">
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="16099F9A" w14:textId="56532CBD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>409</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zee- en binnenvaart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00EA442F" w14:paraId="5F808A9F" w14:textId="7EFBCA88">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>862</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaal Zeehavenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00EA442F" w14:paraId="60BB4202" w14:textId="1C95D106">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>933</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Noodpakket energie, mobiliteit en economie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00746640" w14:paraId="3A03AF69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr. 508</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00746640" w14:paraId="050EC3C3" w14:textId="0E2C41CC">
       <w:pPr>
         <w:pStyle w:val="Slotzin"/>
-        <w:rPr>
-[...65 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00746640" w14:paraId="31B5C796" w14:textId="2B6E3F34">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00746640" w14:paraId="7D360F17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="1F195C8F" w14:textId="446580E6">
+      <w:pPr>
+        <w:pStyle w:val="Slotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze kamerbrief informeert de Kamer over de actuele stand van zaken van diverse onderzoekstrajecten binnen de maritieme sector. Daarnaast wordt invulling gegeven aan toezeggingen en moties, wordt de evaluatie van een subsidieregeling aangekondigd en wordt de aanpak van de Russische schaduwvloot toegelicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk230263307" w:id="2"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bookmarkStart w:name="_Hlk230263307" w:id="0"/>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00F11F3A" w:rsidR="003B470A" w:rsidP="003B470A" w:rsidRDefault="00EC0AC6" w14:paraId="65B82BEA" w14:textId="0DEAC4F1">
+        <w:t>De brief is thematisch opgebouwd en behandelt tien onderwerpen: FAME blends in de binnenvaart, energiebelasting elektrisch varen, stikstofdepositie offshore werkschepen, de visie op verduurzaming van bunkerbrandstoffen, de evaluatie van de tijdelijke subsidieregeling verduurzaming binnenvaartschepen, alsmede drie toezeggingen, een motie en de aanpak van de Russische schaduwvloot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00746640" w14:paraId="5953DB25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="2B00A375" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Slotzin"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. FAME blends in de binnenvaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Sinds 2020 is via diverse onderzoeken de impact van biobrandstoffen, en met name FAME (een biodiesel variant), op de binnenvaartvloot verkend. Waar eerdere studies zich richtten op de theoretische impact, vult TNO met een praktijkproef de resterende kennisleemtes in door middel van langdurige monitoring aan boord van binnenvaartschepen. Gedurende circa één jaar zijn negen schepen gemonitord terwijl zij voeren op brandstofblends met een FAME-gehalte variërend van 15% tot 30%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="528B7A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Slotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoeksrapport van TNO over de monitoring van binnenvaartschepen op FAME-blends is bijgevoegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het rapport vormt het sluitstuk van een reeks onderzoeken die vanaf 2020 zijn gevoerd naar de inzet van FAME in de binnenvaart. Met de resultaten uit deze praktijkproef wordt beoogd de verdere toepassing van FAME-blends zo goed mogelijk te faciliteren door de relevante stakeholders in de binnenvaart concreet handelingsperspectief te bieden voor het varen op FAME-blends.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="4BDDAC4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Uit de monitoring blijkt dat alle hoofdmotoren van de deelnemende schepen gedurende de proefperiode betrouwbaar hebben gedraaid op FAME-blends tot 30%. Hoewel de technische haalbaarheid hiermee is aangetoond, deden zich incidenteel onregelmatigheden voor met hulpmotoren en filterverstoppingen. Hoewel de brandstofkwaliteit grotendeels aan de geldende normen voldoet, is bij hogere blends extra aandacht nodig voor de oxidatiestabiliteit en de concentratie van specifieke stoffen om problemen zoals filterverstopping te voorkomen. Uit het onderzoek bleek dat onderhoudstermijnen voor de motorolie niet generiek verkort hoeven te worden ten opzichte van reguliere diesel. Voor brandstoffilters is direct na de omschakeling op FAME-blends wel extra waakzaamheid geboden vanwege het risico op incidentele filterverstopping.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="12284258" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Ministerie van Infrastructuur en Waterstaat (IenW) heeft de afronding van het rapport benut voor een gesprek met relevante stakeholders over de verdere toepassing van FAME-blends in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>binnenvaart. Tijdens dit gesprek is gezamenlijk gereflecteerd op de onderzoeksresultaten en zijn afspraken gemaakt over vervolgstappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="2D85F62C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>FAME</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="0741C56A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> blends in de binnenvaart</w:t>
-[...250 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">2. QuickScan Effecten Verlagen Energiebelasting Elektrisch Varen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="013F154E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Voor gasolie voor binnenvaartschepen geldt geen accijns op grond van de Herziene Rijnvaartakte (Akte van Mannheim, 1868), die belasting op brandstof voor de Rijnvaart verbiedt. Voor de elektriciteit die binnenvaartschepen geleverd krijgen om op te varen, betalen zij energiebelasting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidDel="00D94FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit leidt tot een ongelijke fiscale behandeling van fossiel en elektrisch aangedreven binnenvaartschepen, wat onwenselijk is in het licht van de energietransitie. Het kabinet streeft naar een fiscaal stelsel waarin vervuiling wordt belast en duurzame alternatieven niet fiscaal worden benadeeld. Nederland heeft binnen de Centrale Commissie voor de Rijnvaart (CCR) reeds uitgesproken de accijnsvrijstelling op termijn gezamenlijk met andere lidstaten te willen afschaffen. Omdat de afschaffing van de accijnsvrijstelling niet op korte termijn wordt verwacht, verkennen IenW en het ministerie van Financiën intussen welke vragen en overwegingen spelen bij een eventuele aanpassing van de energiebelasting ten behoeve van elektrisch aangedreven schepen. Daarbij wordt de beleidseffectiviteit verkend en worden de uitvoeringstechnische en Europeesrechtelijke aspecten betrokken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="6C2101BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="494C968A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de beleidseffectiviteit heeft IenW aan het Expertise en Innovatiecentrum voor de Binnenvaart gevraagd een quickscan uit te voeren naar het verwachte effect van een verlaging van de energiebelasting op het aantal extra schepen dat hierdoor batterij-elektrisch gaat varen. In de bijgevoegde quickscan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is voor verschillende scheepstypes verkend wat het effect is op de Total Cost of Ownership (TCO) van een verlaging van de energiebelasting vanaf 2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="1A37FA49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="7089874D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De resultaten van de quickscan zullen worden meegenomen in de verkenning, die de ministeries van Financiën en IenW uitvoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="67188B6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="33AA01E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>3. Stikstofdepositie offshore werkschepen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="1C18004B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In de kamerbrief van 25 november 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reserveerde de Minister voor Natuur en Stikstof €200 miljoen voor bovenwettelijke stikstofmaatregelen in de industrie, bouw en mobiliteit. €46 miljoen hiervan is beschikbaar voor aanvullende maatregelen in de zeescheepvaart en zeehavens. Met dit budget wordt invulling gegeven aan drie subsidieregelingen: Batterij-elektrisch varen zeehavens (BEVZ), Varen op waterstof en Elektrificatie havenmateriaal. In het kader van de ontwikkeling van de BEVZ- en de varen op waterstof regeling heeft REBEL onderzoek gedaan naar de stikstofdepositie en TCO van 3 verschillende scheepstypen in combinatie met 7 verschillende energielijnen. Het onderzoeksrapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is bijgevoegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="5FCFFD02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="492A25AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het onderzoek blijkt dat de overstap naar hybride-elektrische schepen financieel het meest haalbaar is. Het kostenverschil met traditionele dieselschepen is bij deze techniek het kleinst. Dit geldt ook in de situatie waarbij externe kosten worden geïnternaliseerd middels het Europese emissiehandelssysteem ETS en de FuelEU Maritime verordening. De inzet van groene waterstof is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vooralsnog duurder dan andere duurzame alternatieven. Daarnaast zijn er voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drie scheepstypen (Crew Transfer Vessels (CTV), Offshore Service Vessels (OSV) en shortsea) representatieve vaarroutes geselecteerd om de stikstofdepositie op Natura 2000-gebieden te onderzoeken. Hoewel de emissies per kilometer het laagst zijn bij CTV's en het hoogst bij shortsea schepen, wordt de impact van de emissies op de depositie voornamelijk bepaald door de nabijheid van natuurgebieden langs de route. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="70F3F932" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW neemt deze bevindingen mee bij de verdere consultatie van de sector en de vormgeving van de subsidieregelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="5AABD877" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="0D9C3D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Quick</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>4. Visie verduurzaming bunkerbrandstoffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="3DE688EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Een van de prioriteiten van de beleidsbrief Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betreft het afbouwen van kwetsbare afhankelijkheden in onze mobiliteit. In de beleidsbrief is opgenomen dat IenW in dit kader in 2026 een visie op de verduurzaming van bunkerbrandstoffen opstelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.  Op dit moment loopt de uitwerking van deze visie, die beoogd is om in het najaar met uw Kamer te worden gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="501FF3A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="74D2CAF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft, met de grote havens en Schiphol, een grote positie in de internationale afzetmarkt voor bunkerbrandstoffen voor scheepvaart en luchtvaart. De visie maakt inzichtelijk wat de publieke belangen van deze huidige bunkerpositie zijn. Daarnaast geeft dit een beeld van hoe de bunkerpositie bij kan dragen aan de verduurzaming van scheep- en luchtvaart en wat handelingsperspectieven en/of maatregelen zijn voor het verduurzamen van bunkerbrandstoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="55C1779D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="7A16B50C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In de uitwerking van de visie worden bestaande inzichten, stakeholderinput en onderzoeken gebruikt. Daarnaast zijn in opdracht van IenW twee onderzoeken uitgevoerd om antwoord te geven op enkele openstaande vragen. De uitkomsten hiervan worden meegenomen in de visie. Vooruitlopend op de visie zelf, worden bij deze brief de genoemde twee onderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alvast met uw Kamer gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="542C8698" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="4B344B29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>CE Delft heeft onderzoek gedaan naar de scenario’s voor de toekomstige bunkervraag van scheep- en luchtvaart, kansen en risico’s voor de bunkerpositie van Nederlandse zeehavens en handelingsperspectieven voor stakeholders. In het onderzoek van Erasmus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>UPT en Rebel Group zijn de economische positie en de publieke belangen van bunkering onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="30344AD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">can Effecten Verlagen Energiebelasting Elektrisch Varen </w:t>
-[...106 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230263346" w:id="1"/>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t>5. Aankondiging Evaluatie Tijdelijke Subsidieregeling Verduurzaming Binnenvaartschepen (2021 – 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="61283056" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>IenW is het proces gestart voor een evaluatieverslag over de doeltreffendheid en de effecten van deze regeling. Door vertraging in het evaluatieproces verschuift de publicatiedatum naar 1 december 2026, in plaats van 1 juli 2026 zoals oorspronkelijk in de regeling was voorzien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="5DD33459" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="0A8C23C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>6. Toezegging gesprek binnenvaartsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="3D4492C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mijn ambtsvoorganger heeft in uw Kamer aangegeven een gesprek met de binnenvaartsector te zullen voeren over de prijsontwikkelingen van de biodieselvariant HVO (TZ202601-108), naar aanleiding van vragen die Koninklijke Binnenvaart Nederland (KBN) daarover heeft gesteld. Een gesprek met KBN heeft op 10 april 2026 plaatsgevonden. Daarin werd vastgesteld dat de prijs voor HVO dit jaar is gestegen. Dit komt doordat met de invoering van de brandstoftransitieverplichting de kruissubsidie, waarbij het wegvervoer betaalde voor de inzet van HVO in de binnenvaart, is afgeschaft. Deze kruissubsidie heeft in de afgelopen jaren geleid tot relatief lage HVO-prijzen in de binnenvaart. Het afschaffen daarvan was een bewuste beleidskeuze binnen de implementatie van de wijzigingsrichtlijn hernieuwbare energie (RED-III). Met de brandstoftransitieverplichting is een instrument opgezet waarbij de binnenvaartsector eigenstandig de energietransitie kan doormaken. Tijdens het gesprek is tevens afgestemd dat overheid en sector in gesprek blijven over de langetermijnvisie op de energietransitie in de binnenvaart en de invulling daarvan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="0ABEE8AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="58F12AA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Stikstofdepositie offshore werkschepen</w:t>
-[...336 lines deleted...]
-        <w:rPr>
+        <w:t>7. Toezegging gesprek Uitstempeldossier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="36FD775F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mijn ambtsvoorganger heeft in uw Kamer aangegeven dat met het ministerie van Asiel en Migratie (AenM) zal worden gesproken over het Uitstempeldossier zeevarenden (TZ202601-107), naar aanleiding van vragen van het lid Stoffer (SGP). Een ambtelijk overleg tussen de ministeries van Justitie en Veiligheid (JenV), Sociale Zaken en Werkgelegenheid (SZW), Economische Zaken en Klimaat (EZK)en IenW met Maritime Offshore NL en KVNR heeft op 26 maart 2026 plaatsgevonden. Daarin is gesproken over de invoering van de nieuwe Toelatingsregeling zeevarenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die op 1 juli in werking zal treden. Tevens is afgesproken dat komend jaar monitoring door de IND zal plaatsvinden van de Toelatingsregeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="34D94E48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="0F9CE0AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>8. Toezegging ondermijning kleinere zeehavens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="1063E906" w14:textId="7F5F63F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mijn ambtsvoorganger heeft in uw Kamer aangegeven de mogelijkheden te onderzoeken voor nauwere samenwerking met JenV in het Platform Kleine Zeehavens, naar aanleiding van de motie Goudzwaard (TZ202601-096). Door het Platform Ondermijning Kleine Zeehavens wordt nu, in opdracht van JenV, een probleemanalyse uitgevoerd om de drugssmokkelmethoden in de kleine zeehavens in kaart te brengen. Naar aanleiding van deze probleemanalyse zal worden bezien welke interventies nodig zijn om de veiligheid en weerbaarheid in kleine zeehavens te vergroten. Daarbij zal vanuit IenW rekening worden gehouden met de MIRT-systematiek. De geïdentificeerde interventies zullen in gezamenlijkheid uitgevoerd worden tussen JenV, IenW en de partners binnen het Platform Ondermijning Kleine Zeehavens. Hiermee wordt invulling gegeven aan de motie Goudzwaard c.s. (Kamerstuk 36800-A, nr. 30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="6DF8710B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="6F15A629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Visie verduurzaming bunkerbrandstoffen</w:t>
-[...401 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>9. Eerste beantwoording motie Bontenbal en Brekelmans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="2C9453C7" w14:textId="7F8AC9C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Per motie van de leden Brekelmans (VVD) en Bontenbal (CDA) (Kamerstuk 36933, nr. 21) is verzocht om te verkennen of door middel van het aanbieden van (her)verzekeringen als overheid, de scheepvaart onder de Nederlandse vlag, die momenteel vastzit in de Perzische Golf, geholpen kan worden. Hoewel op dit moment geen sprake is van onverzekerbaarheid, worden de betreffende schepen geconfronteerd met een forse verhoging van premies voor de (verplichte) verzekeringen. Deze premies kunnen bovendien per dag veranderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="515ECDE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="3D0D5A14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In de motie wordt specifiek verwezen naar initiatieven van Frankrijk en Denemarken. Beide landen hebben of werken aan (verschillende vormen van) overheidsmechanismes om in te stappen als (her)verzekeraar. Momenteel wordt door beide landen geen gebruik gemaakt van de mechanismes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="44457839" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Deense model wordt momenteel nog opgezet, en heeft als doel te bewerkstelligen dat Deense schepen kunnen blijven varen met de benodigde verzekering in een oorlogssituatie waarin de commerciële verzekeringsmarkt niet meer functioneert. Indien deze situatie zich voordoet wordt een zogenaamd War Insurance Institute geactiveerd. Bij de activering van dat instituut verstrekt de Deense overheid een garantie van ca. €800 mln. in de vorm van een lening. Deze lening moet worden terugbetaald via bijdragen/premiebetalingen van rederijen aan het (nog op te richten) instituut. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="3821FD12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Frankrijk kent een Centraal Herverzekeringsfonds, met een staatsgarantie, onder de Code des assurance, dat bevoegd is te voorzien in (her-) verzekering met betrekking tot risico's die voortvloeien uit uitzonderlijke gebeurtenissen, zoals buitenlandse- of burgeroorlogen, burgerlijke onrust of industriële geschillen. Het fonds is sinds 2018 slapend, aangezien er sprake is van voldoende marktwerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="0AF677A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="2C581808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Daarnaast kent ook Noorwegen een (volledig privaat) model. Hier is Den Norske Krigsforsikring for Skib (DNK) aangewezen als scheepsverzekeringsmaatschappij, die in gezamenlijk eigendom is van de Noorse scheepvaartindustrie. De Noorse scheepvaartindustrie betaalt premies aan de maatschappij die vervolgens weer voorziet in oorlogsverzekeringsdekking, met aanvullende steun aan de Noorse leden ten voordele van hun weerbaarheid en competitieve krachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="4A9EBBC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="4695B494" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de Nederlandse reders wordt gepleit voor het beschikbaar hebben van een model dat direct of indirect gefinancierd wordt met premieafdrachten door de sector zelf. Voor het vervolg van de in de motie gevraagde verkenning zal daarom vooral naar het Deense en het Noorse model gekeken worden, waarbij er ruimte gehouden wordt voor andere vergelijkbare opties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="783D66F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="66A3B2FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het kabinet realiseert zich dat geen van genoemde voorbeelden voorziet in een snelle oplossing voor de huidige situatie in de Perzische Golf. Daarnaast geldt voor alle opties dat er meer duidelijkheid moet zijn over de omvang van de mogelijke opgave, dekking van de kosten en de financiële en juridische consequenties, alsmede naar de in acht te nemen voorwaarden in geval van staatssteun. Momenteel is er geen budget gereserveerd in de begroting voor dergelijke kosten Het kabinet ziet hier momenteel ook geen ruimte voor op de begroting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="3116D35A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het kabinet realiseert zich echter ook, dat in de huidige geopolitieke situatie rekening gehouden moet worden met nieuwe crisissituaties met vergelijkbare effecten voor de zeevaart als nu in de Golfregio. De in de motie gevraagde verkenning zal daarom de komende maanden, in samenspraak met de Nederlandse redersvereniging, worden vervolgd en tot een conclusie gebracht worden. Uw Kamer zal daarover dan opnieuw geïnformeerd worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="53B7010E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="2EB05C5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Aankondiging Evaluatie Tijdelijke Subsidieregeling Verduurzaming Binnenvaartschepen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>10. Stand van zaken aanpak Russische Schaduwvloot naar aanleiding van het verzoek van VC IenW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2021 – 2025)</w:t>
-[...878 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00334EFF" w:rsidP="00D04BA1" w:rsidRDefault="00106B98" w14:paraId="73CB0092" w14:textId="03472361">
-[...126 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="3ED4334D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het kabinet zet zich stevig in voor het aanpakken van de schaduwvloot. Het kabinet wisselt daarom voortdurend met de buurlanden informatie uit en werkt aan nieuwe Europese sanctiemaatregelen. De ministeries van IenW, Defensie en JenV werken daarnaast met spoed aan wetgeving om bevoegdheden te creëren ten aanzien van schepen zonder nationaliteit (waaronder vals gevlagde schepen). Daartoe worden verschillende wetten aangepast, waaronder de Wet buitenlandse schepen. Hierdoor kan robuuster worden opgetreden. Het streven is om voor het zomerreces het ontwerpwetsvoorstel aan te bieden aan de Afdeling advisering van de Raad van State. Volgens de planning zal het wetsvoorstel dan kort ná het zomerreces aan uw Kamer worden aangeboden. Ook zal in de eerste helft van september 2026 een technische briefing over de aanpak van de schaduwvloot plaatsvinden. Tijdens deze briefing kan uitgebreider worden stil gestaan bij de stand van zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="6DC0F0CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00746640" w:rsidP="00746640" w:rsidRDefault="00746640" w14:paraId="3A6BCD62" w14:textId="0767E4D6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="00CC014F" w:rsidP="00746640" w:rsidRDefault="00CC014F" w14:paraId="1E7BBC1F" w14:textId="5FDB9ECC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640" w:rsidR="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00746640" w:rsidR="006F53E6" w:rsidP="00746640" w:rsidRDefault="006F53E6" w14:paraId="0BECA63D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00746640" w:rsidR="006F53E6" w:rsidSect="00E05543">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DE478DD" w14:textId="77777777" w:rsidR="001717A4" w:rsidRDefault="001717A4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="31A3C612" w14:textId="77777777" w:rsidR="004763DA" w:rsidRDefault="004763DA" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="063F1EF6" w14:textId="77777777" w:rsidR="001717A4" w:rsidRDefault="001717A4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A0E9B44" w14:textId="77777777" w:rsidR="004763DA" w:rsidRDefault="004763DA" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="677482A1" w14:textId="77777777" w:rsidR="004B5104" w:rsidRDefault="004B5104">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6840C699" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00CC014F" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="32A21A79" w14:textId="77777777" w:rsidR="004B5104" w:rsidRDefault="004B5104">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="337DDF0C" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00CC014F" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5EF9ACE4" w14:textId="77777777" w:rsidR="004B5104" w:rsidRDefault="004B5104">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F12387E" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00CC014F" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A081053" w14:textId="77777777" w:rsidR="001717A4" w:rsidRDefault="001717A4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="741371FB" w14:textId="77777777" w:rsidR="004763DA" w:rsidRDefault="004763DA" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0654AE5B" w14:textId="77777777" w:rsidR="001717A4" w:rsidRDefault="001717A4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4BDC70F4" w14:textId="77777777" w:rsidR="004763DA" w:rsidRDefault="004763DA" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="415440FE" w14:textId="79FFB964" w:rsidR="006400FA" w:rsidRPr="003B470A" w:rsidRDefault="006400FA">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="31C7EA32" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CA5D80">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> TNO onderzoek FAME blends binnenvaart</w:t>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage 1 TNO onderzoek FAME blends binnenvaart</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="30B4402D" w14:textId="2E2C8702" w:rsidR="00CA5D80" w:rsidRPr="00CA5D80" w:rsidRDefault="00CA5D80">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5D703F1A" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CA5D80">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bijlage 2 EICB QuickScan effecten verlagen energiebelasting</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5397B3C5" w14:textId="5176537B" w:rsidR="384C101C" w:rsidRPr="00276D2D" w:rsidRDefault="384C101C" w:rsidP="384C101C">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3631B877" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00276D2D">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 34682, nr.108 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="52CA3587" w14:textId="33F916C0" w:rsidR="00CF0F79" w:rsidRPr="00576085" w:rsidRDefault="00CF0F79">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2C7E75EA" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00576085">
-[...11 lines deleted...]
-        <w:t>Bijlage 3 REBEL stikstofdepositie werkschepen</w:t>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage 3 REBEL stikstofdepositie werkschepen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5AF42D24" w14:textId="77777777" w:rsidR="001D2F0F" w:rsidRPr="00576085" w:rsidRDefault="001D2F0F" w:rsidP="001D2F0F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0A7E4CD5" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00576085">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 36800-XII, nr.34</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="68862B25" w14:textId="47CFC890" w:rsidR="00E77D1D" w:rsidRPr="00576085" w:rsidRDefault="00E77D1D">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2A562B0C" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00576085">
-[...60 lines deleted...]
-        <w:t>1501</w:t>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze visie op verduurzaming van bunkerbrandstoffen is opgenomen in het definitieve ontwerp-Klimaatplan 2025-2035, zie Kamerstuk 32813, nr. 1501</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6ED55A21" w14:textId="5F817F19" w:rsidR="00576085" w:rsidRPr="00576085" w:rsidRDefault="00576085">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="46BE3085" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00576085">
-[...23 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage 4 CE Delft Toekomstbestendige bunkerpositie Nederlandse zeehavens en bijlage 5 Erasmus UPT Rebel Eindrapport bunkerpositie Nederlandse zeehavens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09582AE6" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4C5A6C5C" w14:textId="43C13CBE" w:rsidR="005B59B3" w:rsidRPr="00A67BF8" w:rsidRDefault="005B59B3">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="16725F19" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A67BF8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staatscourant Nr. 43026 24 december 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="37546725" w14:textId="6E45EAF0" w:rsidR="0090212F" w:rsidRPr="0090212F" w:rsidRDefault="0090212F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3CB6F5A2" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00746640" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0090212F">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00746640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026Z13468/2026D30919 Verzoek om brief met stand van zaken aanpak Russische schaduwvloot, Den Haag, 18 juni 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="19506F16" w14:textId="77777777" w:rsidR="004B5104" w:rsidRDefault="004B5104">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C484557" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00CC014F" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...437 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B7B2AD0" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00CC014F" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4762FC53" w14:textId="77777777" w:rsidR="007C4D79" w:rsidRDefault="00EF3848">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="555A1F8A" w14:textId="77777777" w:rsidR="00CC014F" w:rsidRPr="00CC014F" w:rsidRDefault="00CC014F" w:rsidP="00CC014F">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1399 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2309 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B14E8"/>
-[...378 lines deleted...]
-    <w:rsid w:val="7851C265"/>
+    <w:rsidRoot w:val="00CC014F"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="002201DE"/>
+    <w:rsid w:val="004763DA"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00734A71"/>
+    <w:rsid w:val="00746640"/>
+    <w:rsid w:val="00762DCB"/>
+    <w:rsid w:val="008357A8"/>
+    <w:rsid w:val="00C7395D"/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rsid w:val="00E05543"/>
+    <w:rsid w:val="00EA442F"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="32112A53"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6DAA914C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A8EF8DA9-1641-43FC-88DD-998739F5AFA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7653,77 +1899,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7748,75 +1994,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7851,55 +2097,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7962,3739 +2208,731 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CC014F"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...35 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...101 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CC014F"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensOrganisatienaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC014F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensVet">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevensonderstreept">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
-      <w:spacing w:before="140" w:after="140"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...48 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...493 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kader">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC014F"/>
     <w:rPr>
-      <w:i/>
-[...171 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Tabeltekst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC014F"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TitelDocumentnaam">
-[...2135 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B14E8"/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B14E8"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00CC014F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B14E8"/>
+    <w:rsid w:val="00CC014F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B14E8"/>
-[...69 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:rsid w:val="00CC014F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00037EA8"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00037EA8"/>
+    <w:rsid w:val="00746640"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...82 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...262 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Mijn%20documenten\Werkdocumenten\Praktijkonderzoek\kamerbrief\Kamerbrief%20TNO%20onderzoek%20FAME%20blends%20binnenvaart.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11751,51 +2989,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11859,65 +3097,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11938,189 +3176,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13568</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2492</ap:Words>
+  <ap:Characters>13707</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>113</ap:Lines>
-  <ap:Paragraphs>31</ap:Paragraphs>
+  <ap:Lines>114</ap:Lines>
+  <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Binnenvaartschepen op FAME-blends</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15917</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16167</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...79 lines deleted...]
-    <vt:lpwstr>0x010100117B57067A529A48A368B4EBC772D404</vt:lpwstr>
   </property>
 </Properties>
 </file>