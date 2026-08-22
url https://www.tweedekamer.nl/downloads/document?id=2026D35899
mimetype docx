--- v0 (2026-07-07)
+++ v1 (2026-08-22)
@@ -1,2932 +1,844 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CE4462" w:rsidR="00CE4462" w:rsidP="00CE4462" w:rsidRDefault="00CE4462" w14:paraId="2B9BEC2A" w14:textId="77777777">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00CE4462">
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="79A1CE2C" w14:textId="15673816">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD" w:rsidR="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD" w:rsidR="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD" w:rsidR="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Ministerie van Financiën (IXB) en de begrotingsstaat van Nationale Schuld (IXA) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="37A21D47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD" w:rsidR="00A27E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="75CCD36A" w14:textId="572EE951">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="52A00892" w14:textId="0F2713BA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 6 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="0A3E7391" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="50238058" w14:textId="6075A234">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 3 juni jl. heeft het Bestuurlijke Overleg Financiële verhoudingen (BOFv) plaatsgevonden met de koepelorganisaties van de medeoverheden. Met de Vereniging Nederlandse Gemeenten (VNG), het Interprovinciaal Overleg (IPO) en de Unie van Waterschappen (Unie) zijn een tweetal afspraken gemaakt waar ik u graag, mede namens de minister van Binnenlandse Zaken en Koninkrijksrelaties, over informeer. Dit betreft de EMU-norm medeoverheden en een evaluatie over de normeringssystematiek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="731CF2F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wat betreft de EMU-norm medeoverheden. In Europees verband is afgesproken dat het nationale begrotingstekort niet groter mag zijn dan 3 procent van het bruto binnenlandse product. Dit wordt vertaald naar een gezamenlijke ruimte voor de provincies, gemeenten en waterschappen. De verplichting om deze ruimte vast te stellen komt voort uit de Wet houdbare overheidsfinanciën (HOF). </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk229473975" w:id="0"/>
-      <w:r w:rsidRPr="00CE4462">
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het is gebruikelijk dat bij een nieuw kabinet de ruimte voor de volledige kabinetsperiode wordt vastgesteld</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00CE4462">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De wet HOF schrijft vaststelling van deze ruimte middels een bestuurlijk overleg voor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="18062295" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het BOFv zijn we een EMU-norm van –0,5% van het bruto binnenlands product (bbp) voor de medeoverheden overeengekomen voor de periode 2027–2030. Bijgevoegd treft u de conceptregeling EMU-norm medeoverheden 2027–2030 aan. Conform artikel 3 van de Wet Houdbare overheidsfinanciën (Wet HOF) hang ik deze bij u voor. De vaststelling van de gelijkwaardige inspanning vindt plaats nadat ten minste vier weken na mededeling zijn verstreken en de Tweede Kamer der Staten-Generaal zich over dit voornemen heeft kunnen uitspreken. In verband met het reces wordt deze voorhangprocedure verlengd, zodat 3/4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0082781C" w:rsidR="0082781C">
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> hiervan buiten het reces valt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE4462" w:rsidR="00CE4462" w:rsidP="00CE4462" w:rsidRDefault="00CE4462" w14:paraId="7E2AF297" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="3E696FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via deze brief geef ik een nadere toelichting op de gemaakte afspraken aangaande de EMU-norm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="6DF75047" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve">De EMU-norm voor </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00CE4462">
+        <w:t xml:space="preserve">De EMU-norm voor 2027 tot en met 2030 is vastgesteld op hetzelfde niveau als voor de periode 2024 tot en met 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het cijfermatige vertrekpunt voor de EMU-norm is het gemiddelde van het geraamde tekort van de medeoverheden, zoals opgenomen in de meest recente CEP-raming van het CPB. Dit gemiddelde van het geraamde tekort bedraagt –0,16% van het bbp. Voor de EMU-norm wordt een buffer van –0,34% van het bbp toegevoegd (totaal –0,5%) zodat bij afwijkingen in de realisatie geen directe overschrijding plaatsvindt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="43CF9FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In overleg met de koepelorganisaties van de medeoverheden is een onderverdeling naar overheidslaag vastgesteld. Ook deze onderverdeling is identiek aan die voor de periode 2024 tot en met 2026. Deze onderverdeling is opgenomen in de bijgevoegde conceptregeling en wordt in de septembercirculaire van het gemeentefonds en provinciefonds vertaald naar individuele referentiewaarden per gemeente en provincie. De Unie van Waterschappen zal de vertaling doen naar de individuele referentiewaarden voor de waterschappen en dit naar de waterschappen communiceren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="75830AB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede is overeenstemming bereikt over de evaluatie van de normeringssystematiek. Hierbij is afgesproken om begin 2027 een eerste evaluatie uit te voeren. Hierbij worden zowel overgangsjaar 2024 tot en met het laatste afgeronde jaar (2026) meegenomen. Deze evaluatie in 2027 wordt gevolgd door een evaluatie in 2029, wanneer over een langere periode informatie beschikbaar is. In de evaluatie zal aandacht zijn voor de werking van de normeringssystematiek, ervaringen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>geraamde</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00CE4462">
+        <w:t xml:space="preserve">cijfermatige analyses van de geraamde CPB-cijfers en gerealiseerde cijfers alsmede wensen voor mogelijke aanpassingen. De uitkomsten van de evaluatie worden besproken in het BOFv en zullen daarna met uw Kamer worden gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="3F3F10A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik vertrouw erop uw Kamer hiermee voldoende te hebben geïnformeerd en zie de uitkomst van de voorhangprocedure voor de EMU-norm tegemoet. Uiteraard zal ik uw Kamer blijven informeren over relevante ontwikkelingen op het terrein van de EMU-norm en de evaluatie van de normeringssystematiek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00321D71" w:rsidRDefault="00CE4462" w14:paraId="681F27C4" w14:textId="77777777">
-[...145 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="003672DD" w:rsidR="00A27E1C" w:rsidP="003672DD" w:rsidRDefault="00A27E1C" w14:paraId="1EE8E84E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="5CC92F00" w14:textId="31C31848">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>E. Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="2D1CF382" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="14870B12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ontvangen ter Griffie op 7 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="3DFEA6FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="6D591232" w14:textId="1CACF480">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Tweede Kamer kan zich over de voorgenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vaststelling van gelijkwaardige inspanning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uitspreken tot en met 21 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="0D1C03A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="06C4B7F9" w14:textId="09833E08">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaststelling van de gelijkwaardige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>inspanning kan niet eerder worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gedaan dan op 22 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="2233D09A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="04BFF532" w14:textId="75E24287">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bij deze termijn is rekening gehouden met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003672DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de recesperiode van de Tweede Kamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="003672DD" w:rsidP="003672DD" w:rsidRDefault="003672DD" w14:paraId="532E44EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003672DD" w:rsidR="006F53E6" w:rsidP="003672DD" w:rsidRDefault="006F53E6" w14:paraId="545D3B77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003672DD" w:rsidR="006F53E6" w:rsidSect="00BE3B11">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68AA38A8" w14:textId="77777777" w:rsidR="00CE4462" w:rsidRDefault="00CE4462">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1AEE7DD4" w14:textId="77777777" w:rsidR="00C71072" w:rsidRDefault="00C71072" w:rsidP="00A27E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F0E351B" w14:textId="77777777" w:rsidR="00CE4462" w:rsidRDefault="00CE4462">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11FBE9C8" w14:textId="77777777" w:rsidR="00C71072" w:rsidRDefault="00C71072" w:rsidP="00A27E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="137528E3" w14:textId="77777777" w:rsidR="00D53C03" w:rsidRDefault="00D53C03">
+  <w:p w14:paraId="360C349B" w14:textId="77777777" w:rsidR="00A27E1C" w:rsidRPr="00A27E1C" w:rsidRDefault="00A27E1C" w:rsidP="00A27E1C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="096D1FFE" w14:textId="77777777" w:rsidR="00D53C03" w:rsidRDefault="00D53C03">
+  <w:p w14:paraId="0CA94350" w14:textId="77777777" w:rsidR="00A27E1C" w:rsidRPr="00A27E1C" w:rsidRDefault="00A27E1C" w:rsidP="00A27E1C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C33EFE6" w14:textId="77777777" w:rsidR="00D53C03" w:rsidRDefault="00D53C03">
+  <w:p w14:paraId="6ECB1900" w14:textId="77777777" w:rsidR="00A27E1C" w:rsidRPr="00A27E1C" w:rsidRDefault="00A27E1C" w:rsidP="00A27E1C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23EA2DE2" w14:textId="77777777" w:rsidR="00CE4462" w:rsidRDefault="00CE4462">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="10C147E1" w14:textId="77777777" w:rsidR="00C71072" w:rsidRDefault="00C71072" w:rsidP="00A27E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10C63D9E" w14:textId="77777777" w:rsidR="00CE4462" w:rsidRDefault="00CE4462">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="319DC68A" w14:textId="77777777" w:rsidR="00C71072" w:rsidRDefault="00C71072" w:rsidP="00A27E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A0B25A8" w14:textId="77777777" w:rsidR="00D53C03" w:rsidRDefault="00D53C03">
+  <w:p w14:paraId="5E868C9F" w14:textId="77777777" w:rsidR="00A27E1C" w:rsidRPr="00A27E1C" w:rsidRDefault="00A27E1C" w:rsidP="00A27E1C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="073EFEA2" w14:textId="77777777" w:rsidR="00321D71" w:rsidRDefault="00CE4462">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6AA604CC" w14:textId="77777777" w:rsidR="00A27E1C" w:rsidRPr="00A27E1C" w:rsidRDefault="00A27E1C" w:rsidP="00A27E1C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38F603CD" w14:textId="77777777" w:rsidR="00321D71" w:rsidRDefault="00CE4462">
-[...1425 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="020345E5" w14:textId="77777777" w:rsidR="00A27E1C" w:rsidRPr="00A27E1C" w:rsidRDefault="00A27E1C" w:rsidP="00A27E1C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00321D71"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D53C03"/>
+    <w:rsidRoot w:val="00A27E1C"/>
+    <w:rsid w:val="00106ED6"/>
+    <w:rsid w:val="003672DD"/>
+    <w:rsid w:val="005747C2"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007D3B05"/>
+    <w:rsid w:val="00991013"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rsid w:val="00A42E69"/>
+    <w:rsid w:val="00AB0849"/>
+    <w:rsid w:val="00AB1C49"/>
+    <w:rsid w:val="00BE3B11"/>
+    <w:rsid w:val="00C71072"/>
+    <w:rsid w:val="00D061CB"/>
+    <w:rsid w:val="00EC39A4"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="76FB52E2"/>
-  <w15:docId w15:val="{3D885953-BA91-459A-B16B-7E1790405625}"/>
+  <w14:docId w14:val="69103C90"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F281B9BD-FFA3-496B-8E15-86FE15D7E8A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2935,77 +847,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3030,75 +942,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3133,55 +1045,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3252,940 +1164,723 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...239 lines deleted...]
-      <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:sz w:val="13"/>
-[...102 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...19 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...25 lines deleted...]
-      <w:szCs w:val="2"/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE4462"/>
+    <w:rsid w:val="00A27E1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CE4462"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A27E1C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE4462"/>
+    <w:rsid w:val="00A27E1C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CE4462"/>
-[...4 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rsid w:val="00A27E1C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27E1C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4242,51 +1937,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4350,65 +2045,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4429,216 +2124,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>608</ap:Words>
-  <ap:Characters>3350</ap:Characters>
+  <ap:Words>698</ap:Words>
+  <ap:Characters>3842</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Eerste of Tweede Kamer - Regeling EMU-norm medeoverheden 2027-2030</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3951</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4531</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...108 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>