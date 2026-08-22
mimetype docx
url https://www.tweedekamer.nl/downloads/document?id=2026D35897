--- v0 (2026-07-07)
+++ v1 (2026-08-22)
@@ -1,3427 +1,16275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00B824BA" w:rsidP="0015611A" w:rsidRDefault="00584AAD" w14:paraId="779F5AC4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="39D690E2" w14:textId="372CA655">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>740</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jaarverslag en slotwet Ministerie van Economische Zaken en Klimaat 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00D66367" w:rsidP="0015611A" w:rsidRDefault="00D66367" w14:paraId="29DB10B8" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">nder nummer 2026Z11983/2026D27215. </w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="0FBF9A52" w14:textId="1E0605A6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00E02FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="000B282F" w:rsidP="0015611A" w:rsidRDefault="000B282F" w14:paraId="2E74B0C8" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="0188035D" w14:textId="2463EABD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="001A6AF9" w:rsidP="0015611A" w:rsidRDefault="001A6AF9" w14:paraId="2DAB56ED" w14:textId="77777777">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="596AE0CC" w14:textId="7BD504D4">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="71CB6DA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00591E4A" w:rsidP="0015611A" w:rsidRDefault="00591E4A" w14:paraId="213293D9" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0015611A" w:rsidR="00C90702" w:rsidP="0015611A" w:rsidRDefault="00584AAD" w14:paraId="689BF163" w14:textId="77777777">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="55317D73" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0015611A">
-[...3 lines deleted...]
-        <w:t>Heleen Herbert</w:t>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schriftelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evenement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V-100,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>georganiseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijksuitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026Z11983/2026D27215.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="00584AAD" w14:paraId="0E620FFB" w14:textId="77777777">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="681C00AA" w14:textId="4936C507">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="38FC4FCE" w14:textId="77777777"/>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="0015611A" w:rsidR="0015611A" w:rsidRDefault="0015611A" w14:paraId="53926B3C" w14:textId="77777777">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="15526369" w14:textId="677E58B0">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0015611A">
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jonge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deelnemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evenement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afvaardiging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jonge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ambitieuze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemersgroep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesprek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>knelpunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tegenaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lopen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="14BC6AF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="7598E23A" w14:textId="44048410">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="673EDAE8" w14:textId="6EA72134">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="2CE8C6BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="791CD710" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="6E580B4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="00E46F97" w14:paraId="5F7C932E" w14:textId="1658466C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0015611A" w:rsidR="006E5B6F">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="7AE35897" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V-100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EZK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>thema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>'Jong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemen'.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>2026Z11983/2026D27215</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015611A" w:rsidR="002B236B">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="2AD7339C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="6761951B" w14:textId="2E5480F1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="25A22572" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="2951004F" w14:textId="5BC71B09">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">In hoeverre heeft u een beeld van hoe de DBA-wetgeving jongeren ervan weerhoudt om de eerste stap te nemen tot zzp’er schap? </w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="41A18871" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoeverre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>DBA-wetgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weerhoudt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zzp’er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schap?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="4636A4D9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="3FDA5446" w14:textId="3DCECD2A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="35DFD02E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="003AE99E" w14:textId="1BABCC75">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0015611A" w:rsidR="002B236B">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="66424AE0" w14:textId="45D2A116">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBS-cijfers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0015611A">
-        <w:t xml:space="preserve"> blijkt dat het aantal zzp’ers in 2025 is gedaald en dat deze daling relatief het sterkst is onder jongeren. Hoewel verschillende factoren hierbij een rol spelen, is onduidelijk in welke mate wet- en regelgeving rond zelfstandigen jongeren ervan weerhoudt om ondernemer te worden. Een deel van de daling kan mogelijk worden verklaard doordat het voorkomen van schijnzelfstandigheid leidt tot minder nieuwe inschrijvingen als zelfstandige en een verschuiving naar loondienst.</w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zzp’ers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gedaald</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterkst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>factoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>spelen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onduidelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wet-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weerhoudt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verklaard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doordat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schijnzelfstandigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inschrijvingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschuiving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>loondienst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="6F211575" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="234D4F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="63411926" w14:textId="57990D52">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0015611A" w:rsidR="002B236B">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="549B0DF0" w14:textId="19BC42FC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>recente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0015611A">
-        <w:t xml:space="preserve"> ‘rust en duidelijkheid zzp’ wordt ingegaan op de kabinetskoers om meer helderheid en stabiliteit te bieden aan zelfstandigen. Signalen over mogelijke onduidelijkheden in wet- en regelgeving worden daarbij zorgvuldig gevolgd. Signalen over mogelijke onduidelijkheden in wet- en regelgeving worden zorgvuldig gevolgd. Ook voor jongeren moet het mogelijk blijven om te kiezen voor ondernemerschap, óók als zelfstandige. Daarom is het van belang dat onduidelijkheden en belemmeringen zoveel mogelijk worden voorkomen en weggenomen. Goede voorlichting speelt hierin een belangrijke rol, onder meer via de Kamer van Koophandel, die (startende) ondernemers informeert over het starten als zzp’er en de geldende regels.</w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‘rust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zzp’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingegaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinetskoers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>helderheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stabiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Signalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onduidelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wet-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgvuldig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolgd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Signalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onduidelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wet-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgvuldig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolgd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kiezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>óók</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandige.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onduidelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belemmeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoveel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weggenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorlichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>speelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rol,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koophandel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(startende)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>starten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zzp’er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geldende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="536EA164" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="019FDC0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="56326A52" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Om meer duidelijkheid te bieden over wanneer met en als zelfstandige kan worden gewerkt, werkt de minister van Werk en Participatie aan de uitwerking van de Zelfstandigenwet.</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="5567F1BB" w14:textId="6D58B521">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewerkt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Werk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Participatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zelfstandigenwet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="5EB88EE0" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="0FB16B21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="24677C73" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="55CCB72B" w14:textId="1F369E02">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Wat kan u doen om ervoor te zorgen dat (jonge) ondernemers betrokken raken bij het ontwikkelen van praktische vaardigheden die nodig zijn voor het ondernemen? </w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="2F9A0F67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(jonge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>raken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>praktische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="7BD534DA" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="68422701" w14:textId="23989508">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="4CDF443A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="69B805AF" w14:textId="5D3039FD">
-[...1 lines deleted...]
-        <w:t>Ondernemerschapsonderwijs en onderwijs in ondernemende vaardigheden zijn belangrijk, zeker om jongeren te interesseren in ondernemerschap en om jonge ondernemers een goede start te geven. Het kabinet zet zich op meerdere manieren in om (jonge) ondernemers te betrekken bij het ontwikkelen van praktische ondernemersvaardigheden. In het onderwijs wordt hier al structureel aandacht aan besteed: in het mbo behoren de keuzedelen ondernemerschap en ondernemende vaardigheden tot de meest gekozen opties en hebben de meeste HBO en WO-instellingen aandacht voor ondernemerschap, valorisatie en ondernemende vaardigheden, b.v. via aan de instelling gelieerde incubators. Ook heeft het ministerie in de afgelopen jaren (tot 2025) aandacht voor ondernemerschapsonderwijs en ondernemende vaardigheden in het onderwijs, o.m. met het programma O2lab, gestimuleerd en bestendigd. Daarnaast blijven rolmodellen en positieve verhalen – bijvoorbeeld van jonge, vrouwelijke of nieuwkomer-ondernemers – belangrijk om jongeren te inspireren.</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="2C49505F" w14:textId="0B5DB5F9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondernemerschapsonderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zeker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interesseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jonge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>manieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(jonge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>praktische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemersvaardigheden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besteed:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mbo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzedelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekozen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meeste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HBO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WO-instellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>valorisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>b.v.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>instelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelieerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>incubators.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschapsonderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderwijs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>o.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>O2lab,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestimuleerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestendigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rolmodellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jonge,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vrouwelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nieuwkomer-ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inspireren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="47CF7CD9" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="139D0430" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="09B65758" w14:textId="59218105">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koophandel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(KvK)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>helpt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(jonge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opdoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>praktische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorlichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>online-informatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>webinars,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evenementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>persoonlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>adviesgesprekken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsvoering,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>digitale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wet-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KvK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderneemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerichte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bereiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteunen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KvK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>online-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>één-minuutvideo’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>social</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ‘onderwijs en ondernemerschap’ beschikbaar, waarmee docenten zelfstandig lesmateriaal kunnen inzetten en jongeren kunnen begeleiden. Verder geeft de KvK met de Financieringsgids op onafhankelijk wijze voorlichting aan (jonge) ondernemers over het aanvragen van financiering (zie ook vraag 3).</w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>media,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KvK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanwezig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scholen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leerlingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KvK-toolkit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‘onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>docenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lesmateriaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begeleiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KvK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Financieringsgids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onafhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorlichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(jonge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="69A3AD72" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="33417D66" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="72746EE5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="299BC8C9" w14:textId="01FA1F9B">
-[...1 lines deleted...]
-        <w:t>Hoe zou u ervoor kunnen zorgen dat jongeren met beperkte financiële middelen en/of een studieschuld toegang kunnen krijgen tot een startkapitaal om eenvoudiger een onderneming op te zetten?</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="77CF33E9" w14:textId="2980FA2E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en/of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>studieschuld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>krijgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>startkapitaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eenvoudiger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderneming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zetten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="46320CA3" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="63076110" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="2D23808D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00B90B60" w:rsidP="0015611A" w:rsidRDefault="00B90B60" w14:paraId="1CA739FF" w14:textId="43908848">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="0886C844" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(jonge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>levensvatbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>businessplan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>starten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innoveren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groeien,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cruciaal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>startende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kleinere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Qredits</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>microkrediet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>50.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MKB-krediet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>250.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>euro.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Qredits</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, traingingen en individuele coaching. </w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begeleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(aspirant)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e-learnings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>traingingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>individuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="4AF6DAC8" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="239F3950" w14:textId="289F7636">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="78AAFCCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>FinancieringsGids</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0015611A" w:rsidR="000A34D9">
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koophandel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(jonge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onafhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorlichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015611A">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorverwezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(betrouwbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanbieder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>passende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financieringsvormen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>FinancieringsGids</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerstelijns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekregen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK-adviseur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgebreider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>advies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>FinancieringsGids</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> een overzicht betrouwbare financieringsadviseurs. </w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financieringsadviseurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="229F7C7F" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="2A80033A" w14:textId="0FB39D6C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="0C0896C0" w14:textId="694F2B96">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>starters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vroegefasefinanciering</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> (VFF) beschikbaar. Deze lening helpt ondernemers om de technische en commerciële haalbaarheid van hun idee te toetsen en zo de stap naar vervolginvestering of marktintroductie voor te bereiden. Daarmee kan de VFF ook relevant zijn voor jonge ondernemers die zelf beperkte financiële middelen hebben, mits sprake is van een innovatief en kansrijk ondernemingsplan.</w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(VFF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>helpt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>commerciële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>haalbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>idee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toetsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vervolginvestering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktintroductie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bereiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VFF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jonge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sprake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kansrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemingsplan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00B90B60" w:rsidP="0015611A" w:rsidRDefault="00B90B60" w14:paraId="2BC7D64E" w14:textId="5DC22C9B">
-[...1 lines deleted...]
-        <w:t>Tot slot is er voor ondernemers die een bedrijf willen starten vanuit onderzoek de Thematische Technology Transfer regeling (TTT). De TTT ondersteunt consortia van kennisinstellingen en investeerders met subsidie en fondsfinanciering om onderzoek via valorisatie en validatie om te zetten in nieuwe startups (inclusief eerste financiering).</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="408BEC96" w14:textId="1FA84D6A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>willen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>starten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Thematische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(TTT).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TTT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consortia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisinstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeerders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fondsfinanciering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>valorisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>validatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>startups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(inclusief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00B90B60" w:rsidP="0015611A" w:rsidRDefault="00B90B60" w14:paraId="0B2671D7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0015611A" w:rsidR="0015611A" w:rsidRDefault="0015611A" w14:paraId="7D817F32" w14:textId="77777777">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="5300101B" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0015611A">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0015611A" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="6D64EB1D" w14:textId="77777777">
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="1A87E2F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="600F8715" w14:textId="5DD91E1B">
-[...1 lines deleted...]
-        <w:t>Op welke wijze betrekt u ondernemers, en specifiek jonge ondernemers, bij de ontwikkeling van het beleid dat direct invloed heeft op het ondernemingsklimaat in Nederland, door bijvoorbeeld een generatietoets in te voeren?</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="6A1A04A6" w14:textId="79199990">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jonge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>invloed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemingsklimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generatietoets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="3720FA56" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="033150FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="15FCB6FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="002B236B" w:rsidP="0015611A" w:rsidRDefault="002B236B" w14:paraId="27DC0650" w14:textId="63337D6E">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="1B047017" w14:textId="7CF2B98F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>manieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Denk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MKB-toets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MKB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>panelgesprek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsmakers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoerbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoogd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwerpregelgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>bedrijfseffectentoets</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MKB-toets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeldrukkosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemingsklimaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Denk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sociaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effecten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>houdt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsmaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rekening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>separate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generatietoets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="58728A87" w14:textId="76481051">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="78A93420" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0015611A" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="49DA2C21" w14:textId="77777777">
-      <w:r w:rsidRPr="0015611A">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="61C588C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="006E5B6F" w:rsidP="0015611A" w:rsidRDefault="006E5B6F" w14:paraId="3D395022" w14:textId="2B6481F4">
-[...1 lines deleted...]
-        <w:t>Hoe kijkt u aan tegen een centrale kennisbank van de KVK waar een ondernemer gericht kan zoeken naar uitgebreide informatie over de sector waarin de ondernemer handelt, evt. met behulp van een AI-zoekmachine?</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="721D5D2F" w14:textId="5301A174">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>centrale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisbank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgebreide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI-zoekmachine?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="004E505E" w:rsidP="0015611A" w:rsidRDefault="004E505E" w14:paraId="418851C9" w14:textId="5AC40230"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="6B8CCFEE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="1411C10B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00E46F97" w:rsidP="0015611A" w:rsidRDefault="00E46F97" w14:paraId="47EDF4BE" w14:textId="548387EA">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Een centrale kennisbank van KVK waarin ondernemers laagdrempelig toegang hebben tot betrouwbare en actuele informatie over ondernemersvraagstukken biedt kansen. Een dergelijke kennisbank kan ondernemers ondersteunen bij het vinden van relevante informatie over regelgeving, financiering, vergunningen, verduurzaming en ondernemerschap. </w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="58BB9F81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>centrale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisbank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laagdrempelig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemersvraagstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kansen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dergelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisbank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteunen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relevante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelgeving,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergunningen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemerschap.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00E46F97" w:rsidP="0015611A" w:rsidRDefault="00E46F97" w14:paraId="3C97EFB7" w14:textId="77777777"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="6F48F6FC" w14:textId="7D559ED7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00E46F97" w:rsidP="0015611A" w:rsidRDefault="00E46F97" w14:paraId="4F9FDF15" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="5D381C5A" w14:textId="6D6C56F4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI-ondersteunde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoekfunctionaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>helpen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sneller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerichter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>natuurlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eenvoudiger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relevante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actueel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transparant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bronnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebaseerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00E46F97" w:rsidP="0015611A" w:rsidRDefault="00E46F97" w14:paraId="433E1AD2" w14:textId="21F981B1">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0015611A" w:rsidR="005F0256">
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="77AD7846" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="101E576C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="0015611A">
-        <w:t xml:space="preserve"> beschikbaar op basis van gegevens (o.b.v. SBI-codes) uit het handelsregister. KVK verwijst voor diepgaandere sectorale informatie (bijvoorbeeld informatie over sector gebonden automatisering en regelingen) door naar partijen, zoals brancheverenigingen. KVK onderschrijft het no-wrong door principe voor een zo groot mogelijke maatschappelijke impact en zet daarom ook in op integratie van dienstverlening in het ecosysteem, door content en data te ontsluiten voor andere partijen (privaat en publiek, landelijk en regionaal), die deze kunnen verrijken. Dit gebeurt o.a. binnen de Actieagenda MKB dienstverlening, die zich richt op effectievere, toegankelijkere en beter afgestemde diensten op de behoeften van ondernemers.  </w:t>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerstelijns.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sectorspecifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(o.b.v.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SBI-codes)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelsregister.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwijst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diepgaandere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectorale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>automatisering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelingen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partijen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brancheverenigingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderschrijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>no-wrong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>principe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>integratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienstverlening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ecosysteem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontsluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(privaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publiek,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regionaal),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verrijken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebeurt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>o.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Actieagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MKB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienstverlening,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effectievere,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijkere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgestemde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diensten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behoeften</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00E46F97" w:rsidP="0015611A" w:rsidRDefault="00E46F97" w14:paraId="4097BD3C" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00596A05" w:rsidP="00596A05" w:rsidRDefault="00596A05" w14:paraId="2C77C6F2" w14:textId="50D82C0A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0015611A" w:rsidR="00E46F97" w:rsidP="0015611A" w:rsidRDefault="00E46F97" w14:paraId="05D70AE4" w14:textId="18438390">
-[...1 lines deleted...]
-        <w:t>KVK onderzoekt voortdurend hoe de dienstverlening aan ondernemers verder kan worden verbeterd, waaronder de wijze waarop informatie wordt ontsloten. Nieuwe toepassing van AI dient zorgvuldig plaats te vinden, met aandacht voor kwaliteit, privacy, veiligheid en de betrouwbaarheid van de verstrekte informatie.</w:t>
+    <w:p w:rsidRPr="0085398D" w:rsidR="00E02FB1" w:rsidP="00596A05" w:rsidRDefault="00E02FB1" w14:paraId="0ECBDA16" w14:textId="0A3078D1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KVK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortdurend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienstverlening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbeterd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontsloten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toepassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgvuldig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwaliteit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>privacy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verstrekte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D" w:rsidR="00596A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0015611A" w:rsidR="00E46F97" w:rsidSect="00D604B3">
-[...6 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="0085398D" w:rsidR="006F53E6" w:rsidP="00596A05" w:rsidRDefault="006F53E6" w14:paraId="3D7A39DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0085398D" w:rsidR="006F53E6" w:rsidSect="002B00D2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65F26A36" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E">
+    <w:p w14:paraId="515AFB15" w14:textId="77777777" w:rsidR="001A1F40" w:rsidRDefault="001A1F40" w:rsidP="00E02FB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE1757B" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ECDBFC9" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E">
+    <w:p w14:paraId="1FBD4C52" w14:textId="77777777" w:rsidR="001A1F40" w:rsidRDefault="001A1F40" w:rsidP="00E02FB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16435A5D" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7475C6E6" w14:textId="65255539" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2294A9A6" w14:textId="77777777" w:rsidR="00E02FB1" w:rsidRPr="00E02FB1" w:rsidRDefault="00E02FB1" w:rsidP="00E02FB1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="10738B5F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0ACD5A92" w14:textId="77777777" w:rsidR="00E02FB1" w:rsidRPr="00E02FB1" w:rsidRDefault="00E02FB1" w:rsidP="00E02FB1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3BB68132" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4068EB8D" w14:textId="77777777" w:rsidR="00E02FB1" w:rsidRPr="00E02FB1" w:rsidRDefault="00E02FB1" w:rsidP="00E02FB1">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56270B59" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E">
+    <w:p w14:paraId="23B23F7F" w14:textId="77777777" w:rsidR="001A1F40" w:rsidRDefault="001A1F40" w:rsidP="00E02FB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EB3B9C" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01CCBC46" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E">
+    <w:p w14:paraId="4D92EB4F" w14:textId="77777777" w:rsidR="001A1F40" w:rsidRDefault="001A1F40" w:rsidP="00E02FB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265F891F" w14:textId="77777777" w:rsidR="00B31C1E" w:rsidRDefault="00B31C1E"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1F66978B" w14:textId="77777777" w:rsidR="002B236B" w:rsidRPr="002B236B" w:rsidRDefault="002B236B" w:rsidP="002B236B">
+    <w:p w14:paraId="7498C123" w14:textId="31068DF1" w:rsidR="00E02FB1" w:rsidRPr="0085398D" w:rsidRDefault="00E02FB1" w:rsidP="0085398D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0085398D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="002B236B">
+        <w:r w:rsidRPr="0085398D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Aantal zzp’ers daalt het sterkst onder jongeren | CBS</w:t>
+          <w:t>Aantal</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>zzp’ers</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>daalt</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>het</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>sterkst</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>onder</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>jongeren</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>|</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>CBS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="709B37C5" w14:textId="3DD06F56" w:rsidR="002B236B" w:rsidRDefault="002B236B">
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="23364584" w14:textId="4FC00E2E" w:rsidR="00E02FB1" w:rsidRPr="0085398D" w:rsidRDefault="00E02FB1" w:rsidP="0085398D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0085398D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="002B236B">
+        <w:r w:rsidRPr="0085398D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Kamerbrief over kabinetskoers rust en duidelijkheid onder zelfstandigen | Rijksoverheid.nl</w:t>
+          <w:t>Kamerbrief</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>over</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>kabinetskoers</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>rust</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>duidelijkheid</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>onder</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>zelfstandigen</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>|</w:t>
+        </w:r>
+        <w:r w:rsidR="00596A05" w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085398D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="55D3BC31" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="38698F03" w14:textId="77777777" w:rsidR="00E02FB1" w:rsidRPr="00E02FB1" w:rsidRDefault="00E02FB1" w:rsidP="00E02FB1">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...553 lines deleted...]
-  <w:p w14:paraId="71D7BF8E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="538D75F3" w14:textId="77777777" w:rsidR="00E02FB1" w:rsidRPr="00E02FB1" w:rsidRDefault="00E02FB1" w:rsidP="00E02FB1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="587523AC" w14:textId="77777777" w:rsidR="00E02FB1" w:rsidRPr="00E02FB1" w:rsidRDefault="00E02FB1" w:rsidP="00E02FB1">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...624 lines deleted...]
-    <w:rsid w:val="00FF19E3"/>
+    <w:rsidRoot w:val="00E02FB1"/>
+    <w:rsid w:val="00145265"/>
+    <w:rsid w:val="001A1F40"/>
+    <w:rsid w:val="002B00D2"/>
+    <w:rsid w:val="004A2BB3"/>
+    <w:rsid w:val="00596A05"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0085398D"/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rsid w:val="00E11479"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="08EE3F6A"/>
+  <w14:docId w14:val="54093030"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2EC3F978-C10B-4629-B7EA-14109306866D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3437,74 +16285,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3653,1139 +16502,1005 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...402 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E5B6F"/>
+    <w:rsid w:val="00E02FB1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00E02FB1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E5B6F"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E02FB1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E02FB1"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...23 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00596A05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2F2026%2F04%2F09%2Fkamerbrief-kabinetskoers-van-rust-en-duidelijkheid-onder-zelfstandigen&amp;data=05%7C02%7Cp.j.vandervlist1%40minezk.nl%7C74cf8ac186fd46d27c1c08decd4742a3%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639173903098008161%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=vtNKyDWAWl%2F%2B0FP58WEXwsG3Z3RZUdm%2B655Nw2jtXiQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cbs.nl%2Fnl-nl%2Fnieuws%2F2026%2F07%2Faantal-zzp-ers-daalt-het-sterkst-onder-jongeren&amp;data=05%7C02%7Cp.j.vandervlist1%40minezk.nl%7C74cf8ac186fd46d27c1c08decd4742a3%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639173903097942004%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=THFpurqSuDfnyPHVVS%2FzqvZgh%2B7UDlSS8t9ntPYrNNg%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7825</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1449</ap:Words>
+  <ap:Characters>7973</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
+  <ap:Lines>66</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9229</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9404</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>