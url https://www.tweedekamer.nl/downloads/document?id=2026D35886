--- v0 (2026-07-07)
+++ v1 (2026-08-22)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="591C0696" w14:textId="7AC327EE">
+    <w:p w:rsidR="0013429A" w:rsidP="0013429A" w:rsidRDefault="0013429A" w14:paraId="179BCBB2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>AH 2490</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="4639DF50" w14:textId="4691C612">
+    <w:p w:rsidR="0013429A" w:rsidP="0013429A" w:rsidRDefault="0013429A" w14:paraId="4EE2329F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>2026Z13202</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001433DA" w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="7F7974ED" w14:textId="5FBA1BA1">
+    <w:p w:rsidRPr="001433DA" w:rsidR="0013429A" w:rsidP="0013429A" w:rsidRDefault="0013429A" w14:paraId="56BCD820" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001433DA">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord van minister Herbert (Economische Zaken en Klimaat)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
@@ -102,3508 +102,1275 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
       </w:r>
       <w:r w:rsidRPr="001433DA">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ontvangen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7 juli 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="58B8B2D3" w14:textId="77777777">
+    <w:p w:rsidR="0013429A" w:rsidP="00747885" w:rsidRDefault="0013429A" w14:paraId="7EA35DD7" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00747885" w:rsidRDefault="0013429A" w14:paraId="5C540F9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Bent u bekend met het artikel ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> komt naar Nederland, 'een giftige cocktail voor impulsaankopen'' van de NOS?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> Erkent u dat de combinatie van sociale media, verslavende aanbevelingsalgoritmen en directe aankoopmogelijkheden het risico op impulsieve en onverantwoorde aankopen vergroot?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B7A36" w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="1FE80CD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="5532CB94" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="025D68DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="2440A7C3" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t>Ja, ik ben bekend met het artikel. Ik erken dat de combinatie van sociale media, gepersonaliseerde aanbevelingsalgoritmen en directe aankoopmogelijkheden het risico op impulsieve aankopen kan vergroten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="5F70A4A7" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="7F697913" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="548C5A25" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="55B627CF" w14:textId="77777777">
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="0C56C903" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Hoe beoordeelt u de verenigbaarheid van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> met Europese</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="786A3C59" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t>consumentenbeschermingsregels, nu gebruikers producten kunnen aanschaffen zonder de app te verlaten en daarmee voortdurend worden blootgesteld aan commerciële prikkels? Acht u het risico reëel dat hierbij sprake is van verboden manipulatieve ontwerpkeuzes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>patterns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="1E9A0E62" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="17267662" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F951D8" w:rsidR="001433DA" w:rsidP="001433DA" w:rsidRDefault="001433DA" w14:paraId="4822108F" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="39984A98" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Ik deel de zorgen over manipulatieve ontwerpkeuzes bij sommige webshops. In dat kader zet het kabinet via de aangekondigde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fairness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> (DFA) in op een verdere aanpak van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>patterns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t>door het reeds bestaande verbod uit de Digital Services Act (DSA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> over te nemen in het algemene consumentenrecht en het expliciet verbieden van specifieke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>patterns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>, zoals het emotioneel manipuleren van consumenten om bepaalde acties te verrichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">. Daarnaast is misleiding van consumenten reeds verboden onder het bestaande consumentenrecht. Of er sprake is van een overtreding is aan het oordeel van de toezichthouder Autoriteit Consument en Markt (ACM). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="22727D84" w14:textId="77777777">
       <w:r>
         <w:br/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="33DC7F70" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="1BCB5520" w14:textId="77777777">
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="1D45F1B2" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Heeft u inzicht in de wijze waarop de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> gebruikmaakt van livestreamverkoop, aftellende aanbiedingen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>schaarsteclaims</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>influencer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">marketing? Erkent u dat deze technieken specifiek zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:lastRenderedPageBreak/>
+        <w:t>ontworpen om consumenten aan te zetten tot snelle en impulsieve aankopen en daarmee het risico op financiële problemen kunnen vergroten, met name onder jongeren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="1F55EABF" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="3E1B53E4" w14:textId="77777777">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F951D8" w:rsidR="001433DA" w:rsidP="001433DA" w:rsidRDefault="001433DA" w14:paraId="628D70A8" w14:textId="77777777">
-[...57 lines deleted...]
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="58C7A758" w14:textId="77777777">
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="396E15A4" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Ik erken dat deze verkooptechnieken consumenten – en met name jongeren – kunnen aanzetten tot impulsieve aankopen en daarmee het risico op financiële problemen kunnen vergroten. Dat is zorgelijk. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> geeft aan een leeftijdsgrens van 18 jaar te hanteren voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>. Op grond van het consumentenrecht zijn misleidende praktijken – zoals misleidende aftelklokken en het onterecht claimen van schaarste– reeds verboden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">. Monitoring en handhaving hiervan valt in Nederland onder de verantwoordelijkheid van ACM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="4F40F6D0" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="0A497949" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="7E6BB6AD" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="5333ADBE" w14:textId="77777777">
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="3FBE9254" w14:textId="77777777">
+      <w:bookmarkStart w:name="OLE_LINK67" w:id="1"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Welke concrete stappen zetten de Autoriteit Consument &amp; Markt (ACM) en andere bevoegde toezichthouders, waaronder de Autoriteit Persoonsgegevens en de Europese Commissie in het kader van de Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>digitaledienstenverordening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Digital Services Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">), om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> vanaf de introductie actief te controleren op overtredingen van de toepasselijke regelgeving? </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Acht u deze toezichthouders voldoende toegerust qua bevoegdheden en capaciteit?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="0D006BD2" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="005F0D54" w:rsidRDefault="0013429A" w14:paraId="64351FD1" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F951D8" w:rsidR="001433DA" w:rsidP="001433DA" w:rsidRDefault="001433DA" w14:paraId="009D3096" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">In mijn brief aan uw </w:t>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="65128E88" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">De ACM en de Europese Commissie houden toezicht op de naleving van de DSA. In het geval van ‘zeer grote online platforms’ zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> is dit primair de taak van de Europese Commissie. De Autoriteit Persoonsgegevens (AP) houdt toezicht op naleving van de AVG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="13F2F00B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="69EF9A67" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Voor een ‘zeer groot online platform’ als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> gelden op basis van de DSA de meest strenge eisen. Zo is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> verplicht om alle zogenaamde systeemrisico’s die voortvloeien uit het ontwerp of uit de werking van hun dienst en de daaraan verbonden systemen en uit het gebruik van hun diensten te analyseren en beperken. Deze risicobeoordelingen moeten ten minste één keer per jaar worden uitgevoerd. Ook moet een beoordeling plaatsvinden voorafgaand aan de uitrol van functionaliteiten die waarschijnlijk kritieke gevolgen zullen hebben voor de vastgestelde systeem risico’s. Naar ik begrijp heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> voorafgaand aan de lancering van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> contact gehad met de Europese Commissie, die primair toezicht houdt op de zeer grote online platforms. Ik begrijp dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> in dat kader ook een risicobeoordeling met de Europese Commissie heeft gedeeld en inmiddels de eerste systeem risicobeoordeling onder de DSA heeft uitgevoerd. Ook heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> desgevraagd aangegeven doorlopend contact te houden met nationale toezichthouders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="28035B67" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="23D64D2B" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> is niet gevestigd in Nederland, maar in Ierland. Hierdoor is het handhavingsperspectief van de ACM wanneer het gaat om optreden op basis van de DSA in deze casus beperkt. Dit is aan de Europese Commissie en de Ierse toezichthouder. Wel werkt de ACM nauw samen met de Europese Commissie en de Ierse toezichthouder, bijvoorbeeld door het verzamelen en doorsturen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ontvangen meldingen over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">(shop). </w:t>
       </w:r>
       <w:r>
-        <w:t>K</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="22B94585" w14:textId="77777777">
+        <w:t xml:space="preserve">De ACM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44AE5">
+        <w:t>heeft n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44AE5">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r aanleiding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44AE5">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:t>an de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44AE5">
+        <w:t xml:space="preserve"> inwerkingtreding </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44AE5">
+        <w:t xml:space="preserve">DSA extra capaciteit gekregen om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haar taken uit te voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="6F5B40C9" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="1AD15AE1" w14:textId="77777777">
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001433DA" w:rsidP="00DD62CB" w:rsidRDefault="001433DA" w14:paraId="38ACD1F7" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="6C9826F4" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Bent u bereid de introductie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> actief te monitoren, waaronder consumentenklachten, retourpercentages, signalen van misleiding en problematische impulsaankopen, en de Kamer hierover periodiek te informeren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="241B47D8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="459FDDD8" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F951D8" w:rsidR="001433DA" w:rsidP="001433DA" w:rsidRDefault="001433DA" w14:paraId="1A8EA5EB" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00F951D8">
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="210E8009" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">De ACM heeft richting mij aangegeven actief te zullen toezien op de naleving van de relevante wet- en regelgeving, waaronder het monitoren van consumentenklachten en andere parameters die zij relevant acht. Ook de Europese Commissie houdt actief toezicht op de naleving van de DSA. Zo heeft de Europese Commissie in februari 2026 het voorlopig oordeel gepubliceerd dat het verslavende ontwerp op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> in strijd is met de DSA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> De ACM staat in dit verband ook in nauw contact met de Europese Commissie en de Ierse toezichthouder op de DSA. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK16" w:id="2"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Mochten hieruit bevindingen komen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">die van belang zijn voor het bredere beleid, dan zal ik de Kamer hierover informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="00810C93" w:rsidRDefault="0013429A" w14:paraId="4452A792" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="31F35EC3" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="608726B2" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Welke ervaringen zijn bij u bekend uit landen waar de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> reeds actief is, waaronder meldingen van consumentenmisleiding, agressieve verkooppraktijken en handhavingsmaatregelen door toezichthouders? Welke lessen trekt u hieruit voor de Nederlandse situatie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="3BE45BEC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="42A73DBB" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="24F81656" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Ik beschik niet over specifieke inzichten over de effecten van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> in andere landen. Waar nodig werkt de ACM echter (in het kader van de DSA en consumentenwetgeving) samen met toezichthouders uit andere lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="5C7DAE31" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="5C907C8B" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="2E06CC2B" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t>Deelt u de opvatting dat de bestaande regelgeving onvoldoende is toegesneden op</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="55D36822" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-commerce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">platforms die aanbevelingsalgoritmen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>influencer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t>marketing en directe aankoopfunctionaliteiten combineren? Zo nee, waarop baseert u die conclusie? Zo ja, welke aanvullende maatregelen zult u in Europees verband bepleiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="2A4ECA60" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="2BB69F8A" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="181342BC" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Momenteel biedt bestaande regelgeving - onder meer de DSA, de AVG en de consumentenwetgeving - al een stevig kader voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-commerce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">platforms. Zo is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> in het kader van de DSA verplicht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317608">
         <w:lastRenderedPageBreak/>
-        <w:t>zowel voor beursgangen als acquisities. Hoewel er signalen zijn van voorzichtig herstel, blijft beleggersvertrouwen kwetsbaar. De stagnerende exitmarkt is wereldwijd een knelpunt en dit wordt versterkt door de huidige geopolitieke ontwikkelingen.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>om jaarlijks systeemrisicobeoordelingen uit te voeren en moet het bedrijf voldoen aan regels met betrekking tot transparantie van aanbevelingssystemen en het tegengaan van manipulatieve ontwerpkeuzes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>patterns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK9" w:id="3"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> onder de DSA is sprake in het geval dat online platforms hun interface zodanig ontwerpen, organiseren of beheren dat zij de afnemers van hun dienst misleiden of manipuleren of hun vermogen om vrije en geïnformeerde beslissingen te nemen, anderszins wezenlijk verstoren of ondermijnen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00317608" w:rsidR="0013429A" w:rsidP="00317608" w:rsidRDefault="0013429A" w14:paraId="35F3D25B" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="00810C93" w:rsidRDefault="0013429A" w14:paraId="65D9BF67" w14:textId="77777777">
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve">Daarbovenop biedt de DFA, die momenteel in Europees verband wordt ontwikkeld, een goede mogelijkheid om de bestaande consumentenregelgeving verder aan te scherpen. Hiermee zal aanvullende bescherming worden geboden aan consumenten online, met name voor kwetsbare groepen zoals jongeren. In dat kader zet ik mij actief in voor de opname van een verbod op </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK65" w:id="4"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>verslavende ontwerptechnieken, meer controlemogelijkheden voor gebruikers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> en een verbod op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D424C7">
-[...152 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>patterns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t xml:space="preserve"> in het consumentenrecht. Met deze aanvullende regelgeving zal een nog stevigere basis worden gelegd voor de regulering van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317608">
+        <w:t>-commerceplatforms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013429A" w:rsidP="00810C93" w:rsidRDefault="0013429A" w14:paraId="6D90C428" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="00810C93" w:rsidRDefault="0013429A" w14:paraId="65C22864" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="00810C93" w:rsidRDefault="0013429A" w14:paraId="649479E4" w14:textId="77777777"/>
+    <w:p w:rsidR="0013429A" w:rsidP="00810C93" w:rsidRDefault="0013429A" w14:paraId="2F14F972" w14:textId="77777777"/>
+    <w:p w:rsidR="00942D9C" w:rsidRDefault="00942D9C" w14:paraId="52B2472E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00942D9C">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E238964" w14:textId="77777777" w:rsidR="004F1D71" w:rsidRDefault="004F1D71" w:rsidP="001433DA">
+    <w:p w14:paraId="2C2E0180" w14:textId="77777777" w:rsidR="004674A7" w:rsidRDefault="004674A7" w:rsidP="0013429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B710955" w14:textId="77777777" w:rsidR="004F1D71" w:rsidRDefault="004F1D71" w:rsidP="001433DA">
+    <w:p w14:paraId="18EE98A4" w14:textId="77777777" w:rsidR="004674A7" w:rsidRDefault="004674A7" w:rsidP="0013429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43B47CFE" w14:textId="77777777" w:rsidR="001433DA" w:rsidRPr="001433DA" w:rsidRDefault="001433DA" w:rsidP="001433DA">
+  <w:p w14:paraId="549B64A5" w14:textId="77777777" w:rsidR="0013429A" w:rsidRPr="0013429A" w:rsidRDefault="0013429A" w:rsidP="0013429A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="765CD5EA" w14:textId="77777777" w:rsidR="001433DA" w:rsidRPr="001433DA" w:rsidRDefault="001433DA" w:rsidP="001433DA">
+  <w:p w14:paraId="4FB4F291" w14:textId="77777777" w:rsidR="0013429A" w:rsidRPr="0013429A" w:rsidRDefault="0013429A" w:rsidP="0013429A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D70CFD0" w14:textId="77777777" w:rsidR="001433DA" w:rsidRPr="001433DA" w:rsidRDefault="001433DA" w:rsidP="001433DA">
+  <w:p w14:paraId="5C1DC032" w14:textId="77777777" w:rsidR="0013429A" w:rsidRPr="0013429A" w:rsidRDefault="0013429A" w:rsidP="0013429A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2258137F" w14:textId="77777777" w:rsidR="004F1D71" w:rsidRDefault="004F1D71" w:rsidP="001433DA">
+    <w:p w14:paraId="712B1F3F" w14:textId="77777777" w:rsidR="004674A7" w:rsidRDefault="004674A7" w:rsidP="0013429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5616CD25" w14:textId="77777777" w:rsidR="004F1D71" w:rsidRDefault="004F1D71" w:rsidP="001433DA">
+    <w:p w14:paraId="16EFBCCC" w14:textId="77777777" w:rsidR="004674A7" w:rsidRDefault="004674A7" w:rsidP="0013429A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="080F3793" w14:textId="77777777" w:rsidR="0013429A" w:rsidRDefault="0013429A" w:rsidP="00317608">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NOS.nl, 14 juni 2026, '</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komt naar Nederland, 'een giftige cocktail voor impulsaankopen' </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK17"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>Tiktokshop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komt naar Nederland, 'een giftige cocktail voor impulsaankopen’</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="4AD3B79A" w14:textId="77777777" w:rsidR="0013429A" w:rsidRDefault="0013429A" w:rsidP="00317608">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie artikel 25 van de DSA: aanbieders van onlineplatforms ontwerpen, organiseren of beheren hun online-interfaces niet zodanig dat zij de afnemers van hun dienst misleiden of manipuleren of hun vermogen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="37377E6E" w14:textId="77777777" w:rsidR="0013429A" w:rsidRPr="00317608" w:rsidRDefault="0013429A" w:rsidP="00317608">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:szCs w:val="13"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:szCs w:val="13"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:szCs w:val="13"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00A745A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="13"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Non-paper by the Netherlands on the Digital Fairness Act | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:szCs w:val="13"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C726E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="66FA174D" w14:textId="77777777" w:rsidR="0013429A" w:rsidRDefault="0013429A" w:rsidP="00317608">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00A745A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="13"/>
+          </w:rPr>
+          <w:t>Booking</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00A745A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="13"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> past website aan na optreden van de Europese consumententoezichthouders | ACM</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="235CE0E8" w14:textId="77777777" w:rsidR="0013429A" w:rsidRDefault="0013429A" w:rsidP="00317608">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A745A3">
+        <w:rPr>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00F6088A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="13"/>
+          </w:rPr>
+          <w:t>https://ec.europa.eu/commission/presscorner/detail/en/ip_26_312</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="191718BA" w14:textId="77777777" w:rsidR="001433DA" w:rsidRPr="001433DA" w:rsidRDefault="001433DA" w:rsidP="001433DA">
+  <w:p w14:paraId="3B782E9A" w14:textId="77777777" w:rsidR="0013429A" w:rsidRPr="0013429A" w:rsidRDefault="0013429A" w:rsidP="0013429A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27EAAC5A" w14:textId="77777777" w:rsidR="001433DA" w:rsidRPr="001433DA" w:rsidRDefault="001433DA" w:rsidP="001433DA">
+  <w:p w14:paraId="06F50782" w14:textId="77777777" w:rsidR="0013429A" w:rsidRPr="0013429A" w:rsidRDefault="0013429A" w:rsidP="0013429A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D9D7CBF" w14:textId="77777777" w:rsidR="001433DA" w:rsidRPr="001433DA" w:rsidRDefault="001433DA" w:rsidP="001433DA">
+  <w:p w14:paraId="522DC215" w14:textId="77777777" w:rsidR="0013429A" w:rsidRPr="0013429A" w:rsidRDefault="0013429A" w:rsidP="0013429A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2739 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001433DA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005660EE"/>
+    <w:rsidRoot w:val="0013429A"/>
+    <w:rsid w:val="00077BAF"/>
+    <w:rsid w:val="0013429A"/>
+    <w:rsid w:val="004674A7"/>
+    <w:rsid w:val="00942D9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="08A9F706"/>
+  <w14:docId w14:val="657D25DE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8DEC4F45-B8CB-4147-B041-4D0ACC3164E9}"/>
+  <w15:docId w15:val="{5E4EF2A5-5071-4949-97CB-AD1E542B6776}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3612,107 +1379,107 @@
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3971,626 +1738,680 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="0013429A"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0013429A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0013429A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0013429A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001433DA"/>
+    <w:rsid w:val="0013429A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_312" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/publicaties/booking-past-website-aan-na-optreden-van-de-europese-consumententoezichthouders" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/11/12/non-paper-digital-fairness-act" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4847,52 +2668,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1297</ap:Words>
-  <ap:Characters>7136</ap:Characters>
+  <ap:Words>1218</ap:Words>
+  <ap:Characters>6700</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>55</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8417</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7903</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>