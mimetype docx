--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -1,5306 +1,1539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004A450C" w:rsidP="004318A5" w:rsidRDefault="00222941" w14:paraId="2282314F" w14:textId="2741B670">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009731BE" w:rsidR="009731BE" w:rsidP="009731BE" w:rsidRDefault="002F09C7" w14:paraId="5E8B47F9" w14:textId="605862EA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidR="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>050</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidR="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidR="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Misbruik en oneigenlijk gebruik op het gebied van belastingen, sociale zekerheid en subsidies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="009731BE" w14:paraId="1564A1A3" w14:textId="595B7470">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidR="002F09C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>615</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Sociale Zaken en Werkgelegenheid en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="009731BE" w:rsidP="009731BE" w:rsidRDefault="009731BE" w14:paraId="493E6B96" w14:textId="5E921636">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="009731BE" w:rsidP="009731BE" w:rsidRDefault="009731BE" w14:paraId="163CC177" w14:textId="5F758B31">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="1054F0E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="4AD5DBBD" w14:textId="25A9F0DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de sociale zekerheid wordt gestreefd naar sociale rechtvaardigheid. Daarbij wordt ingezet op de volledige benutting van de potentie van mensen op de arbeidsmarkt en in de samenleving, en het bieden van ondersteuning hierbij wanneer dat nodig is. </w:t>
+      </w:r>
       <w:bookmarkStart w:name="_Hlk232413191" w:id="0"/>
-      <w:r w:rsidRPr="00584692" w:rsidR="00B2706F">
-[...59 lines deleted...]
-      <w:r w:rsidR="004078C8">
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waar betaald werken niet (meer) mogelijk of passend is, voorziet SZW in de bestaanszekerheid voor mensen via socialezekerheidsregelingen. De rol van de overheid in de sociale zekerheid is om deze bestaanszekerheid en inkomensondersteuning te waarborgen. Dit doen we met wetgeving en de uitvoering daarvan, met oog voor de menselijke maat. Ook mensgerichte dienstverlening en passende handhaving, waarbij vertrouwen als uitgangspunt wordt genomen, horen bij deze waarborgen. Het schept de voorwaarden voor burgers om gestalte te kunnen geven aan hun leven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="004318A5">
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="004318A5" w:rsidP="004318A5" w:rsidRDefault="004318A5" w14:paraId="4D406A47" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="095BB1C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="1DBF3FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er worden soms fouten gemaakt in de uitvoering van sociale zekerheid. Het herstellen van de rechtmatige situatie is dan belangrijk. Dat betekent dat mensen die een te hoog bedrag aan uitkering hebben ontvangen, dit in principe moeten terugbetalen. Mensen die een te laag bedrag hebben ontvangen, krijgen dit over het algemeen alsnog uitbetaald. De rechtmatigheid van uitkeringen bewaken door middel van terugvorderingen en nabetalingen is essentieel voor het maatschappelijk draagvlak. Ook draagt dit bij aan de betaalbaarheid en houdbaarheid van het stelsel van sociale zekerheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="4D067E96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="0D332ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de Kamerbrief van 29 september 2025</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de kabinetsreactie en de aanbieding van het onderzoeksrapport ‘Effecten van het terugvorderingsbeleid’ is een modernisering van het vorderingenbeleid aangekondigd. Hierbij wordt gestreefd naar een evenredig vorderingenbeleid. Graag informeren wij u met deze brief over de voortgang van de trajecten die onderdeel zijn van de modernisering van het vorderingenbeleid. Dit betreft het wetsvoorstel Modernisering vorderingenbeleid, de Regeling terugvordering geringe bedragen en de pilot bruto/netto problematiek. Het wetsvoorstel dat wordt voorbereid heeft als doel om een wettelijk kader te bieden voor het herzien en nabetalen van uitkeringen bij eigen fouten van de uitkeringsinstantie, een oplossing voor ongewenste keteneffecten door bepaalde nabetalingen en een verduidelijking van het wettelijk kader van vorderingen op erfgenamen. Daarnaast doen wij de toezegging aan het lid Neijenhuis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gestand om voor de zomer terug te komen op het standaardiseren van een vergoedingsregeling en keteneffecten daarbij mee te nemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C85601" w:rsidP="004318A5" w:rsidRDefault="00C85601" w14:paraId="4E745466" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="7EFB843A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="120C90AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wetsvoorstel </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Wetsvoorstel Modernisering vorderingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="0716C3AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het wetsvoorstel Modernisering vorderingenbeleid dat wordt voorbereid, worden zowel op het gebied van herziening en nabetaling als op het gebied van terugvorderingen wijzigingen doorgevoerd. Hieronder zijn de belangrijkste onderwerpen waarop wijzigingen in het wetsvoorstel voorzien zijn, uiteengezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="0F5D3EE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="0742FE36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Een wettelijk kader voor het nabetalen van uitkeringen bij eigen fouten van de uitkeringsinstantie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="301F0C60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Indien een uitkeringsinstantie vaststelt dat een betrokkene onterecht geen of te weinig uitkering heeft ontvangen, herziet zij de uitkering altijd voor de toekomst en in de regel ook met terugwerkende kracht. Uitkeringsinstanties zijn echter niet altijd wettelijk gebonden om een uitkering met terugwerkende kracht te herzien en een nabetaling te verstrekken. Eén van de beginselen van behoorlijk bestuur is dat de overheid in haar beleid moet streven om mensen in vergelijkbare situaties gelijk te behandelen. Het wetsvoorstel Modernisering vorderingenbeleid beoogt hieraan bij te dragen door te bezien hoe wettelijk geregeld kan worden dat herzien en nabetaald wordt in gevallen waar de uitkeringsinstantie een fout heeft gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="322A7F8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="236BA19C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De overheid gaat uit van vertrouwen en dienstverlening met de menselijke maat en zal met het wetsvoorstel meer duidelijkheid en rechtszekerheid faciliteren in dit proces. Door een wettelijk kader te bieden voor herziening en nabetaling bij fouten van de uitkeringsinstantie zelf, kunnen onduidelijkheid en willekeur in het beleid rondom nabetalen worden voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="7323944B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="36FCEB0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Oplossing keteneffecten door nabetalingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="1FD1F11F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als een uitkeringsinstantie een beschikking met betrekking tot een uitkering herziet en een nabetaling verstrekt, kan deze nabetaling nadelige gevolgen hebben voor het recht op en de hoogte van andere inkomensafhankelijke regelingen die de betrokkene ontvangt (zogenoemde ‘keteneffecten’). Dit betekent voor mensen bijvoorbeeld dat zij door de nabetaling minder of geen recht op toeslagen hebben of te maken krijgen met hogere inkomensafhankelijke eigen bijdrages. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk228357003" w:id="1"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keteneffecten kunnen optreden wanneer nabetalingen betrekking hebben op één of meerdere voorgaande kalenderjaren. Dit komt doordat er door een nabetaling een ongewone verhoging van het inkomen ontstaat in het jaar waarin de nabetaling wordt ontvangen (het zogenoemde ‘piekinkomen’). Dit piekinkomen is het toetsingsinkomen dat gebruikt wordt om het recht op en de hoogte van inkomensafhankelijke regelingen vast te stellen. Mensen kunnen daardoor financieel (veel) minder overhouden dan waar zij recht op hadden gehad als de uitkering wel direct goed was vastgesteld. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit knelpunt is eerder beschreven in de Kamerbrief van 11 juli 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de Hervormingsagenda inkomensondersteuning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="541BE9DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="4DE76E38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228357147" w:id="2"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om keteneffecten zoveel mogelijk te voorkomen, wordt een voorstel uitgewerkt om bepaalde nabetalingen van uitkeringen uit te zonderen van het toetsingsinkomen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Er zijn middelen vrijgemaakt voor zowel de structurele kosten als de implementatiekosten van de beoogde oplossing voor keteneffecten door nabetalingen. Deze kosten worden gezamenlijk gedekt door SZW, BZK en VWS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="427C3741" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door de voorgenomen wijziging om bepaalde nabetalingen van uitkeringen uit te zonderen van het toetsingsinkomen, worden keteneffecten van nabetalingen structureel opgelost. Hierdoor leiden nabetalingen volgend uit fouten van de uitkeringsinstantie niet langer tot keteneffecten en hebben zij dus ook geen nadelige gevolgen meer voor de betrokkene. Daarmee wordt voorkomen dat in dit soort gevallen een incidentele oplossing moet worden gerealiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="32609B72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="3F382E4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Verduidelijking van het wettelijk kader van vorderingen op erfgenamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidDel="00B61EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="6954D0D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van het wetsvoorstel Modernisering vorderingenbeleid wordt ook gekeken naar de wijze waarop wordt omgegaan met het terugvorderen van en nabetalen aan erfgenamen van overleden uitkeringsgerechtigden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="75DC5032" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="1FFD7FAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Terugvorderingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="5B18173E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231885713" w:id="3"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De mogelijkheden voor een uitkeringsinstantie om uitkeringsschulden na het overlijden van een uitkeringsgerechtigde te verhalen, worden gereguleerd door zowel het algemene erfrecht uit Boek 4 van het Burgerlijk Wetboek (BW) als bepaalde bepalingen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen de socialezekerheidswetten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="464087FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="34AD7596" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Binnen deze socialezekerheidswetten wordt echter verschillend omgegaan met het terugvorderen van schulden na overlijden. Sommige socialezekerheidswetten bevatten een juridische bepaling betreffende het terugvorderen van schulden in een dergelijke situatie, andere wetten bevatten geen juridische bepaling hieromtrent. Daarnaast is vastgesteld dat uitkeringsinstanties tegen verschillende uitvoeringsproblemen aanlopen bij het verhalen van schulden na het overlijden van de betrokkene. Deze knelpunten stroken niet met de politieke en maatschappelijke wens om het socialezekerheidsstelsel te vereenvoudigen en dragen niet bij aan de begrijpelijkheid en duidelijkheid van het stelsel vanuit zowel burger- als uitvoeringsperspectief.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="7D84C751" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="69DF67BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op het voorgaande wordt in het kader van het wetsvoorstel Modernisering vorderingenbeleid onderzocht op welke wijze het wettelijk kader geüniformeerd en vereenvoudigd kan worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="3A9B7422" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="78C31836" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nabetalingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="6F84C3FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uitkeringen zijn bedoeld om de persoon die recht heeft op de uitkering te voorzien van inkomensondersteuning. Een uitkering eindigt dan ook bij overlijden van de betrokkene. Uit diverse bepalingen in de socialezekerheidswetten en de toelichting daarbij blijkt dat het niet de bedoeling van de wetgever is geweest om uitkeringen en daarmee nabetalingen bij anderen dan de betrokkene zelf terecht te laten komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De socialezekerheidswetten expliciteren echter niet dat niet nabetaald wordt aan een erfgenaam. Gebleken is dat hierdoor in de praktijk onduidelijkheid is ontstaan of een nabetaling verstrekt mag worden aan een erfgenaam. Wij zijn daarom voornemens middels het wetsvoorstel Modernisering vorderingenbeleid te verduidelijken dat in het geval van te laag verstrekte uitkeringen in beginsel niet nabetaald wordt aan erfgenamen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="535F5178" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="0AC547FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>M</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>odernisering vorderingenbeleid</w:t>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:t>Regeling terugvordering geringe bedragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="4D67246D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het kader van de modernisering van het vorderingenbeleid is in september 2025 de evaluatie van de Regeling terugvordering geringe bedragen aangekondigd in de Kamerbrief ‘Kabinetsreactie en aanbieding onderzoeksrapport 'Effecten van het terugvorderingsbeleid’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De Regeling terugvordering geringe bedragen geeft uitkeringsinstanties de bevoegdheid om af te zien van verplichte terugvordering, mits het terug te vorderen bedrag een door de minister vastgesteld maximumbedrag niet overschrijdt. In 1997 werd dit maximumbedrag vastgesteld op 250 gulden per kalenderjaar. Bij de invoering van de euro is het grensbedrag in 2002 louter technisch omgezet naar € 113, zonder aanvullende beleidsmatige heroverweging. Dit bedrag is sindsdien ongewijzigd gebleven. In het licht hiervan, en ter bevordering van een doelmatige uitvoering en een duidelijker stelsel voor burgers, is een aanpassing van de regeling wenselijk. Concreet worden twee aanpassingen onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="08ED44F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="117A6EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Allereerst wordt verkend of het wenselijk is om de gestelde voorwaarde ‘op jaarbasis’ in de huidige regeling te laten vervallen. De huidige wet gaat uit van een systematiek waarbij vorderingen per kalenderjaar worden vastgesteld en kwijtgescholden. Dit betekent dat het totale bedrag aan vorderingen binnen één kalenderjaar onder de grens van € 113 moet blijven om voor kwijtschelding in aanmerking te komen. In de uitvoering leidt dit tot knelpunten, omdat vooraf niet duidelijk is of later in hetzelfde kalenderjaar nog aanvullende vorderingen zullen ontstaan. Hierdoor blijven vorderingen langer openstaan en wordt efficiënte, geautomatiseerde verwerking bemoeilijkt. Door het criterium ‘op jaarbasis’ te laten vervallen, wordt het proces aanzienlijk vereenvoudigd. Vorderingen onder een bepaald bedrag kunnen dan direct worden kwijtgescholden, zonder rekening te hoeven houden met mogelijke latere vorderingen. De beoordeling vindt daarmee niet langer per kalenderjaar, maar per afzonderlijke vordering plaats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="20F875A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="76C550D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Indien wordt besloten de voorwaarde ‘op jaarbasis’ te laten vervallen, dan is het noodzakelijk om het vastgestelde drempelbedrag van € 113 in de regeling te heroverwegen, omdat dit bedrag is afgestemd op een jaarlijkse beoordelingssystematiek. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232508571" w:id="4"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welk bedrag hiervoor gekozen moet worden, wordt nog onderzocht.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit komt de duidelijkheid en begrijpelijkheid van het stelsel voor de burger ten goede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="0ABB4085" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="4CA6DDE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pilot bruto/netto problematiek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="389B8125" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief van 29 september 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werd de Kamer ook geïnformeerd over de praktische invulling van het kabinet om terug te vorderen ter hoogte van het nettobedrag. Het knelpunt ontstaat doordat uitkeringen na afdracht van loonheffing netto worden uitbetaald aan de burger. Als er te veel is uitgekeerd, wordt echter bruto teruggevorderd zodra een terugvordering de jaargrens passeert. Het verschil, de loonheffing, heeft de betrokkene niet op zijn rekening ontvangen. Meestal krijgen mensen een vergelijkbaar bedrag terug nadat de terugbetaling wordt opgegeven als negatief inkomen bij de aangifte inkomstenbelasting. Dit vinden mensen complex, zij moeten soms lang wachten tot teruggave en zij krijgen niet altijd een even hoog bedrag terug. In 2022 ging het om zo’n 50.000 terugvorderingen, veruit het grootste deel bij UWV. De hoge aantallen bij UWV komen door de relatief hoge uitkeringen en het tijdelijke karakter ervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="40B631F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="28A6F206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...239 lines deleted...]
-      <w:r w:rsidR="004078C8">
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Doordat deze problematiek vooral bij UWV voorkomt, was het voornemen om bij UWV een pilot uit te voeren om vorderingen te matigen met de hoogte van de loonheffing. Daarnaast werd een structurele oplossing verkend. Bij de voorjaarsbesluitvorming 2026 zijn de incidentele middelen voor de pilot vanwege noodzakelijke budgettaire afwegingen anders bestemd. Hierdoor kan de pilot niet doorgaan. Op de korte termijn betekent dit dat niet verder gewerkt wordt aan dit onderwerp. Het knelpunt blijft wel op de Hervormingsagenda inkomensondersteuning. De overheidsbrede inspanningen op vorderingen en schulden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...403 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkleinen mogelijk de omvang van de problematiek rond bruto vorderingen. Over een paar jaar wordt daarom bezien wat dan de omvang en ernst van de problematiek is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="279F933E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="2FE07ACE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Regeling terugvordering geringe bedragen</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidR="003D6B77">
+        <w:t>Afsluitend</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="51D3FD0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de modernisering van het vorderingenbeleid wordt gestreefd naar een evenredig vorderingenbeleid. Een evenredig vorderingenbeleid houdt rekening met de verschillende belangen en effecten van dit beleid. Zo sluit het vorderingenbeleid beter aan op de veranderde visie op vorderingen sinds de toeslagenaffaire. Waarbij belang wordt gehecht aan het feit dat mensen krijgen waar zij recht op hebben, maar ook oog is voor de persoonlijke omstandigheden van betrokkenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="4C9F380E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="13365F9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het streven is om de modernisering te realiseren middels het wetsvoorstel Modernisering vorderingenbeleid en de wijziging van de Regeling terugvordering geringe bedragen. Het wetsvoorstel en de regeling zullen nader worden uitgewerkt. Momenteel vinden gesprekken plaats met de uitvoering. Verder streven we naar internetconsultatie en uitvoeringstoetsen in de tweede helft van 2026. Burgers worden specifiek geconsulteerd in de vorm van een onderzoek dat gepland staat voor het najaar. In een volgende voortgangsbrief wordt uw Kamer in de eerste helft van 2027 geïnformeerd over de verdere uitwerking van het wetsvoorstel en de regeling, de uitkomsten van de internetconsultatie en de uitvoeringstoetsen en de resultaten van het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="27FE9414" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="009731BE" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="2DE90A66" w14:textId="1CAEE393">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidR="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="006617ED">
-[...443 lines deleted...]
-      <w:r w:rsidR="0073384C">
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Sociale Zaken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidR="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="009731BE" w:rsidP="009731BE" w:rsidRDefault="009731BE" w14:paraId="69BB9194" w14:textId="6109C410">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="009731BE" w:rsidP="009731BE" w:rsidRDefault="009731BE" w14:paraId="5A92E3D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="00462B1C" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="59550707" w14:textId="7CEF70E5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...146 lines deleted...]
-    <w:sectPr w:rsidR="00CA7CE0">
+      <w:r w:rsidRPr="009731BE" w:rsidR="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Wer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE" w:rsidR="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009731BE" w:rsidR="006F53E6" w:rsidP="009731BE" w:rsidRDefault="00462B1C" w14:paraId="0EDF1A2D" w14:textId="7AA81216">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A.A. Aartsen</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="009731BE" w:rsidR="006F53E6" w:rsidSect="003414C2">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DCE23DB" w14:textId="77777777" w:rsidR="005A6FE5" w:rsidRDefault="005A6FE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="443C4277" w14:textId="77777777" w:rsidR="00CF0A33" w:rsidRDefault="00CF0A33" w:rsidP="00462B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DCE23DD" w14:textId="77777777" w:rsidR="005A6FE5" w:rsidRDefault="005A6FE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="503354FB" w14:textId="77777777" w:rsidR="00CF0A33" w:rsidRDefault="00CF0A33" w:rsidP="00462B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Lohit Hindi">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A4DF1F9" w14:textId="77777777" w:rsidR="000B1C49" w:rsidRDefault="000B1C49">
+  <w:p w14:paraId="611585CC" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="00462B1C" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BCFDCC4" w14:textId="77777777" w:rsidR="000B1C49" w:rsidRDefault="000B1C49">
+  <w:p w14:paraId="4628AE58" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="00462B1C" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12E46A69" w14:textId="77777777" w:rsidR="000B1C49" w:rsidRDefault="000B1C49">
+  <w:p w14:paraId="09411573" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="00462B1C" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DCE23D7" w14:textId="77777777" w:rsidR="005A6FE5" w:rsidRDefault="005A6FE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73AE668D" w14:textId="77777777" w:rsidR="00CF0A33" w:rsidRDefault="00CF0A33" w:rsidP="00462B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DCE23D9" w14:textId="77777777" w:rsidR="005A6FE5" w:rsidRDefault="005A6FE5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35A565EE" w14:textId="77777777" w:rsidR="00CF0A33" w:rsidRDefault="00CF0A33" w:rsidP="00462B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="064BB415" w14:textId="77777777" w:rsidR="004078C8" w:rsidRPr="00D5252A" w:rsidRDefault="004078C8" w:rsidP="004078C8">
+    <w:p w14:paraId="193D5D39" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D5252A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D5252A">
-[...11 lines deleted...]
-        <w:t>SZW Meerjarige handhavingskoers 2026-2029</w:t>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SZW Meerjarige handhavingskoers 2026-2029</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="797BE9C2" w14:textId="77777777" w:rsidR="00222941" w:rsidRDefault="00222941" w:rsidP="00222941">
+    <w:p w14:paraId="622E0575" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002D025B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002D025B">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 17050, nr. 612.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="21C39F1B" w14:textId="77777777" w:rsidR="00222941" w:rsidRDefault="00222941" w:rsidP="00222941">
+    <w:p w14:paraId="1A944AB9" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0050101B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0050101B">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 26448, nr. 867.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3BCDAA5E" w14:textId="77777777" w:rsidR="004078C8" w:rsidRDefault="004078C8" w:rsidP="004078C8">
+    <w:p w14:paraId="4603604A" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D5252A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D5252A">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2024/25, 26448, nr. 849.</w:t>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 26448, nr. 849.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="26573491" w14:textId="77777777" w:rsidR="004D210A" w:rsidRDefault="004D210A" w:rsidP="004D210A">
+    <w:p w14:paraId="0A91E2DC" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0050101B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0050101B">
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie bijvoorbeeld de bepalingen in de socialezekerheidswetten inzake de onvervreemdbaarheid van het recht op uitkering (onder andere artikel 80 WIA, artikel 46 Participatiewet en artikel 26 AOW).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="37D6D417" w14:textId="77777777" w:rsidR="004D210A" w:rsidRPr="00480E8F" w:rsidRDefault="004D210A" w:rsidP="004D210A">
+    <w:p w14:paraId="19B8BB96" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00480E8F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00480E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 17050, nr. 612</w:t>
       </w:r>
-      <w:r w:rsidRPr="00480E8F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, p. 4.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, p. 4. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3BC7E393" w14:textId="77777777" w:rsidR="001D1BEF" w:rsidRDefault="001D1BEF" w:rsidP="001D1BEF">
+    <w:p w14:paraId="5F011CAB" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00480E8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00480E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 17050, nr. 612.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3C8BC8A9" w14:textId="77777777" w:rsidR="0073384C" w:rsidRPr="0050101B" w:rsidRDefault="0073384C" w:rsidP="0073384C">
+    <w:p w14:paraId="48B5A848" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="009731BE" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0050101B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0050101B">
-[...18 lines deleted...]
-        <w:t>785.</w:t>
+      <w:r w:rsidRPr="009731BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, dossier 36785.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="089E6487" w14:textId="77777777" w:rsidR="000B1C49" w:rsidRDefault="000B1C49">
+  <w:p w14:paraId="19F77006" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="00462B1C" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DCE23D3" w14:textId="77777777" w:rsidR="00CA7CE0" w:rsidRDefault="005A6FE5">
-[...335 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="146D4796" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="00462B1C" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DCE23D5" w14:textId="77777777" w:rsidR="00CA7CE0" w:rsidRDefault="005A6FE5">
+  <w:p w14:paraId="3FBFCC7F" w14:textId="77777777" w:rsidR="00462B1C" w:rsidRPr="00462B1C" w:rsidRDefault="00462B1C" w:rsidP="00462B1C">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1112 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...1288 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA7CE0"/>
-[...462 lines deleted...]
-    <w:rsid w:val="00FF7F9C"/>
+    <w:rsidRoot w:val="00462B1C"/>
+    <w:rsid w:val="000D350C"/>
+    <w:rsid w:val="002F09C7"/>
+    <w:rsid w:val="003414C2"/>
+    <w:rsid w:val="003F641C"/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009731BE"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00CF0A33"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="154625"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DCE23C9"/>
+  <w14:docId w14:val="1AFD72DA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{081B15E2-4233-46DF-9A65-B88B3AEFF99D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5309,77 +1542,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5404,75 +1637,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5507,55 +1740,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5627,1631 +1860,693 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="V12 na 35"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
-[...73 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00462B1C"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="14"/>
-[...161 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A6FE5"/>
+    <w:rsid w:val="00462B1C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00034E28"/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00034E28"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00462B1C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00034E28"/>
+    <w:rsid w:val="00462B1C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00E62E99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00462B1C"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...8 lines deleted...]
-    <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11,L"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00462B1C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="LijstalineaChar"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00462B1C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00462B1C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002762E1"/>
+    <w:rsid w:val="009731BE"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...25 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...338 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7308,51 +2603,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7416,65 +2711,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7495,225 +2790,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11836</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>2178</ap:Words>
+  <ap:Characters>11982</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>98</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>99</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Eerste voortgangsbrief modernisering vorderingenbeleid</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13960</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14132</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>